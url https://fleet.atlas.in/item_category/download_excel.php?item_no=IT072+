--- v0 (2026-05-13)
+++ v1 (2026-08-14)
@@ -1485,54 +1485,54 @@
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="3">
         <v>2568</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="3">
         <v>8</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G36" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="3">
         <v>145</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="3">
         <v>1</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">