--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -586,77 +586,77 @@
       </c>
       <c r="G4" s="3">
         <v>0</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
         <v>100</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3">
         <v>0</v>
       </c>
       <c r="F5" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G5" s="3">
         <v>0</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="3">
         <v>400</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G6" s="3">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3">
         <v>200</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="3">
         <v>0</v>
       </c>
       <c r="F7" s="3">
@@ -664,51 +664,51 @@
       </c>
       <c r="G7" s="3">
         <v>0</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3">
         <v>450</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8" s="3">
         <v>0</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>