--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -586,51 +586,51 @@
       </c>
       <c r="G4" s="3">
         <v>0</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
         <v>100</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3">
         <v>0</v>
       </c>
       <c r="F5" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G5" s="3">
         <v>0</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="3">
         <v>400</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="3">