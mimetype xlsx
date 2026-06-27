--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -522,51 +522,51 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3">
         <v>6355</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3">
         <v>0</v>
       </c>
       <c r="F3" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G3" s="3">
         <v>0</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
         <v>169</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3">
         <v>0</v>
       </c>
       <c r="F4" s="3">