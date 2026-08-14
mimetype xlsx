--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -522,51 +522,51 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3">
         <v>6355</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3">
         <v>0</v>
       </c>
       <c r="F3" s="3">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G3" s="3">
         <v>0</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
         <v>169</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3">
         <v>0</v>
       </c>
       <c r="F4" s="3">