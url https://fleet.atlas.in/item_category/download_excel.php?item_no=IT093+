--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -516,51 +516,51 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3">
         <v>39000</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3">
         <v>0</v>
       </c>
       <c r="F3" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" s="3">
         <v>0</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>