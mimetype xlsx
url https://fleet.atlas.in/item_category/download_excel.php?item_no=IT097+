--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -989,51 +989,51 @@
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="3">
         <v>1749</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="3">
         <v>1200</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">