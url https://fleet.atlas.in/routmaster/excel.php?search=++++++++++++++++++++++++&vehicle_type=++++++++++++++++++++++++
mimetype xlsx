--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -12,392 +12,467 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Route List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>ROUTE MASTER LIST</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Route Number</t>
   </si>
   <si>
     <t>Vehicle Number</t>
   </si>
   <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Vehicle Type</t>
+  </si>
+  <si>
+    <t>Model</t>
+  </si>
+  <si>
+    <t>Seating Capacity</t>
+  </si>
+  <si>
     <t>Driver Name</t>
   </si>
   <si>
     <t>Location Name</t>
   </si>
   <si>
     <t>Area Name</t>
   </si>
   <si>
+    <t>TN47V1838</t>
+  </si>
+  <si>
+    <t>Company Vehicle</t>
+  </si>
+  <si>
+    <t>Bus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EICHER </t>
+  </si>
+  <si>
+    <t>RAJAPANDI.M</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>NALLUR</t>
+  </si>
+  <si>
     <t>RENTAL 14</t>
   </si>
   <si>
     <t>TN20U9082</t>
   </si>
   <si>
+    <t>Rental Vehicle</t>
+  </si>
+  <si>
+    <t>Coach</t>
+  </si>
+  <si>
     <t>MANAPALAYAM MANIRAJ</t>
   </si>
   <si>
-    <t>WD</t>
-[...1 lines deleted...]
-  <si>
     <t>MANAPALAYAM</t>
   </si>
   <si>
     <t>TN47BD5721</t>
   </si>
   <si>
+    <t>MAHINDRA</t>
+  </si>
+  <si>
     <t>K.RAVICHANDRAN</t>
   </si>
   <si>
     <t>SUKKAMPATTI</t>
   </si>
   <si>
     <t>RENTAL 33</t>
   </si>
   <si>
     <t>TN346329</t>
   </si>
   <si>
-    <t>SENTHIL</t>
-[...2 lines deleted...]
-    <t>Gujiliyamparai</t>
+    <t>Maxi cab</t>
+  </si>
+  <si>
+    <t>ARJUNAN R</t>
+  </si>
+  <si>
+    <t>Kachakaranpatti</t>
   </si>
   <si>
     <t>RENTAL 32</t>
   </si>
   <si>
-    <t>TN27M7349</t>
+    <t>TN55R3283</t>
+  </si>
+  <si>
+    <t>Tourister</t>
   </si>
   <si>
     <t>MANICKAM.R</t>
   </si>
   <si>
     <t>vairamadai</t>
   </si>
   <si>
     <t>RENTAL3</t>
   </si>
   <si>
     <t>TN74Z6795</t>
   </si>
   <si>
     <t>KARTHIKRAJ</t>
   </si>
   <si>
     <t>UDAIYAPATTI</t>
   </si>
   <si>
-    <t>RENTAL 31</t>
-[...10 lines deleted...]
-  <si>
     <t>RENTAL 30</t>
   </si>
   <si>
     <t>TN69U2148</t>
   </si>
   <si>
     <t>PRAKESH.RENT</t>
   </si>
   <si>
     <t>Vaiyampatty</t>
   </si>
   <si>
     <t>RENTAL 29</t>
   </si>
   <si>
+    <t>TN49AY1490</t>
+  </si>
+  <si>
+    <t>MANICKAM PUDHUPATTY</t>
+  </si>
+  <si>
+    <t>Pudhupatti</t>
+  </si>
+  <si>
+    <t>RENTAL 28</t>
+  </si>
+  <si>
+    <t>TN19H7499</t>
+  </si>
+  <si>
+    <t>GOWTHAM VEERARAKIYAM</t>
+  </si>
+  <si>
+    <t>VEERARAKIYAM</t>
+  </si>
+  <si>
+    <t>RENTAL 27</t>
+  </si>
+  <si>
+    <t>TN67J3361</t>
+  </si>
+  <si>
+    <t>Test driver</t>
+  </si>
+  <si>
+    <t>Pambulapatti</t>
+  </si>
+  <si>
+    <t>RENTAL 26</t>
+  </si>
+  <si>
+    <t>TN22AX6030</t>
+  </si>
+  <si>
+    <t>MOHANRAJ. K</t>
+  </si>
+  <si>
+    <t>POOLAMPATTY N</t>
+  </si>
+  <si>
+    <t>TN47BD7203</t>
+  </si>
+  <si>
+    <t>ASHOK LEYLAND</t>
+  </si>
+  <si>
+    <t>KRISHNAMOORTHI</t>
+  </si>
+  <si>
+    <t>Palaviduthi</t>
+  </si>
+  <si>
+    <t>TN47BD5296</t>
+  </si>
+  <si>
+    <t>FORCE</t>
+  </si>
+  <si>
+    <t>KARUPPASAMY</t>
+  </si>
+  <si>
+    <t>THOGAIMALAI</t>
+  </si>
+  <si>
+    <t>RENTAL 25</t>
+  </si>
+  <si>
+    <t>TN30AA2210</t>
+  </si>
+  <si>
+    <t>MANIKAVASAGAM LALAPET</t>
+  </si>
+  <si>
+    <t>LALAPET</t>
+  </si>
+  <si>
+    <t>RENTAL 24</t>
+  </si>
+  <si>
+    <t>TN45AF0088`</t>
+  </si>
+  <si>
+    <t>Not Assigned</t>
+  </si>
+  <si>
+    <t>KADAVUR</t>
+  </si>
+  <si>
+    <t>TN47BD1435</t>
+  </si>
+  <si>
+    <t>EICHER</t>
+  </si>
+  <si>
+    <t>GNANASEKAR</t>
+  </si>
+  <si>
+    <t>NANGAVARAM</t>
+  </si>
+  <si>
+    <t>RENTAL 20</t>
+  </si>
+  <si>
     <t>TN21AT4145</t>
   </si>
   <si>
-    <t>JAYARAMAN K T</t>
-[...101 lines deleted...]
-    <t>TN07AS6709</t>
+    <t>SAKTHIVEL OTHAMANDURAI</t>
   </si>
   <si>
     <t>OTHAMANDURAI</t>
   </si>
   <si>
     <t>RENTAL 19</t>
   </si>
   <si>
+    <t>TN47S5877</t>
+  </si>
+  <si>
+    <t>Mini bus</t>
+  </si>
+  <si>
+    <t>KARTHICK SAMATHUVAPURAM</t>
+  </si>
+  <si>
     <t>SAMATHUVAPURAM .</t>
   </si>
   <si>
     <t>RENTAL 17</t>
   </si>
   <si>
     <t>TN27J2993</t>
   </si>
   <si>
+    <t>THANGARAJ SAKKARAKOTTAI</t>
+  </si>
+  <si>
     <t>SAKKARAKOTTAI</t>
   </si>
   <si>
     <t xml:space="preserve"> 18</t>
   </si>
   <si>
     <t>TN47BD2050</t>
   </si>
   <si>
+    <t>TATA</t>
+  </si>
+  <si>
     <t>PRABHU</t>
   </si>
   <si>
     <t>VENGARAI</t>
   </si>
   <si>
     <t>RENTAL 13</t>
   </si>
   <si>
     <t>TN59AC4521</t>
   </si>
   <si>
+    <t>GOPALAKRISHNAN VEERAPUR</t>
+  </si>
+  <si>
     <t>VEERAPUR</t>
   </si>
   <si>
     <t>RENTAL 12</t>
   </si>
   <si>
     <t>TN39B0578</t>
   </si>
   <si>
     <t>MUTHU SAMY VEERANAMPATTI</t>
   </si>
   <si>
     <t>VEERANAMPATTI</t>
   </si>
   <si>
     <t>RENTAL 11</t>
   </si>
   <si>
     <t>TN59J9799</t>
   </si>
   <si>
+    <t>MANICKAM VEERALIPATTI</t>
+  </si>
+  <si>
     <t>VIRALIPATTI</t>
   </si>
   <si>
     <t>RENTAL 10</t>
   </si>
   <si>
-    <t>TN37U8761</t>
+    <t>TN65C2277</t>
+  </si>
+  <si>
+    <t>NAGARAJAN VARAVANAI</t>
   </si>
   <si>
     <t>VARAVANAI</t>
   </si>
   <si>
     <t>RENTAL 9</t>
   </si>
   <si>
-    <t>TN19F2964</t>
+    <t>TN04V4053</t>
+  </si>
+  <si>
+    <t>KANNARASU PUSARIPATTI</t>
   </si>
   <si>
     <t>PUSARIPATTI</t>
   </si>
   <si>
     <t>RENTAL 8</t>
   </si>
   <si>
     <t>TN20Y1166</t>
   </si>
   <si>
+    <t>SANKAR NALLAMUTHUPALAYAM</t>
+  </si>
+  <si>
     <t>NALLAMUTHUPALYAM</t>
   </si>
   <si>
     <t>RENTAL 7</t>
   </si>
   <si>
     <t>TN67W2473</t>
   </si>
   <si>
+    <t>SAKTHIVEL.K METUMARUDHUR</t>
+  </si>
+  <si>
     <t>METUMARUDHUR</t>
   </si>
   <si>
     <t>TN47BD7270</t>
   </si>
   <si>
     <t>MURUGANANDHAM</t>
   </si>
   <si>
     <t>MANGARAMPETTAI</t>
   </si>
   <si>
     <t>RENTAL 5</t>
   </si>
   <si>
     <t>TN75A9015</t>
   </si>
   <si>
+    <t>KARTHIGAIPATTI RENT</t>
+  </si>
+  <si>
     <t>KARTHIKAIPATTI</t>
   </si>
   <si>
     <t>RENTAL 4</t>
   </si>
   <si>
     <t>KOMBADIPATTI RENT</t>
   </si>
   <si>
     <t>KOMBADIPATTI</t>
   </si>
   <si>
-    <t>TN47V1838</t>
+    <t>TN67Q4114</t>
   </si>
   <si>
     <t>VAIRAPPAN</t>
   </si>
   <si>
     <t>KALLUMADAI</t>
   </si>
   <si>
     <t>RENTAL 2</t>
   </si>
   <si>
     <t>TN23L0873</t>
   </si>
   <si>
     <t>KANDIYUR RENT DRIVER</t>
   </si>
   <si>
     <t>KANDIYUR</t>
   </si>
   <si>
     <t>TN47BC5429</t>
   </si>
   <si>
     <t>KALIDASS</t>
   </si>
@@ -492,56 +567,50 @@
     <t>TN47BD5233</t>
   </si>
   <si>
     <t>ARUL JOHN FELIX</t>
   </si>
   <si>
     <t>ESANATHAM</t>
   </si>
   <si>
     <t>TN64P1005</t>
   </si>
   <si>
     <t>MEGANATHAN R.</t>
   </si>
   <si>
     <t>PERIYA VALAYAPATTI</t>
   </si>
   <si>
     <t>TN47AM3376</t>
   </si>
   <si>
     <t>CHANDRAMOHAN</t>
   </si>
   <si>
     <t>VENGAMEDU</t>
-  </si>
-[...4 lines deleted...]
-    <t>test20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -900,1043 +969,1563 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F50"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" customHeight="1" ht="30">
+    <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="3" t="s">
-        <v>7</v>
+      <c r="B3" s="3">
+        <v>26</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6">
+        <v>14</v>
+      </c>
+      <c r="G3" s="3">
+        <v>40</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" s="3">
         <v>2</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...12 lines deleted...]
-    <row r="5" spans="1:6">
+      <c r="G4" s="3">
+        <v>28</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" s="3">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="s">
-        <v>15</v>
+      <c r="B5" s="3">
+        <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="G5" s="3">
+        <v>25</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G6" s="3">
+        <v>20</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G7" s="3">
+        <v>28</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8" s="3">
+        <v>20</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G9" s="3">
+        <v>25</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...12 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="G10" s="3">
+        <v>20</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="3">
         <v>40</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="H11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G12" s="3">
+        <v>25</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="3">
         <v>11</v>
       </c>
-      <c r="B13" s="3">
-        <v>1</v>
+      <c r="B13" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G13" s="3">
+        <v>20</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="3">
         <v>12</v>
       </c>
-      <c r="B14" s="3" t="s">
-        <v>50</v>
+      <c r="B14" s="3">
+        <v>24</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G14" s="3">
+        <v>42</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>67</v>
+      </c>
+      <c r="G15" s="3">
+        <v>33</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" s="3">
         <v>14</v>
       </c>
-      <c r="B16" s="3">
-        <v>20</v>
+      <c r="B16" s="3" t="s">
+        <v>70</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G16" s="3">
+        <v>28</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G17" s="3">
+        <v>25</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" s="3">
         <v>16</v>
       </c>
-      <c r="B18" s="3" t="s">
-        <v>64</v>
+      <c r="B18" s="3">
+        <v>17</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>79</v>
+      </c>
+      <c r="G18" s="3">
+        <v>40</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" s="3">
         <v>17</v>
       </c>
-      <c r="B19" s="3">
-        <v>17</v>
+      <c r="B19" s="3" t="s">
+        <v>82</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G19" s="3">
+        <v>25</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6">
+        <v>88</v>
+      </c>
+      <c r="G20" s="3">
+        <v>28</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G21" s="3">
+        <v>28</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>97</v>
+      </c>
+      <c r="G22" s="3">
+        <v>40</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6">
+        <v>35</v>
+      </c>
+      <c r="G23" s="3">
+        <v>28</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G24" s="3">
+        <v>20</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G25" s="3">
+        <v>28</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G26" s="3">
+        <v>28</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G27" s="3">
+        <v>28</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G28" s="3">
+        <v>20</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G29" s="3">
+        <v>28</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" s="3">
         <v>28</v>
       </c>
-      <c r="B30" s="3" t="s">
-        <v>101</v>
+      <c r="B30" s="3">
+        <v>25</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G30" s="3">
+        <v>42</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" s="3">
         <v>29</v>
       </c>
-      <c r="B31" s="3">
+      <c r="B31" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G31" s="3">
         <v>25</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...12 lines deleted...]
-    <row r="32" spans="1:6">
+      <c r="H31" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6">
+        <v>30</v>
+      </c>
+      <c r="G32" s="3">
+        <v>20</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" s="3">
         <v>31</v>
       </c>
-      <c r="B33" s="3" t="s">
-        <v>110</v>
+      <c r="B33" s="3">
+        <v>6</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>24</v>
+        <v>138</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G33" s="3">
+        <v>60</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" s="3">
         <v>32</v>
       </c>
-      <c r="B34" s="3">
-        <v>6</v>
+      <c r="B34" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6">
+        <v>21</v>
+      </c>
+      <c r="G34" s="3">
+        <v>28</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="3">
         <v>33</v>
       </c>
-      <c r="B35" s="3" t="s">
-        <v>116</v>
+      <c r="B35" s="3">
+        <v>16</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6">
+        <v>97</v>
+      </c>
+      <c r="G35" s="3">
+        <v>40</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6">
+        <v>79</v>
+      </c>
+      <c r="G36" s="3">
+        <v>40</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6">
+        <v>97</v>
+      </c>
+      <c r="G37" s="3">
+        <v>40</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="G38" s="3">
+        <v>13</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G39" s="3">
+        <v>60</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G40" s="3">
+        <v>60</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6">
+        <v>25</v>
+      </c>
+      <c r="G41" s="3">
+        <v>25</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6">
+        <v>14</v>
+      </c>
+      <c r="G42" s="3">
+        <v>40</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6">
+        <v>79</v>
+      </c>
+      <c r="G43" s="3">
+        <v>33</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6">
+        <v>97</v>
+      </c>
+      <c r="G44" s="3">
+        <v>50</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6">
+        <v>67</v>
+      </c>
+      <c r="G45" s="3">
+        <v>33</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>152</v>
+        <v>12</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="G46" s="3">
+        <v>60</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>156</v>
-[...29 lines deleted...]
-      <c r="C49" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="3">
         <v>40</v>
       </c>
-      <c r="D49" s="3" t="s">
-[...15 lines deleted...]
-      <c r="F50" s="4"/>
+      <c r="H47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4"/>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>