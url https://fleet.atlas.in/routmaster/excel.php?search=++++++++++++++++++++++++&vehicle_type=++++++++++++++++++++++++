--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -12,520 +12,568 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Route List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>ROUTE MASTER LIST</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Route Number</t>
   </si>
   <si>
     <t>Vehicle Number</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Seating Capacity</t>
   </si>
   <si>
     <t>Driver Name</t>
   </si>
   <si>
     <t>Location Name</t>
   </si>
   <si>
     <t>Area Name</t>
   </si>
   <si>
+    <t>AALANDOOR</t>
+  </si>
+  <si>
+    <t>TN74BL1343</t>
+  </si>
+  <si>
+    <t>Rental Vehicle</t>
+  </si>
+  <si>
+    <t>Bus</t>
+  </si>
+  <si>
+    <t>TOURISTOR</t>
+  </si>
+  <si>
+    <t>SURESH</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>RENTAL36</t>
+  </si>
+  <si>
+    <t>TN19F2964</t>
+  </si>
+  <si>
+    <t>Tourister</t>
+  </si>
+  <si>
+    <t>ACTING DRI</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>KANIYALAMPATTI</t>
+  </si>
+  <si>
+    <t>CANTEEN</t>
+  </si>
+  <si>
+    <t>TN47BV9023 MURALI RENTAL</t>
+  </si>
+  <si>
+    <t>Load Vehicle</t>
+  </si>
+  <si>
+    <t>ASHOK LEYLAND</t>
+  </si>
+  <si>
+    <t>MURALI</t>
+  </si>
+  <si>
+    <t>HO</t>
+  </si>
+  <si>
+    <t>TN47BB8052</t>
+  </si>
+  <si>
+    <t>Company Vehicle</t>
+  </si>
+  <si>
+    <t>TATA</t>
+  </si>
+  <si>
+    <t>VADIVEL</t>
+  </si>
+  <si>
+    <t>NACHALUR</t>
+  </si>
+  <si>
     <t>TN47V1838</t>
   </si>
   <si>
-    <t>Company Vehicle</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EICHER </t>
   </si>
   <si>
     <t>RAJAPANDI.M</t>
   </si>
   <si>
-    <t>WD</t>
-[...1 lines deleted...]
-  <si>
     <t>NALLUR</t>
   </si>
   <si>
     <t>RENTAL 14</t>
   </si>
   <si>
     <t>TN20U9082</t>
   </si>
   <si>
-    <t>Rental Vehicle</t>
-[...1 lines deleted...]
-  <si>
     <t>Coach</t>
   </si>
   <si>
     <t>MANAPALAYAM MANIRAJ</t>
   </si>
   <si>
     <t>MANAPALAYAM</t>
   </si>
   <si>
+    <t>TN47BA8242</t>
+  </si>
+  <si>
+    <t>EICHER</t>
+  </si>
+  <si>
+    <t>K.RAVICHANDRAN</t>
+  </si>
+  <si>
+    <t>SUKKAMPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 33</t>
+  </si>
+  <si>
+    <t>TN346329</t>
+  </si>
+  <si>
+    <t>Maxi cab</t>
+  </si>
+  <si>
+    <t>ARJUNAN R</t>
+  </si>
+  <si>
+    <t>Kachakaranpatti</t>
+  </si>
+  <si>
+    <t>RENTAL 32</t>
+  </si>
+  <si>
+    <t>TN55R3283</t>
+  </si>
+  <si>
+    <t>MANICKAM.R</t>
+  </si>
+  <si>
+    <t>vairamadai</t>
+  </si>
+  <si>
+    <t>RENTAL3</t>
+  </si>
+  <si>
+    <t>TN74Z6795</t>
+  </si>
+  <si>
+    <t>KARTHIKRAJ</t>
+  </si>
+  <si>
+    <t>UDAIYAPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 30</t>
+  </si>
+  <si>
+    <t>TN69U2148</t>
+  </si>
+  <si>
+    <t>PRAKESH.RENT</t>
+  </si>
+  <si>
+    <t>Vaiyampatty</t>
+  </si>
+  <si>
+    <t>RENTAL 29</t>
+  </si>
+  <si>
+    <t>TN49AY1490</t>
+  </si>
+  <si>
+    <t>MANICKAM PUDHUPATTY</t>
+  </si>
+  <si>
+    <t>Pudhupatti</t>
+  </si>
+  <si>
+    <t>RENTAL 28</t>
+  </si>
+  <si>
+    <t>TN19H7499</t>
+  </si>
+  <si>
+    <t>GOWTHAM VEERARAKIYAM</t>
+  </si>
+  <si>
+    <t>VEERARAKIYAM</t>
+  </si>
+  <si>
+    <t>RENTAL 27</t>
+  </si>
+  <si>
+    <t>TN67J3361</t>
+  </si>
+  <si>
+    <t>Test driver</t>
+  </si>
+  <si>
+    <t>Pambulapatti</t>
+  </si>
+  <si>
+    <t>RENTAL 26</t>
+  </si>
+  <si>
+    <t>TN22AX6030</t>
+  </si>
+  <si>
+    <t>MOHANRAJ. K</t>
+  </si>
+  <si>
+    <t>POOLAMPATTY N</t>
+  </si>
+  <si>
+    <t>TN47BD7203</t>
+  </si>
+  <si>
+    <t>KRISHNAMOORTHI</t>
+  </si>
+  <si>
+    <t>Palaviduthi</t>
+  </si>
+  <si>
+    <t>TN47BD5296</t>
+  </si>
+  <si>
+    <t>FORCE</t>
+  </si>
+  <si>
+    <t>KARUPPASAMY</t>
+  </si>
+  <si>
+    <t>THOGAIMALAI</t>
+  </si>
+  <si>
+    <t>RENTAL 25</t>
+  </si>
+  <si>
+    <t>TN30AA2210</t>
+  </si>
+  <si>
+    <t>MANIKAVASAGAM LALAPET</t>
+  </si>
+  <si>
+    <t>LALAPET</t>
+  </si>
+  <si>
+    <t>RENTAL 24</t>
+  </si>
+  <si>
+    <t>TN45AF0088`</t>
+  </si>
+  <si>
+    <t>Not Assigned</t>
+  </si>
+  <si>
+    <t>KADAVUR</t>
+  </si>
+  <si>
+    <t>TN47BD1435</t>
+  </si>
+  <si>
+    <t>GNANASEKAR</t>
+  </si>
+  <si>
+    <t>NANGAVARAM</t>
+  </si>
+  <si>
+    <t>RENTAL 20</t>
+  </si>
+  <si>
+    <t>TN21AT4145</t>
+  </si>
+  <si>
+    <t>SAKTHIVEL OTHAMANDURAI</t>
+  </si>
+  <si>
+    <t>OTHAMANDURAI</t>
+  </si>
+  <si>
+    <t>RENTAL 19</t>
+  </si>
+  <si>
+    <t>TN47S5877</t>
+  </si>
+  <si>
+    <t>Mini bus</t>
+  </si>
+  <si>
+    <t>KARTHICK SAMATHUVAPURAM</t>
+  </si>
+  <si>
+    <t>SAMATHUVAPURAM .</t>
+  </si>
+  <si>
+    <t>RENTAL 17</t>
+  </si>
+  <si>
+    <t>TN27J2993</t>
+  </si>
+  <si>
+    <t>THANGARAJ SAKKARAKOTTAI</t>
+  </si>
+  <si>
+    <t>SAKKARAKOTTAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 18</t>
+  </si>
+  <si>
+    <t>TN47BD2050</t>
+  </si>
+  <si>
+    <t>PRABHU</t>
+  </si>
+  <si>
+    <t>VENGARAI</t>
+  </si>
+  <si>
+    <t>RENTAL 13</t>
+  </si>
+  <si>
+    <t>TN59AC4521</t>
+  </si>
+  <si>
+    <t>GOPALAKRISHNAN VEERAPUR</t>
+  </si>
+  <si>
+    <t>VEERAPUR</t>
+  </si>
+  <si>
+    <t>RENTAL 12</t>
+  </si>
+  <si>
+    <t>TN39B0578</t>
+  </si>
+  <si>
+    <t>MUTHU SAMY VEERANAMPATTI</t>
+  </si>
+  <si>
+    <t>VEERANAMPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 11</t>
+  </si>
+  <si>
+    <t>TN59J9799</t>
+  </si>
+  <si>
+    <t>MANICKAM VEERALIPATTI</t>
+  </si>
+  <si>
+    <t>VIRALIPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 10</t>
+  </si>
+  <si>
+    <t>TN65C2277</t>
+  </si>
+  <si>
+    <t>NAGARAJAN VARAVANAI</t>
+  </si>
+  <si>
+    <t>VARAVANAI</t>
+  </si>
+  <si>
+    <t>RENTAL 9</t>
+  </si>
+  <si>
+    <t>TN04V4053</t>
+  </si>
+  <si>
+    <t>KANNARASU PUSARIPATTI</t>
+  </si>
+  <si>
+    <t>PUSARIPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 8</t>
+  </si>
+  <si>
+    <t>TN20Y1166</t>
+  </si>
+  <si>
+    <t>SANKAR NALLAMUTHUPALAYAM</t>
+  </si>
+  <si>
+    <t>NALLAMUTHUPALYAM</t>
+  </si>
+  <si>
+    <t>RENTAL 7</t>
+  </si>
+  <si>
+    <t>TN67W2473</t>
+  </si>
+  <si>
+    <t>SAKTHIVEL.K METUMARUDHUR</t>
+  </si>
+  <si>
+    <t>METUMARUDHUR</t>
+  </si>
+  <si>
+    <t>TN47BD7270</t>
+  </si>
+  <si>
+    <t>MURUGANANDHAM</t>
+  </si>
+  <si>
+    <t>MANGARAMPETTAI</t>
+  </si>
+  <si>
+    <t>RENTAL 5</t>
+  </si>
+  <si>
+    <t>TN75A9015</t>
+  </si>
+  <si>
+    <t>KARTHIGAIPATTI RENT</t>
+  </si>
+  <si>
+    <t>KARTHIKAIPATTI</t>
+  </si>
+  <si>
+    <t>RENTAL 4</t>
+  </si>
+  <si>
+    <t>KOMBADIPATTI RENT</t>
+  </si>
+  <si>
+    <t>KOMBADIPATTI</t>
+  </si>
+  <si>
+    <t>TN67Q4114</t>
+  </si>
+  <si>
+    <t>VAIRAPPAN</t>
+  </si>
+  <si>
+    <t>KALLUMADAI</t>
+  </si>
+  <si>
+    <t>RENTAL 2</t>
+  </si>
+  <si>
+    <t>TN23L0873</t>
+  </si>
+  <si>
+    <t>KANDIYUR RENT DRIVER</t>
+  </si>
+  <si>
+    <t>KANDIYUR</t>
+  </si>
+  <si>
+    <t>TN47BC5429</t>
+  </si>
+  <si>
+    <t>KALIDASS</t>
+  </si>
+  <si>
+    <t>KANAKAPULIYUR</t>
+  </si>
+  <si>
+    <t>TN47BA8536</t>
+  </si>
+  <si>
+    <t>BALACHANDHAR</t>
+  </si>
+  <si>
+    <t>KALLURPATTI</t>
+  </si>
+  <si>
+    <t>TN47BC5420</t>
+  </si>
+  <si>
+    <t>ARUNKUMAR</t>
+  </si>
+  <si>
+    <t>THIRUTHALAIYUR</t>
+  </si>
+  <si>
     <t>TN47BD5721</t>
   </si>
   <si>
     <t>MAHINDRA</t>
   </si>
   <si>
-    <t>K.RAVICHANDRAN</t>
-[...388 lines deleted...]
-  <si>
     <t>PANNIRSELVAM</t>
   </si>
   <si>
     <t>RASIPALAYAM</t>
   </si>
   <si>
     <t>TN63AS2399</t>
   </si>
   <si>
     <t>K SARAVANAN.</t>
   </si>
   <si>
     <t>THALAYAPATTI</t>
   </si>
   <si>
     <t>TN63AT4599</t>
   </si>
   <si>
     <t>ANANDHAN</t>
   </si>
   <si>
     <t>PETTAVATHALAI</t>
   </si>
   <si>
     <t>TN47BD5743</t>
@@ -537,53 +585,50 @@
     <t>VENGAKKALPATTI</t>
   </si>
   <si>
     <t>TN47AF3574</t>
   </si>
   <si>
     <t>SEYADHU ABUTHAYAR M</t>
   </si>
   <si>
     <t>IDAIYAKOTTAI</t>
   </si>
   <si>
     <t>TN47BA8260</t>
   </si>
   <si>
     <t>MUTHUSAMY</t>
   </si>
   <si>
     <t>VALVARMANGALAM</t>
   </si>
   <si>
     <t>TN47BB8075</t>
   </si>
   <si>
     <t>THENNARASU</t>
-  </si>
-[...1 lines deleted...]
-    <t>NACHALUR</t>
   </si>
   <si>
     <t>TN47BD5233</t>
   </si>
   <si>
     <t>ARUL JOHN FELIX</t>
   </si>
   <si>
     <t>ESANATHAM</t>
   </si>
   <si>
     <t>TN64P1005</t>
   </si>
   <si>
     <t>MEGANATHAN R.</t>
   </si>
   <si>
     <t>PERIYA VALAYAPATTI</t>
   </si>
   <si>
     <t>TN47AM3376</t>
   </si>
   <si>
     <t>CHANDRAMOHAN</t>
   </si>
@@ -969,1558 +1014,1686 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="3">
-        <v>26</v>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G3" s="3">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="3" t="s">
+      <c r="G4" s="3">
+        <v>25</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="3">
-[...2 lines deleted...]
-      <c r="H4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="3">
         <v>3</v>
       </c>
-      <c r="B5" s="3">
-        <v>21</v>
+      <c r="B5" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G5" s="3">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3">
         <v>4</v>
       </c>
-      <c r="B6" s="3" t="s">
-        <v>28</v>
+      <c r="B6" s="3">
+        <v>12</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G6" s="3">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="s">
-        <v>33</v>
+      <c r="B7" s="3">
+        <v>26</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G7" s="3">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G8" s="3">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>7</v>
       </c>
-      <c r="B9" s="3" t="s">
-        <v>42</v>
+      <c r="B9" s="3">
+        <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G9" s="3">
         <v>25</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G10" s="3">
         <v>20</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="3">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="3">
         <v>20</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G13" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3">
         <v>12</v>
       </c>
-      <c r="B14" s="3">
-        <v>24</v>
+      <c r="B14" s="3" t="s">
+        <v>65</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="G14" s="3">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3">
         <v>13</v>
       </c>
-      <c r="B15" s="3">
-        <v>20</v>
+      <c r="B15" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="G15" s="3">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="3">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E17" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="G18" s="3">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3">
         <v>17</v>
       </c>
-      <c r="B19" s="3" t="s">
-        <v>82</v>
+      <c r="B19" s="3">
+        <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="G19" s="3">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G20" s="3">
         <v>28</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="3">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3">
         <v>20</v>
       </c>
-      <c r="B22" s="3" t="s">
-        <v>95</v>
+      <c r="B22" s="3">
+        <v>17</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="G22" s="3">
         <v>40</v>
       </c>
       <c r="H22" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J22" s="3" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="D23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="3">
+        <v>25</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D23" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="3" t="s">
+      <c r="I23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J23" s="3" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="D24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D24" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="3">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G25" s="3">
         <v>28</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>110</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G26" s="3">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>114</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G27" s="3">
         <v>28</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>118</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G28" s="3">
         <v>20</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G29" s="3">
         <v>28</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="3">
         <v>28</v>
       </c>
-      <c r="B30" s="3">
-        <v>25</v>
+      <c r="B30" s="3" t="s">
+        <v>128</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G30" s="3">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G31" s="3">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G32" s="3">
         <v>20</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3">
         <v>31</v>
       </c>
-      <c r="B33" s="3">
-        <v>6</v>
+      <c r="B33" s="3" t="s">
+        <v>140</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="G33" s="3">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3">
         <v>32</v>
       </c>
-      <c r="B34" s="3" t="s">
-        <v>141</v>
+      <c r="B34" s="3">
+        <v>25</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G34" s="3">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3">
         <v>33</v>
       </c>
-      <c r="B35" s="3">
-        <v>16</v>
+      <c r="B35" s="3" t="s">
+        <v>147</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="G35" s="3">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="3">
         <v>34</v>
       </c>
-      <c r="B36" s="3">
-        <v>3</v>
+      <c r="B36" s="3" t="s">
+        <v>151</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>148</v>
+        <v>58</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G36" s="3">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="G37" s="3">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3">
         <v>36</v>
       </c>
-      <c r="B38" s="3">
-        <v>11</v>
+      <c r="B38" s="3" t="s">
+        <v>157</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G38" s="3">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="G39" s="3">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="G40" s="3">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G41" s="3">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="G42" s="3">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="G43" s="3">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="G44" s="3">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>67</v>
+        <v>171</v>
       </c>
       <c r="G45" s="3">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="G46" s="3">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3">
+        <v>2</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G47" s="3">
+        <v>33</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3">
+        <v>14</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="3">
+        <v>50</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3">
+        <v>19</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G49" s="3">
+        <v>33</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3">
+        <v>7</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="3">
+        <v>60</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3">
         <v>23</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G47" s="3">
+      <c r="C51" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G51" s="3">
         <v>40</v>
       </c>
-      <c r="H47" s="3" t="s">
-[...19 lines deleted...]
-      <c r="J48" s="4"/>
+      <c r="H51" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>