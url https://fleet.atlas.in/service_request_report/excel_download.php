--- v0 (2026-05-13)
+++ v1 (2026-07-04)
@@ -12,742 +12,2014 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="740">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1118">
   <si>
     <t>Staff ID</t>
   </si>
   <si>
     <t>Date &amp; Time</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Vehicle Number</t>
   </si>
   <si>
     <t>Last Service</t>
   </si>
   <si>
     <t>Odometer</t>
   </si>
   <si>
     <t>Garage Status</t>
   </si>
   <si>
     <t>Service Approval Status</t>
   </si>
   <si>
+    <t>TS-55</t>
+  </si>
+  <si>
+    <t>2026-07-03 12:27:49</t>
+  </si>
+  <si>
+    <t>Car</t>
+  </si>
+  <si>
+    <t>TN47 BE 7007</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>AD-108</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:08:44</t>
+  </si>
+  <si>
+    <t>Bike</t>
+  </si>
+  <si>
+    <t>TN47AT1008</t>
+  </si>
+  <si>
+    <t>2025-12-20</t>
+  </si>
+  <si>
+    <t>Waiting for Request Approval</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:07:21</t>
+  </si>
+  <si>
+    <t>TN47AJ0150</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:06:07</t>
+  </si>
+  <si>
+    <t>TN47BA0388</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>AN-188</t>
+  </si>
+  <si>
+    <t>2026-07-03 10:00:59</t>
+  </si>
+  <si>
+    <t>Bus</t>
+  </si>
+  <si>
+    <t>TN47BD7203</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>TS-24</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:23:13</t>
+  </si>
+  <si>
+    <t>Load Vehicle</t>
+  </si>
+  <si>
+    <t>TN47BA9034</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>Waiting for Second Level Approval</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:22:58</t>
+  </si>
+  <si>
+    <t>TN48H9716</t>
+  </si>
+  <si>
+    <t>2024-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:21:23</t>
+  </si>
+  <si>
+    <t>TN47BB8052</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:20:55</t>
+  </si>
+  <si>
+    <t>TN47BD5721</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:14:09</t>
+  </si>
+  <si>
+    <t>TN47BA8260</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:09:51</t>
+  </si>
+  <si>
+    <t>TN47V1838</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:04:07</t>
+  </si>
+  <si>
+    <t>2026-07-03 00:00:06</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:59:39</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:53:22</t>
+  </si>
+  <si>
+    <t>TN63AT4599</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:52:38</t>
+  </si>
+  <si>
+    <t>TN47AF3574</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:50:36</t>
+  </si>
+  <si>
+    <t>TN45BB4224</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:26:36</t>
+  </si>
+  <si>
+    <t>TN47BA4203</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:22:48</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:20:07</t>
+  </si>
+  <si>
+    <t>TN47BD5296</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:13:52</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:10:28</t>
+  </si>
+  <si>
+    <t>2026-07-02 19:25:16</t>
+  </si>
+  <si>
+    <t>2026-07-02 19:24:31</t>
+  </si>
+  <si>
+    <t>TN47BD5743</t>
+  </si>
+  <si>
+    <t>2026-07-02 19:21:58</t>
+  </si>
+  <si>
+    <t>TN47BD1435</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-07-02 19:19:35</t>
+  </si>
+  <si>
+    <t>TN47AM3376</t>
+  </si>
+  <si>
+    <t>2026-07-02 19:18:24</t>
+  </si>
+  <si>
+    <t>TN47BD2050</t>
+  </si>
+  <si>
+    <t>AN-233</t>
+  </si>
+  <si>
+    <t>2026-07-02 15:38:24</t>
+  </si>
+  <si>
+    <t>2026-07-02 15:38:15</t>
+  </si>
+  <si>
+    <t>2026-07-02 15:38:07</t>
+  </si>
+  <si>
+    <t>TN63AS2399</t>
+  </si>
+  <si>
+    <t>AN-127</t>
+  </si>
+  <si>
+    <t>2026-07-01 16:14:15</t>
+  </si>
+  <si>
+    <t>TN47BC5429</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>AEEWD-2900</t>
+  </si>
+  <si>
+    <t>2026-06-30 17:08:54</t>
+  </si>
+  <si>
+    <t>TN47BC5420</t>
+  </si>
+  <si>
+    <t>2026-06-30 16:46:33</t>
+  </si>
+  <si>
+    <t>2026-06-30 16:35:01</t>
+  </si>
+  <si>
+    <t>2026-06-30 16:05:46</t>
+  </si>
+  <si>
+    <t>TN47AL6565</t>
+  </si>
+  <si>
+    <t>AN-167</t>
+  </si>
+  <si>
+    <t>2026-06-30 10:05:42</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>AN-174</t>
+  </si>
+  <si>
+    <t>2026-06-27 12:17:06</t>
+  </si>
+  <si>
+    <t>TN47BD4585</t>
+  </si>
+  <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
     <t>AN-49</t>
   </si>
   <si>
+    <t>2026-06-27 11:11:59</t>
+  </si>
+  <si>
+    <t>TN67Q4114</t>
+  </si>
+  <si>
+    <t>2026-06-27 11:10:46</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>AEEWD3018</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:49:17</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:49:05</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:48:54</t>
+  </si>
+  <si>
+    <t>Rejected</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:48:43</t>
+  </si>
+  <si>
+    <t>TN47V1840</t>
+  </si>
+  <si>
+    <t>Waiting for First Level Approval</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:35:58</t>
+  </si>
+  <si>
+    <t>TN47BD5233</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:35:41</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:35:26</t>
+  </si>
+  <si>
+    <t>TN47BB8075</t>
+  </si>
+  <si>
+    <t>2026-06-26 17:35:15</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-26 11:52:45</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>AN-142</t>
+  </si>
+  <si>
+    <t>2026-06-26 11:44:40</t>
+  </si>
+  <si>
+    <t>2026-06-26 10:11:43</t>
+  </si>
+  <si>
+    <t>2026-06-26 09:48:19</t>
+  </si>
+  <si>
+    <t>TN47AB5830</t>
+  </si>
+  <si>
+    <t>2026-03-07</t>
+  </si>
+  <si>
+    <t>2026-06-26 09:47:48</t>
+  </si>
+  <si>
+    <t>TN47 BC 3862</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-06-26 09:46:43</t>
+  </si>
+  <si>
+    <t>TN47CZ6693</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>AN-212</t>
+  </si>
+  <si>
+    <t>2026-06-24 10:03:11</t>
+  </si>
+  <si>
+    <t>TN47BD7270</t>
+  </si>
+  <si>
+    <t>2026-06-23 10:15:05</t>
+  </si>
+  <si>
+    <t>2026-06-22 21:19:39</t>
+  </si>
+  <si>
+    <t>TN47W4485</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-06-22 21:15:17</t>
+  </si>
+  <si>
+    <t>BATTERY VEHICLE</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2026-06-22 21:01:11</t>
+  </si>
+  <si>
+    <t>TN47BC9054</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:27:58</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:25:14</t>
+  </si>
+  <si>
+    <t>TN34F1856</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:20:57</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:17:33</t>
+  </si>
+  <si>
+    <t>TN47BD4548</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>In-Garage</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:13:37</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:11:55</t>
+  </si>
+  <si>
+    <t>2026-06-22 20:06:33</t>
+  </si>
+  <si>
+    <t>2026-06-22 19:53:48</t>
+  </si>
+  <si>
+    <t>TN47BB1975</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-22 19:12:56</t>
+  </si>
+  <si>
+    <t>TN47AH7884</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-06-22 19:03:00</t>
+  </si>
+  <si>
+    <t>TN47AM9122</t>
+  </si>
+  <si>
+    <t>2026-06-22 18:57:05</t>
+  </si>
+  <si>
+    <t>TN47BC7448</t>
+  </si>
+  <si>
+    <t>2026-06-20 16:44:51</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>AN-237</t>
+  </si>
+  <si>
+    <t>2026-06-20 10:51:33</t>
+  </si>
+  <si>
+    <t>TS-18</t>
+  </si>
+  <si>
+    <t>2026-06-19 15:55:52</t>
+  </si>
+  <si>
+    <t>TN47BD2864</t>
+  </si>
+  <si>
+    <t>2026-06-19 11:19:00</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-19 11:16:58</t>
+  </si>
+  <si>
+    <t>2026-06-19 09:32:17</t>
+  </si>
+  <si>
+    <t>2026-06-18 15:19:24</t>
+  </si>
+  <si>
+    <t>TN47AF0412</t>
+  </si>
+  <si>
+    <t>2026-06-18 14:41:39</t>
+  </si>
+  <si>
+    <t>TN47BC8123</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2026-06-18 13:22:09</t>
+  </si>
+  <si>
+    <t>2026-06-18 11:07:16</t>
+  </si>
+  <si>
+    <t>AN-178</t>
+  </si>
+  <si>
+    <t>2026-06-18 09:59:14</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>AN-135</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:52:50</t>
+  </si>
+  <si>
+    <t>2026-06-17 11:22:28</t>
+  </si>
+  <si>
+    <t>AN-92</t>
+  </si>
+  <si>
+    <t>2026-06-17 09:48:21</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:50:15</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:49:55</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:49:37</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:49:15</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:31:30</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:30:51</t>
+  </si>
+  <si>
+    <t>2026-06-16 17:51:40</t>
+  </si>
+  <si>
+    <t>2026-06-16 17:51:29</t>
+  </si>
+  <si>
+    <t>2026-06-16 17:51:12</t>
+  </si>
+  <si>
+    <t>2026-06-16 17:50:56</t>
+  </si>
+  <si>
+    <t>2026-06-16 17:50:17</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:57:03</t>
+  </si>
+  <si>
+    <t>TN47AJ0193</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:47:12</t>
+  </si>
+  <si>
+    <t>EV-3 AMPERE REO(BLUE)</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:36:12</t>
+  </si>
+  <si>
+    <t>TN28BB6618</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>TS-64</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:12:02</t>
+  </si>
+  <si>
+    <t>TN47BL7007</t>
+  </si>
+  <si>
+    <t>2026-06-16 14:34:35</t>
+  </si>
+  <si>
+    <t>Act-2</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:23:00</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:22:50</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:13:39</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:10:50</t>
+  </si>
+  <si>
+    <t>TN47BE1480</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:03:40</t>
+  </si>
+  <si>
+    <t>AN-203</t>
+  </si>
+  <si>
+    <t>2026-06-14 10:10:50</t>
+  </si>
+  <si>
+    <t>TN47BD2837</t>
+  </si>
+  <si>
+    <t>2026-06-13 17:16:14</t>
+  </si>
+  <si>
+    <t>2026-06-13 16:25:23</t>
+  </si>
+  <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
+    <t>2026-06-13 13:39:05</t>
+  </si>
+  <si>
+    <t>TN47BC7581</t>
+  </si>
+  <si>
+    <t>2026-06-13 13:32:23</t>
+  </si>
+  <si>
+    <t>2026-06-13 13:24:56</t>
+  </si>
+  <si>
+    <t>2026-06-13 13:21:52</t>
+  </si>
+  <si>
+    <t>AN-242</t>
+  </si>
+  <si>
+    <t>2026-06-13 12:10:00</t>
+  </si>
+  <si>
+    <t>TN47AQ4812</t>
+  </si>
+  <si>
+    <t>2024-11-22</t>
+  </si>
+  <si>
+    <t>2026-06-13 11:59:09</t>
+  </si>
+  <si>
+    <t>TN47BD5207</t>
+  </si>
+  <si>
+    <t>2026-06-13 10:46:34</t>
+  </si>
+  <si>
+    <t>AN-137</t>
+  </si>
+  <si>
+    <t>2026-06-13 10:10:57</t>
+  </si>
+  <si>
+    <t>2026-06-12 15:23:02</t>
+  </si>
+  <si>
+    <t>2026-06-12 12:54:32</t>
+  </si>
+  <si>
+    <t>TN51L7708</t>
+  </si>
+  <si>
+    <t>2024-06-20</t>
+  </si>
+  <si>
+    <t>AN-234</t>
+  </si>
+  <si>
+    <t>2026-06-12 10:36:15</t>
+  </si>
+  <si>
+    <t>2026-06-12 07:55:10</t>
+  </si>
+  <si>
+    <t>2026-06-11 19:20:04</t>
+  </si>
+  <si>
+    <t>2026-06-11 19:04:41</t>
+  </si>
+  <si>
+    <t>2026-06-11 18:32:32</t>
+  </si>
+  <si>
+    <t>2026-06-11 13:59:26</t>
+  </si>
+  <si>
+    <t>2026-06-11 13:00:09</t>
+  </si>
+  <si>
+    <t>2026-06-11 10:02:51</t>
+  </si>
+  <si>
+    <t>2026-06-11 09:04:20</t>
+  </si>
+  <si>
+    <t>2026-06-10 13:23:31</t>
+  </si>
+  <si>
+    <t>TN47AH9172</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-06-10 13:23:06</t>
+  </si>
+  <si>
+    <t>TN47AJ6054</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>AN-128</t>
+  </si>
+  <si>
+    <t>2026-06-10 10:27:30</t>
+  </si>
+  <si>
+    <t>AN-173</t>
+  </si>
+  <si>
+    <t>2026-06-10 10:22:00</t>
+  </si>
+  <si>
+    <t>TN47BD2832</t>
+  </si>
+  <si>
+    <t>2026-06-09 16:07:22</t>
+  </si>
+  <si>
+    <t>TN47BD5317</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>2026-06-09 15:56:37</t>
+  </si>
+  <si>
+    <t>2026-06-09 11:15:46</t>
+  </si>
+  <si>
+    <t>TN47 BJ 7007</t>
+  </si>
+  <si>
+    <t>2026-06-09 10:54:02</t>
+  </si>
+  <si>
+    <t>2026-06-09 10:02:03</t>
+  </si>
+  <si>
+    <t>2026-06-09 09:20:19</t>
+  </si>
+  <si>
+    <t>2026-06-09 09:17:51</t>
+  </si>
+  <si>
+    <t>2026-06-08 21:24:05</t>
+  </si>
+  <si>
+    <t>TN47BA8536</t>
+  </si>
+  <si>
+    <t>2026-06-08 21:18:29</t>
+  </si>
+  <si>
+    <t>2026-06-08 20:36:00</t>
+  </si>
+  <si>
+    <t>2026-06-08 20:27:04</t>
+  </si>
+  <si>
+    <t>TN47BM7007</t>
+  </si>
+  <si>
+    <t>2026-06-08 20:13:10</t>
+  </si>
+  <si>
+    <t>2026-06-08 20:09:17</t>
+  </si>
+  <si>
+    <t>2026-06-08 20:05:28</t>
+  </si>
+  <si>
+    <t>TN64P1005</t>
+  </si>
+  <si>
+    <t>2026-06-08 19:52:13</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-06-08 19:26:38</t>
+  </si>
+  <si>
+    <t>TN47BA8242</t>
+  </si>
+  <si>
+    <t>2026-06-08 18:30:14</t>
+  </si>
+  <si>
+    <t>2026-06-08 18:26:45</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>2026-06-08 18:23:03</t>
+  </si>
+  <si>
+    <t>2026-06-08 17:06:05</t>
+  </si>
+  <si>
+    <t>TN47V2689</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2026-06-08 12:48:10</t>
+  </si>
+  <si>
+    <t>2026-06-08 12:38:36</t>
+  </si>
+  <si>
+    <t>TN47BD5395</t>
+  </si>
+  <si>
+    <t>2026-06-08 11:53:35</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08 11:20:49</t>
+  </si>
+  <si>
+    <t>EV-4 TN47BC4155</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>2026-06-06 10:10:43</t>
+  </si>
+  <si>
+    <t>2026-06-06 10:06:37</t>
+  </si>
+  <si>
+    <t>2026-06-06 09:58:33</t>
+  </si>
+  <si>
+    <t>AN-247</t>
+  </si>
+  <si>
+    <t>2026-06-06 09:45:16</t>
+  </si>
+  <si>
+    <t>TN47BC3675</t>
+  </si>
+  <si>
+    <t>2026-06-06 09:42:17</t>
+  </si>
+  <si>
+    <t>2026-06-05 16:38:21</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>2026-06-05 16:38:06</t>
+  </si>
+  <si>
+    <t>2026-06-05 15:12:27</t>
+  </si>
+  <si>
+    <t>2026-06-05 14:49:38</t>
+  </si>
+  <si>
+    <t>AN-186</t>
+  </si>
+  <si>
+    <t>2026-06-05 12:09:57</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-06-05 11:53:30</t>
+  </si>
+  <si>
+    <t>AN-94</t>
+  </si>
+  <si>
+    <t>2026-06-05 10:21:35</t>
+  </si>
+  <si>
+    <t>2026-06-05 10:11:01</t>
+  </si>
+  <si>
+    <t>TN47AM7101</t>
+  </si>
+  <si>
+    <t>2026-06-05 09:28:08</t>
+  </si>
+  <si>
+    <t>AN-196</t>
+  </si>
+  <si>
+    <t>2026-06-04 19:09:19</t>
+  </si>
+  <si>
+    <t>2026-06-04 18:29:51</t>
+  </si>
+  <si>
+    <t>2026-06-04 18:26:52</t>
+  </si>
+  <si>
+    <t>2026-06-04 18:26:31</t>
+  </si>
+  <si>
+    <t>2026-06-04 15:45:31</t>
+  </si>
+  <si>
+    <t>Rent-4</t>
+  </si>
+  <si>
+    <t>2026-06-04 13:59:54</t>
+  </si>
+  <si>
+    <t>2026-04-26</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:40:21</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:40:08</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:39:53</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:37:40</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:36:58</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:36:38</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:07:28</t>
+  </si>
+  <si>
+    <t>2026-06-02 15:05:38</t>
+  </si>
+  <si>
+    <t>2026-06-02 10:50:37</t>
+  </si>
+  <si>
+    <t>2026-06-02 10:46:01</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:58:25</t>
+  </si>
+  <si>
+    <t>AN-236</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:06:15</t>
+  </si>
+  <si>
+    <t>2026-06-01 18:10:51</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>2026-06-01 17:46:04</t>
+  </si>
+  <si>
+    <t>TN47AF0775</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>2026-06-01 12:57:29</t>
+  </si>
+  <si>
+    <t>2026-06-01 10:32:08</t>
+  </si>
+  <si>
+    <t>TN47BA6311</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-30 16:52:50</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>AN-215</t>
+  </si>
+  <si>
+    <t>2026-05-30 15:06:43</t>
+  </si>
+  <si>
+    <t>2026-05-30 15:05:59</t>
+  </si>
+  <si>
+    <t>2026-05-30 15:02:01</t>
+  </si>
+  <si>
+    <t>AN-248</t>
+  </si>
+  <si>
+    <t>2026-05-30 10:04:40</t>
+  </si>
+  <si>
+    <t>AEEWD-2819</t>
+  </si>
+  <si>
+    <t>2026-05-30 09:42:49</t>
+  </si>
+  <si>
+    <t>2026-05-29 17:39:43</t>
+  </si>
+  <si>
+    <t>TN47BB5829</t>
+  </si>
+  <si>
+    <t>2026-02-21</t>
+  </si>
+  <si>
+    <t>2026-05-29 14:57:28</t>
+  </si>
+  <si>
+    <t>TS-65</t>
+  </si>
+  <si>
+    <t>2026-05-29 13:18:34</t>
+  </si>
+  <si>
+    <t>2026-05-29 13:18:22</t>
+  </si>
+  <si>
+    <t>2026-05-29 12:36:21</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:50:34</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:48:32</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:28:55</t>
+  </si>
+  <si>
+    <t>2026-05-28 22:37:59</t>
+  </si>
+  <si>
+    <t>2026-05-28 19:14:06</t>
+  </si>
+  <si>
+    <t>2026-05-28 15:30:07</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:40:52</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:38:58</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:38:46</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:38:32</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:38:18</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:37:42</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:37:16</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:34:41</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:33:58</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:33:40</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:33:23</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:32:21</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:31:48</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:31:32</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:31:16</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:30:53</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:30:27</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:30:00</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:29:17</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:29:05</t>
+  </si>
+  <si>
+    <t>2026-04-10</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:28:53</t>
+  </si>
+  <si>
+    <t>2026-03-14</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:28:39</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:28:25</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:28:06</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:27:44</t>
+  </si>
+  <si>
+    <t>TN28S5989</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:27:23</t>
+  </si>
+  <si>
+    <t>2025-12-11</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:27:10</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:26:59</t>
+  </si>
+  <si>
+    <t>TN47AQ4348</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>TN47AQ2493</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:26:08</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:25:51</t>
+  </si>
+  <si>
+    <t>TN47AM7187</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:25:36</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:25:23</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:25:08</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:24:34</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:24:22</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:24:10</t>
+  </si>
+  <si>
+    <t>TN47AQ1072</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:23:56</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:23:44</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:23:32</t>
+  </si>
+  <si>
+    <t>2025-09-18</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:23:17</t>
+  </si>
+  <si>
+    <t>TN47BD4591</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:23:00</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:22:47</t>
+  </si>
+  <si>
+    <t>2026-05-27 18:22:30</t>
+  </si>
+  <si>
+    <t>TN47BB9051</t>
+  </si>
+  <si>
+    <t>2026-05-27 16:41:42</t>
+  </si>
+  <si>
+    <t>2026-05-27 16:39:12</t>
+  </si>
+  <si>
+    <t>2026-05-27 16:30:09</t>
+  </si>
+  <si>
+    <t>2026-05-25 14:37:30</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-05-25 08:45:20</t>
+  </si>
+  <si>
+    <t>2026-05-23 15:29:05</t>
+  </si>
+  <si>
+    <t>2026-05-23 09:52:35</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>TS-11</t>
+  </si>
+  <si>
+    <t>2026-05-22 15:17:54</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-05-22 15:11:08</t>
+  </si>
+  <si>
+    <t>2026-05-22 15:01:53</t>
+  </si>
+  <si>
+    <t>2026-05-22 13:52:12</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:34:30</t>
+  </si>
+  <si>
+    <t>TN47AF3562</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:04:31</t>
+  </si>
+  <si>
+    <t>2026-05-22 10:16:07</t>
+  </si>
+  <si>
+    <t>TN47AJ5600</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-21 10:40:41</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:35:28</t>
+  </si>
+  <si>
+    <t>2026-05-20 19:16:26</t>
+  </si>
+  <si>
+    <t>2026-05-20 18:56:00</t>
+  </si>
+  <si>
+    <t>2026-05-20 18:25:22</t>
+  </si>
+  <si>
+    <t>2026-05-20 18:23:20</t>
+  </si>
+  <si>
+    <t>2026-05-20 18:22:21</t>
+  </si>
+  <si>
+    <t>2026-05-20 18:22:05</t>
+  </si>
+  <si>
+    <t>2026-05-20 10:58:34</t>
+  </si>
+  <si>
+    <t>AD-11</t>
+  </si>
+  <si>
+    <t>2026-05-20 10:19:42</t>
+  </si>
+  <si>
+    <t>2026-05-19 19:33:04</t>
+  </si>
+  <si>
+    <t>2026-05-19 19:26:26</t>
+  </si>
+  <si>
+    <t>2026-05-19 19:22:04</t>
+  </si>
+  <si>
+    <t>AN-125</t>
+  </si>
+  <si>
+    <t>2026-05-19 19:01:20</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>2026-05-19 14:37:49</t>
+  </si>
+  <si>
+    <t>2026-05-19 14:30:18</t>
+  </si>
+  <si>
+    <t>AN-240</t>
+  </si>
+  <si>
+    <t>2026-05-19 12:28:04</t>
+  </si>
+  <si>
+    <t>TN47BA8620</t>
+  </si>
+  <si>
+    <t>2026-05-19 10:34:36</t>
+  </si>
+  <si>
+    <t>AN-88</t>
+  </si>
+  <si>
+    <t>2026-05-18 19:02:24</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-05-18 19:02:00</t>
+  </si>
+  <si>
+    <t>2026-05-18 19:01:32</t>
+  </si>
+  <si>
+    <t>2026-05-18 18:00:10</t>
+  </si>
+  <si>
+    <t>TN47BD4138</t>
+  </si>
+  <si>
+    <t>2026-05-18 15:20:41</t>
+  </si>
+  <si>
+    <t>2026-05-18 09:56:44</t>
+  </si>
+  <si>
+    <t>2026-05-18 06:22:44</t>
+  </si>
+  <si>
+    <t>2026-05-18 06:14:55</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>2026-05-18 06:06:32</t>
+  </si>
+  <si>
+    <t>2026-05-18 05:52:19</t>
+  </si>
+  <si>
+    <t>TN47AE2686</t>
+  </si>
+  <si>
+    <t>2026-05-18 05:45:04</t>
+  </si>
+  <si>
+    <t>2026-05-16 13:04:37</t>
+  </si>
+  <si>
+    <t>2026-05-16 09:52:01</t>
+  </si>
+  <si>
+    <t>TN47AJ2551 &amp; 2541</t>
+  </si>
+  <si>
+    <t>2026-05-16</t>
+  </si>
+  <si>
+    <t>TS-16</t>
+  </si>
+  <si>
+    <t>2026-05-15 10:06:34</t>
+  </si>
+  <si>
+    <t>TN47BB1943</t>
+  </si>
+  <si>
+    <t>2026-05-14 15:09:05</t>
+  </si>
+  <si>
+    <t>2024-12-02</t>
+  </si>
+  <si>
     <t>2026-05-13 12:26:36</t>
   </si>
   <si>
-    <t>Bus</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-12</t>
   </si>
   <si>
-    <t>Waiting for First Level Approval</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-05-12 11:11:23</t>
   </si>
   <si>
-    <t>Load Vehicle</t>
-[...13 lines deleted...]
-  <si>
     <t>2026-05-12 10:52:32</t>
   </si>
   <si>
-    <t>TN47AF3562</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-05-12 09:28:11</t>
   </si>
   <si>
-    <t>TN47BB8075</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-05-12 06:50:37</t>
   </si>
   <si>
-    <t>2026-04-26</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 23:00:06</t>
   </si>
   <si>
-    <t>TN47BA8260</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 22:46:50</t>
   </si>
   <si>
-    <t>Rejected</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 22:46:36</t>
   </si>
   <si>
     <t>2026-05-11 22:46:24</t>
   </si>
   <si>
-    <t>TN47AE2686</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 22:46:10</t>
   </si>
   <si>
-    <t>TN47AH7884</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-25</t>
   </si>
   <si>
     <t>2026-05-11 22:44:19</t>
   </si>
   <si>
-    <t>TN47BA8242</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-11 22:42:01</t>
   </si>
   <si>
-    <t>TN47BC5420</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 21:59:22</t>
   </si>
   <si>
-    <t>TN47BD1435</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>Waiting for Second Level Approval</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 21:58:53</t>
   </si>
   <si>
-    <t>2026-04-24</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 21:57:44</t>
   </si>
   <si>
-    <t>AN-196</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 19:42:14</t>
   </si>
   <si>
     <t>2026-05-11 17:58:16</t>
   </si>
   <si>
-    <t>TN47BD2864</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 17:35:33</t>
   </si>
   <si>
     <t>TN47AM6327</t>
   </si>
   <si>
-    <t>2026-03-12</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-11 17:18:42</t>
   </si>
   <si>
-    <t>TN67Q4114</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-11 17:10:31</t>
   </si>
   <si>
-    <t>AN-178</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 14:01:46</t>
   </si>
   <si>
-    <t>TN47BD5296</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-10 20:43:20</t>
   </si>
   <si>
     <t>2026-05-10 20:35:38</t>
   </si>
   <si>
-    <t>TN63AT4599</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-10 20:24:51</t>
   </si>
   <si>
     <t>2026-05-10 20:05:11</t>
   </si>
   <si>
     <t>2026-05-10 19:38:38</t>
   </si>
   <si>
     <t>2026-05-10 19:29:09</t>
   </si>
   <si>
-    <t>TN47AQ2493</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-10 19:18:28</t>
   </si>
   <si>
-    <t>TN47BB8052</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-09 17:33:50</t>
   </si>
   <si>
-    <t>AD-108</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-09 17:08:15</t>
   </si>
   <si>
-    <t>Bike</t>
-[...1 lines deleted...]
-  <si>
     <t>EV-15 (LOAD VECHILE)HOME</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
-    <t>AN-233</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-09 14:06:13</t>
   </si>
   <si>
     <t>TN47AM6360</t>
   </si>
   <si>
-    <t>TS-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 15:00:39</t>
   </si>
   <si>
-    <t>TN47AM9122</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 12:00:41</t>
   </si>
   <si>
-    <t>TN47BD4138</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-05-11</t>
   </si>
   <si>
-    <t>Completed</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 12:00:01</t>
   </si>
   <si>
     <t>TN47AF0769</t>
   </si>
   <si>
     <t>2025-11-12</t>
   </si>
   <si>
     <t>2026-05-08 11:19:19</t>
   </si>
   <si>
-    <t>TN45BB4224</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-08 09:49:55</t>
   </si>
   <si>
-    <t>2026-05-08</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-07 19:24:35</t>
   </si>
   <si>
-    <t>Car</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-05-07 16:45:01</t>
   </si>
   <si>
     <t>2026-05-07 16:43:44</t>
   </si>
   <si>
     <t>2026-05-07 16:43:23</t>
   </si>
   <si>
-    <t>2026-04-03</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 15:57:53</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
-    <t>AN-94</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 13:31:32</t>
   </si>
   <si>
-    <t>TN47BA6311</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-07 12:40:44</t>
   </si>
   <si>
-    <t>AN-188</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 09:31:41</t>
   </si>
   <si>
-    <t>TN47BD7203</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07 09:21:58</t>
   </si>
   <si>
-    <t>TN34F1856</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-06 19:41:11</t>
   </si>
   <si>
     <t>2026-05-06 19:35:39</t>
   </si>
   <si>
     <t>TS-12</t>
   </si>
   <si>
     <t>2026-05-06 18:33:41</t>
   </si>
   <si>
-    <t>TN47BB1975</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2026-05-06 18:30:11</t>
   </si>
   <si>
     <t>TN47BD4512</t>
   </si>
   <si>
     <t>2026-05-06 18:05:05</t>
   </si>
   <si>
-    <t>TN47BA8620</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-06 18:04:05</t>
   </si>
   <si>
-    <t>TN47BA8536</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-06 15:09:25</t>
   </si>
   <si>
     <t>2026-05-06 11:03:53</t>
   </si>
   <si>
     <t>TN47BC7489</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
-    <t>AN-234</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 16:27:56</t>
   </si>
   <si>
-    <t>TN47V1840</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-05 16:20:22</t>
   </si>
   <si>
-    <t>TN47BA9034</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-05-05 16:17:45</t>
   </si>
   <si>
-    <t>TN63AS2399</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 16:13:58</t>
   </si>
   <si>
-    <t>TN47BD7270</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 16:07:00</t>
   </si>
   <si>
     <t>2026-05-05 12:44:02</t>
   </si>
   <si>
     <t>AD 98</t>
   </si>
   <si>
     <t>2026-05-05 12:13:42</t>
   </si>
   <si>
     <t>AN-204</t>
   </si>
   <si>
     <t>2026-05-05 10:50:10</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
-    <t>2026-03-07</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 06:07:32</t>
   </si>
   <si>
-    <t>TN47AM7187</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-05 05:43:37</t>
   </si>
   <si>
-    <t>2026-03-23</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-04 21:40:44</t>
   </si>
   <si>
     <t>2026-05-04 21:21:20</t>
   </si>
   <si>
     <t>2026-05-04 21:13:17</t>
   </si>
   <si>
     <t>2026-05-04 20:49:50</t>
   </si>
   <si>
-    <t>2026-03-14</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-04 17:20:58</t>
   </si>
   <si>
-    <t>TN47CZ6693</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-11-22</t>
   </si>
   <si>
     <t>2026-05-02 09:51:03</t>
   </si>
   <si>
-    <t>TN47BC5429</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-02</t>
   </si>
   <si>
     <t>2026-05-02 09:49:51</t>
   </si>
   <si>
     <t>2026-04-29 09:48:55</t>
   </si>
   <si>
     <t>2026-04-29 09:46:47</t>
   </si>
   <si>
     <t>2026-04-28 17:29:45</t>
   </si>
   <si>
-    <t>TN47BB9051</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-28 16:39:00</t>
   </si>
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>2026-04-28 16:06:26</t>
   </si>
   <si>
-    <t>TN47V1838</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-28 12:54:28</t>
   </si>
   <si>
-    <t>TN47AJ2551 &amp; 2541</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-04-28 12:48:43</t>
   </si>
   <si>
     <t>TN47U8159</t>
   </si>
   <si>
     <t>TS-66</t>
   </si>
   <si>
     <t>2026-04-28 10:08:07</t>
   </si>
   <si>
     <t>TN47BB4077</t>
   </si>
   <si>
-    <t>AN-237</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-28 09:45:00</t>
   </si>
   <si>
     <t>2026-04-27 15:33:10</t>
   </si>
   <si>
     <t>TN47BC3863</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
     <t>2026-04-27 15:32:04</t>
   </si>
   <si>
     <t>TN47P9348</t>
   </si>
   <si>
     <t>2026-04-20</t>
   </si>
   <si>
-    <t>AN-212</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-27 09:09:54</t>
   </si>
   <si>
     <t>2026-04-26 15:51:50</t>
   </si>
   <si>
     <t>2026-04-26 15:19:03</t>
   </si>
   <si>
-    <t>2026-04-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-26 15:04:37</t>
   </si>
   <si>
     <t>2026-04-26 15:03:53</t>
   </si>
   <si>
     <t>2026-04-26 12:28:05</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2026-04-25 14:33:26</t>
   </si>
   <si>
-    <t>AN-203</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-25 14:32:16</t>
   </si>
   <si>
-    <t>TN47BC9054</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-24 17:24:31</t>
   </si>
   <si>
-    <t>TN47BA0388</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-08-12</t>
   </si>
   <si>
     <t>AN-235</t>
   </si>
   <si>
     <t>2026-04-24 14:42:23</t>
   </si>
   <si>
-    <t>TN47BD5721</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-24 10:15:13</t>
   </si>
   <si>
     <t>2026-04-24 06:29:36</t>
   </si>
   <si>
     <t>2026-04-24 06:17:52</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>AN-224</t>
   </si>
   <si>
     <t>2026-04-23 19:35:27</t>
   </si>
   <si>
-    <t>TN64P1005</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>2026-04-23 19:20:34</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>2026-04-23 19:12:04</t>
   </si>
   <si>
     <t>2026-04-23 18:54:45</t>
   </si>
   <si>
     <t>2026-04-23 18:47:42</t>
   </si>
   <si>
     <t>2026-04-23 18:43:27</t>
   </si>
   <si>
     <t>2026-04-23 18:39:29</t>
   </si>
   <si>
     <t>2026-04-23 18:35:03</t>
@@ -755,500 +2027,419 @@
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>2026-04-23 18:32:56</t>
   </si>
   <si>
     <t>2026-04-23 18:29:38</t>
   </si>
   <si>
     <t>2026-04-23 18:24:31</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>2026-04-23 18:15:52</t>
   </si>
   <si>
     <t>2026-04-23 16:21:45</t>
   </si>
   <si>
     <t>2026-04-23 16:19:02</t>
   </si>
   <si>
-    <t>TN47BD2837</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>2026-04-23 14:18:15</t>
   </si>
   <si>
     <t>2026-04-23 14:12:49</t>
   </si>
   <si>
     <t>2026-04-23 14:03:36</t>
   </si>
   <si>
-    <t>TN47BD2832</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-13</t>
   </si>
   <si>
-    <t>AN-125</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-23 13:41:34</t>
   </si>
   <si>
     <t>2024-06-06</t>
   </si>
   <si>
     <t>2026-04-22 13:31:13</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-22 12:55:39</t>
   </si>
   <si>
-    <t>AN-142</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-22 10:01:38</t>
   </si>
   <si>
     <t>2026-04-22 09:03:29</t>
   </si>
   <si>
     <t>2026-04-21 21:13:23</t>
   </si>
   <si>
     <t>2026-04-21 10:01:51</t>
   </si>
   <si>
-    <t>AN-215</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-17 10:10:34</t>
   </si>
   <si>
     <t>2026-04-16 14:20:32</t>
   </si>
   <si>
     <t>EV7 TN47BC5406</t>
   </si>
   <si>
     <t>2024-12-14</t>
   </si>
   <si>
     <t>2026-04-16 13:38:21</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>2026-04-16 13:36:09</t>
   </si>
   <si>
-    <t>2026-04-07</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-16 13:33:09</t>
   </si>
   <si>
     <t>2026-04-16 13:30:30</t>
   </si>
   <si>
-    <t>2026-04-10</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-16 13:16:05</t>
   </si>
   <si>
     <t>2026-04-16 13:13:18</t>
   </si>
   <si>
     <t>2026-01-03</t>
   </si>
   <si>
     <t>2026-04-16 13:10:50</t>
   </si>
   <si>
     <t>2026-04-16 13:07:52</t>
   </si>
   <si>
-    <t>TN47AF0412</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>2026-04-16 11:24:21</t>
   </si>
   <si>
     <t>2026-04-16 10:17:48</t>
   </si>
   <si>
     <t>2026-04-15 12:07:20</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-04-15 09:05:06</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>Act-2</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-14 18:06:18</t>
   </si>
   <si>
     <t>2026-04-14 16:03:09</t>
   </si>
   <si>
     <t>TN47AJ7281</t>
   </si>
   <si>
-    <t>2024-11-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-13 10:00:01</t>
   </si>
   <si>
-    <t>AN-173</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-13 09:23:36</t>
   </si>
   <si>
-    <t>TN47BD4585</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-05-02</t>
   </si>
   <si>
     <t>2026-04-11 15:25:07</t>
   </si>
   <si>
-    <t>TN47AF3574</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-11 14:59:06</t>
   </si>
   <si>
     <t>2026-04-11 14:57:22</t>
   </si>
   <si>
-    <t>TN47 BJ 7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>2026-04-10 17:16:29</t>
   </si>
   <si>
     <t>2026-04-10 13:41:46</t>
   </si>
   <si>
     <t>2026-04-10 12:04:22</t>
   </si>
   <si>
     <t>2026-04-10 12:00:57</t>
   </si>
   <si>
     <t>2026-04-10 12:00:41</t>
   </si>
   <si>
     <t>2026-04-09 17:10:48</t>
   </si>
   <si>
     <t>TN47BD4221</t>
   </si>
   <si>
     <t>2026-04-09 17:09:58</t>
   </si>
   <si>
     <t>EV-1</t>
   </si>
   <si>
     <t>2026-04-09 17:08:55</t>
   </si>
   <si>
     <t>TN47AH9945</t>
   </si>
   <si>
     <t>2026-01-24</t>
   </si>
   <si>
     <t>2026-04-09 16:32:20</t>
   </si>
   <si>
     <t>2026-04-09 10:35:02</t>
   </si>
   <si>
-    <t>TN47AM3376</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-09 10:12:26</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>2026-04-09 09:10:57</t>
   </si>
   <si>
     <t>2026-04-08 12:45:45</t>
   </si>
   <si>
     <t>2026-03-08</t>
   </si>
   <si>
     <t>2026-04-08 09:35:39</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>2026-04-07 19:09:45</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2026-04-07 17:46:01</t>
   </si>
   <si>
     <t>2026-04-07 17:45:13</t>
   </si>
   <si>
     <t>2026-04-07 17:43:04</t>
   </si>
   <si>
     <t>2026-04-07 11:29:03</t>
   </si>
   <si>
     <t>2026-04-07 10:47:05</t>
   </si>
   <si>
-    <t>TS-64</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-07 10:43:53</t>
   </si>
   <si>
-    <t>TN47 BE 7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>2026-04-06 17:09:55</t>
   </si>
   <si>
-    <t>TN47BC3675</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-06 15:43:09</t>
   </si>
   <si>
     <t>2026-04-06 15:19:29</t>
   </si>
   <si>
     <t>2026-04-06 09:59:53</t>
   </si>
   <si>
     <t>2026-04-04 09:39:31</t>
   </si>
   <si>
-    <t>TN47BD5233</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-04</t>
   </si>
   <si>
     <t>2026-04-03 18:23:32</t>
   </si>
   <si>
     <t>2026-04-03 18:16:46</t>
   </si>
   <si>
     <t>2026-04-03 17:23:52</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>2026-04-03 17:11:07</t>
   </si>
   <si>
     <t>2026-04-03 16:02:01</t>
   </si>
   <si>
-    <t>TN47AQ1072</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-21</t>
   </si>
   <si>
     <t>2026-04-03 16:01:34</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>2026-04-03 16:01:03</t>
   </si>
   <si>
-    <t>TN47BE1480</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-02</t>
   </si>
   <si>
     <t>2026-04-03 15:21:03</t>
   </si>
   <si>
-    <t>TN47BM7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-03 15:20:51</t>
   </si>
   <si>
     <t>2026-04-03 14:35:11</t>
   </si>
   <si>
-    <t>TN47BL7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-03 12:43:26</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2026-04-03 12:12:10</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
-    <t>AN-137</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-03 11:36:39</t>
   </si>
   <si>
     <t>2026-04-03 11:09:00</t>
   </si>
   <si>
     <t>2026-04-03 10:01:46</t>
   </si>
   <si>
     <t>2026-04-03 09:57:54</t>
   </si>
   <si>
     <t>2026-04-02 19:06:27</t>
   </si>
   <si>
     <t>2026-04-02 10:36:12</t>
   </si>
   <si>
     <t>2026-04-02 10:05:29</t>
   </si>
   <si>
     <t>2026-04-02 10:03:19</t>
   </si>
   <si>
     <t>2026-04-02 09:03:11</t>
   </si>
   <si>
     <t>2026-04-01 19:19:35</t>
   </si>
   <si>
     <t>2026-04-01 14:55:14</t>
   </si>
   <si>
-    <t>TN47BD5317</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-01 09:54:52</t>
   </si>
   <si>
     <t>2026-04-01 09:47:12</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2026-03-31 10:19:30</t>
   </si>
   <si>
     <t>2026-03-31 09:56:38</t>
   </si>
   <si>
     <t>2026-03-30 18:07:20</t>
   </si>
   <si>
     <t>2026-03-30 13:57:15</t>
   </si>
   <si>
     <t>2026-03-30 13:49:09</t>
   </si>
   <si>
     <t>2024-07-08</t>
   </si>
   <si>
     <t>2026-03-30 13:40:31</t>
   </si>
   <si>
     <t>2026-03-30 13:40:02</t>
   </si>
   <si>
     <t>2026-03-30 11:32:34</t>
   </si>
   <si>
-    <t>TN47BC7581</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-30 10:21:50</t>
   </si>
   <si>
-    <t>TN47BD5395</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-28 17:21:16</t>
   </si>
   <si>
     <t>2026-03-27 20:39:39</t>
   </si>
   <si>
     <t>2026-03-27 16:11:06</t>
   </si>
   <si>
     <t>TS-60</t>
   </si>
   <si>
     <t>2026-03-27 16:02:04</t>
   </si>
   <si>
     <t>TN47 BD 7007</t>
   </si>
   <si>
     <t>2026-03-27 15:57:20</t>
   </si>
   <si>
     <t>2026-03-27 15:25:54</t>
   </si>
   <si>
     <t>2026-03-27 13:28:04</t>
@@ -1268,53 +2459,50 @@
   <si>
     <t>2026-03-25 15:45:16</t>
   </si>
   <si>
     <t>2026-03-25 15:32:50</t>
   </si>
   <si>
     <t>2026-03-25 15:17:21</t>
   </si>
   <si>
     <t>2026-03-25 15:15:07</t>
   </si>
   <si>
     <t>2026-03-25 15:07:58</t>
   </si>
   <si>
     <t>TN47 BH 7007</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>2026-03-25 13:17:26</t>
   </si>
   <si>
-    <t>AN-128</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-25 10:07:20</t>
   </si>
   <si>
     <t>2026-03-24 13:52:47</t>
   </si>
   <si>
     <t>2026-03-24 13:14:49</t>
   </si>
   <si>
     <t>TN47U9361</t>
   </si>
   <si>
     <t>2026-03-24 12:51:08</t>
   </si>
   <si>
     <t>2026-03-24 12:48:59</t>
   </si>
   <si>
     <t>2026-03-24 12:35:10</t>
   </si>
   <si>
     <t>2026-03-24 12:32:44</t>
   </si>
   <si>
     <t>2026-03-24 11:57:00</t>
@@ -1331,56 +2519,50 @@
   <si>
     <t>2026-03-24 09:12:16</t>
   </si>
   <si>
     <t>2026-03-23 19:43:17</t>
   </si>
   <si>
     <t>2026-03-23 19:39:39</t>
   </si>
   <si>
     <t>2026-03-23 19:36:21</t>
   </si>
   <si>
     <t>2026-03-23 19:34:21</t>
   </si>
   <si>
     <t>2026-03-23 19:25:09</t>
   </si>
   <si>
     <t>2024-02-10</t>
   </si>
   <si>
     <t>2026-03-23 19:16:24</t>
   </si>
   <si>
-    <t>TN47BD4591</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-23 19:07:24</t>
   </si>
   <si>
     <t>2026-03-23 18:44:42</t>
   </si>
   <si>
     <t>2026-03-23 18:35:21</t>
   </si>
   <si>
     <t>2026-03-23 16:14:53</t>
   </si>
   <si>
     <t>2026-03-23 12:49:29</t>
   </si>
   <si>
     <t>TS-54</t>
   </si>
   <si>
     <t>2026-03-23 11:19:21</t>
   </si>
   <si>
     <t>2026-03-23 10:21:43</t>
   </si>
   <si>
     <t>2026-03-23 09:42:55</t>
@@ -1478,194 +2660,173 @@
   <si>
     <t>2026-03-17 16:07:39</t>
   </si>
   <si>
     <t>2026-03-17 16:07:15</t>
   </si>
   <si>
     <t>2026-03-17 16:06:52</t>
   </si>
   <si>
     <t>2026-03-17 16:06:36</t>
   </si>
   <si>
     <t>2026-03-17 16:05:07</t>
   </si>
   <si>
     <t>2026-03-17 10:14:49</t>
   </si>
   <si>
     <t>2026-03-17 10:14:26</t>
   </si>
   <si>
     <t>2026-03-17 10:00:43</t>
   </si>
   <si>
-    <t>TS-65</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-16 17:49:28</t>
   </si>
   <si>
     <t>2026-03-16 17:36:23</t>
   </si>
   <si>
     <t>2026-03-16 17:33:19</t>
   </si>
   <si>
     <t>2026-03-16 17:08:59</t>
   </si>
   <si>
-    <t>TN47AM7101</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-03-16 16:54:27</t>
   </si>
   <si>
     <t>2024-01-05</t>
   </si>
   <si>
     <t>2026-03-16 13:26:34</t>
   </si>
   <si>
     <t>TN47BH2001</t>
   </si>
   <si>
     <t>2025-04-20</t>
   </si>
   <si>
     <t>2026-03-16 13:05:08</t>
   </si>
   <si>
     <t>2026-03-16 12:35:44</t>
   </si>
   <si>
     <t>2026-03-16 12:16:49</t>
   </si>
   <si>
     <t>2026-03-16 12:01:13</t>
   </si>
   <si>
     <t>2026-03-16 11:32:54</t>
   </si>
   <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>2026-03-16 11:08:44</t>
   </si>
   <si>
     <t>AN-231</t>
   </si>
   <si>
     <t>2026-03-16 10:42:09</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
-    <t>AN-92</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-16 10:00:39</t>
   </si>
   <si>
     <t>2026-03-16 09:56:26</t>
   </si>
   <si>
     <t>2026-03-16 09:48:31</t>
   </si>
   <si>
     <t>2026-03-14 16:16:09</t>
   </si>
   <si>
     <t>2026-03-14 16:02:03</t>
   </si>
   <si>
     <t>2026-03-14 15:35:18</t>
   </si>
   <si>
     <t>2026-03-14 15:32:34</t>
   </si>
   <si>
-    <t>TN47BD5743</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-14 14:56:06</t>
   </si>
   <si>
     <t>2026-03-14 14:49:00</t>
   </si>
   <si>
     <t>2025-06-17</t>
   </si>
   <si>
     <t>2026-03-14 14:41:49</t>
   </si>
   <si>
     <t>2026-03-13 18:47:26</t>
   </si>
   <si>
     <t>2026-03-13 15:27:12</t>
   </si>
   <si>
     <t>2026-03-13 15:12:01</t>
   </si>
   <si>
     <t>2026-03-13 15:11:11</t>
   </si>
   <si>
-    <t>TN28S5989</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-13 15:10:34</t>
   </si>
   <si>
     <t>2026-03-13 15:10:05</t>
   </si>
   <si>
     <t>2026-03-13 15:07:20</t>
   </si>
   <si>
     <t>2026-03-13 10:41:09</t>
   </si>
   <si>
     <t>2026-03-13 09:29:00</t>
   </si>
   <si>
     <t>2026-03-12 15:36:43</t>
   </si>
   <si>
-    <t>2024-11-22</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-12 15:17:42</t>
   </si>
   <si>
     <t>2026-03-12 15:10:07</t>
   </si>
   <si>
     <t>2026-03-12 15:07:21</t>
   </si>
   <si>
     <t>2026-03-12 14:43:34</t>
   </si>
   <si>
     <t>2026-03-12 14:38:42</t>
   </si>
   <si>
     <t>2026-03-12 14:31:24</t>
   </si>
   <si>
     <t>2026-03-12 14:26:34</t>
   </si>
   <si>
     <t>2026-03-12 14:22:43</t>
   </si>
   <si>
     <t>2026-03-12 14:18:22</t>
@@ -1682,101 +2843,95 @@
   <si>
     <t>2026-03-12 10:58:32</t>
   </si>
   <si>
     <t>2026-03-12 10:55:53</t>
   </si>
   <si>
     <t>2026-03-12 10:33:00</t>
   </si>
   <si>
     <t>2026-03-12 10:28:37</t>
   </si>
   <si>
     <t>2025-11-03</t>
   </si>
   <si>
     <t>2026-03-12 10:15:37</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>2026-03-12 09:51:29</t>
   </si>
   <si>
-    <t>2026-03-05</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-12 09:44:40</t>
   </si>
   <si>
     <t>2026-03-11 18:23:22</t>
   </si>
   <si>
     <t>2026-03-11 16:34:07</t>
   </si>
   <si>
     <t>2026-03-11 16:20:04</t>
   </si>
   <si>
     <t>2026-03-11 16:17:54</t>
   </si>
   <si>
     <t>2026-03-11 15:55:46</t>
   </si>
   <si>
     <t>2026-03-11 15:02:30</t>
   </si>
   <si>
     <t>2026-03-11 12:11:37</t>
   </si>
   <si>
     <t>2026-03-11 11:27:44</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>2026-03-10 15:51:25</t>
   </si>
   <si>
     <t>2026-03-10 11:39:38</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
     <t>2026-03-10 10:21:38</t>
   </si>
   <si>
     <t>2026-03-10 10:13:35</t>
   </si>
   <si>
-    <t>AN-186</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-10 10:12:01</t>
   </si>
   <si>
     <t>2026-03-10 10:02:57</t>
   </si>
   <si>
     <t>2026-03-10 09:58:51</t>
   </si>
   <si>
     <t>2026-03-10 09:46:25</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>2026-03-10 09:24:37</t>
   </si>
   <si>
     <t>2026-03-10 09:20:06</t>
   </si>
   <si>
     <t>2026-03-09 11:43:28</t>
   </si>
   <si>
     <t>2026-03-09</t>
@@ -1808,83 +2963,77 @@
   <si>
     <t>2026-03-06 10:35:15</t>
   </si>
   <si>
     <t>2025-06-15</t>
   </si>
   <si>
     <t>2026-03-06 10:30:45</t>
   </si>
   <si>
     <t>2026-03-06 09:44:48</t>
   </si>
   <si>
     <t>2026-03-03 18:34:00</t>
   </si>
   <si>
     <t>2026-01-14</t>
   </si>
   <si>
     <t>2026-03-05 11:00:02</t>
   </si>
   <si>
     <t>2026-03-05 09:51:46</t>
   </si>
   <si>
-    <t>2026-02-21</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-04 10:17:49</t>
   </si>
   <si>
     <t>AN-208</t>
   </si>
   <si>
     <t>2026-03-02 11:06:18</t>
   </si>
   <si>
     <t>2026-01-10</t>
   </si>
   <si>
     <t>2026-02-28 12:35:59</t>
   </si>
   <si>
     <t>2026-02-12 12:07:00</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>TS-9</t>
   </si>
   <si>
     <t>2026-02-28 10:17:52</t>
   </si>
   <si>
-    <t>TN47BC7448</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-28 10:10:53</t>
   </si>
   <si>
     <t>2026-02-27 16:42:14</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>2026-02-27 16:00:45</t>
   </si>
   <si>
     <t>2026-02-27 10:52:09</t>
   </si>
   <si>
     <t>2026-02-27 10:27:05</t>
   </si>
   <si>
     <t>2026-02-26 14:44:02</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>AN-197</t>
@@ -1892,53 +3041,50 @@
   <si>
     <t>2026-02-26 11:41:45</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>2026-02-26 11:33:58</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2026-02-26 10:17:25</t>
   </si>
   <si>
     <t>2026-02-26 09:54:45</t>
   </si>
   <si>
     <t>TS-63</t>
   </si>
   <si>
     <t>2026-02-26 09:31:48</t>
   </si>
   <si>
-    <t>TN47BB1943</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-25 16:20:27</t>
   </si>
   <si>
     <t>2026-02-25 11:28:07</t>
   </si>
   <si>
     <t>2026-02-24 17:32:01</t>
   </si>
   <si>
     <t>2026-02-24 16:35:00</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
     <t>2026-02-24 15:13:22</t>
   </si>
   <si>
     <t>2026-02-24</t>
   </si>
   <si>
     <t>2026-02-21 13:06:00</t>
@@ -1958,53 +3104,50 @@
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>2026-02-23 10:09:49</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2026-02-11 09:58:00</t>
   </si>
   <si>
     <t>2025-08-21</t>
   </si>
   <si>
     <t>2026-02-21 09:37:59</t>
   </si>
   <si>
     <t>2026-02-20 19:27:57</t>
   </si>
   <si>
     <t>2026-02-20 11:42:03</t>
   </si>
   <si>
-    <t>TN47BD4548</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-20</t>
   </si>
   <si>
     <t>2026-02-19 15:03:54</t>
   </si>
   <si>
     <t>2025-06-19</t>
   </si>
   <si>
     <t>2026-02-19 11:41:44</t>
   </si>
   <si>
     <t>2026-02-19 10:01:58</t>
   </si>
   <si>
     <t>2026-02-19 09:56:24</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
     <t>2026-02-19 09:54:51</t>
   </si>
   <si>
     <t>2024-06-11</t>
@@ -2087,53 +3230,50 @@
   <si>
     <t>2026-02-12 12:42:00</t>
   </si>
   <si>
     <t>2025-10-28</t>
   </si>
   <si>
     <t>2026-02-12 10:45:55</t>
   </si>
   <si>
     <t>2026-01-19</t>
   </si>
   <si>
     <t>2026-02-12 10:44:56</t>
   </si>
   <si>
     <t>2026-02-12 09:55:29</t>
   </si>
   <si>
     <t>2026-01-21</t>
   </si>
   <si>
     <t>2026-02-11 14:27:41</t>
   </si>
   <si>
-    <t>TN47AL6565</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-10 13:41:05</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>2026-02-10 10:53:16</t>
   </si>
   <si>
     <t>2025-01-11</t>
   </si>
   <si>
     <t>2026-02-10 10:32:00</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2026-02-10 10:02:43</t>
   </si>
   <si>
     <t>2025-10-23</t>
   </si>
   <si>
     <t>2026-02-10 10:00:43</t>
@@ -2184,56 +3324,50 @@
     <t>AN-39</t>
   </si>
   <si>
     <t>2026-02-07 09:28:43</t>
   </si>
   <si>
     <t>2026-02-06 15:46:12</t>
   </si>
   <si>
     <t>2026-02-06 12:33:29</t>
   </si>
   <si>
     <t>2026-02-06 11:18:43</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>2026-02-06 09:46:35</t>
   </si>
   <si>
     <t>2026-02-06 09:43:24</t>
   </si>
   <si>
     <t>2026-02-05 11:08:02</t>
-  </si>
-[...4 lines deleted...]
-    <t>2024-04-02</t>
   </si>
   <si>
     <t>2026-02-05 10:35:49</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>2026-02-04 15:37:21</t>
   </si>
   <si>
     <t>2026-02-04 11:13:11</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>2026-02-04 10:19:12</t>
   </si>
   <si>
     <t>2026-02-04 09:30:25</t>
   </si>
   <si>
     <t>2026-02-03 14:52:11</t>
   </si>
@@ -2596,59 +3730,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H440"/>
+  <dimension ref="A1:H738"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -2657,11444 +3791,19192 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>42930</v>
+        <v>88508</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3">
-        <v>144404</v>
+        <v>36927</v>
       </c>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4">
-        <v>205789</v>
+        <v>18235</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
-        <v>122208</v>
+        <v>47791</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6">
-        <v>42930</v>
+        <v>30424</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F7">
-        <v>151316</v>
+        <v>65349</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="F8">
-        <v>151316</v>
+        <v>23355</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="F9">
-        <v>205789</v>
+        <v>86422</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10">
+        <v>39057</v>
+      </c>
+      <c r="G10" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F11">
-        <v>247345</v>
+        <v>158585</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F12">
-        <v>120633</v>
+        <v>23114</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F13">
-        <v>97736</v>
+        <v>158585</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="F14">
-        <v>66281</v>
+        <v>65349</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="F15">
-        <v>151316</v>
+        <v>23355</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16">
+        <v>117787</v>
+      </c>
+      <c r="G16" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F17">
-        <v>205789</v>
+        <v>27921</v>
       </c>
       <c r="G17" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="F18">
-        <v>50961</v>
+        <v>23748</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F19">
-        <v>191631</v>
+        <v>149591</v>
       </c>
       <c r="G19" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="F20">
-        <v>741231</v>
+        <v>39057</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F21">
-        <v>68330</v>
+        <v>38976</v>
       </c>
       <c r="G21" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F22">
-        <v>30891</v>
+        <v>23355</v>
       </c>
       <c r="G22" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F23">
-        <v>30891</v>
+        <v>65349</v>
       </c>
       <c r="G23" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="F24">
-        <v>115455</v>
+        <v>27921</v>
       </c>
       <c r="G24" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="F25">
-        <v>205789</v>
+        <v>24360</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
         <v>75</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26">
+        <v>76098</v>
+      </c>
+      <c r="G26" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D27" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="F27">
-        <v>120487</v>
+        <v>256856</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F28">
-        <v>107982</v>
+        <v>47316</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F29">
-        <v>80802</v>
+        <v>64807</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>81</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
         <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="F30">
-        <v>52339</v>
+        <v>117787</v>
       </c>
       <c r="G30" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
         <v>85</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="F31">
-        <v>12509</v>
+        <v>98623</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" t="s">
         <v>88</v>
       </c>
-      <c r="B32" t="s">
+      <c r="E32" t="s">
         <v>89</v>
       </c>
-      <c r="C32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32">
-        <v>215988</v>
+        <v>77800</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" t="s">
         <v>91</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" t="s">
         <v>92</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F33">
-        <v>6641</v>
+        <v>104674</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H33" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" t="s">
         <v>85</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="F34">
-        <v>14059</v>
+        <v>98623</v>
       </c>
       <c r="G34" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="F35">
-        <v>21319</v>
+        <v>257006</v>
       </c>
       <c r="G35" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="F36">
-        <v>23748</v>
+        <v>214502</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="H36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F37">
-        <v>30891</v>
+        <v>76454</v>
       </c>
       <c r="G37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="E38" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="F38">
-        <v>37592</v>
+        <v>60821</v>
       </c>
       <c r="G38" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
         <v>106</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F39">
-        <v>205789</v>
+        <v>742323</v>
       </c>
       <c r="G39" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="E40" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F40">
-        <v>120146</v>
+        <v>58403</v>
       </c>
       <c r="G40" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D41" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41">
+        <v>36470</v>
+      </c>
+      <c r="G41" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D42" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E42" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="F42">
-        <v>115160</v>
+        <v>255775</v>
       </c>
       <c r="G42" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="E43" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="F43">
-        <v>29099</v>
+        <v>84399</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H43" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F44">
-        <v>741231</v>
+        <v>398080</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E45" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="F45">
-        <v>24397</v>
+        <v>31460</v>
       </c>
       <c r="G45" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>73</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46">
-        <v>990</v>
+        <v>23555</v>
       </c>
       <c r="G46" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="H46" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="F47">
-        <v>205789</v>
+        <v>128630</v>
       </c>
       <c r="G47" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="B48" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="E48" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="F48">
-        <v>67592</v>
+        <v>75083</v>
       </c>
       <c r="G48" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="H48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="B49" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C49" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="E49" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="F49">
-        <v>200669</v>
+        <v>75898</v>
       </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H49" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="E50" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="F50">
-        <v>50656</v>
+        <v>47175</v>
       </c>
       <c r="G50" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="B51" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="E51" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="F51">
-        <v>118956</v>
+        <v>77075</v>
       </c>
       <c r="G51" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H51" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="B52" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="E52" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="F52">
-        <v>113902</v>
+        <v>20731</v>
       </c>
       <c r="G52" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="E53" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="F53">
-        <v>247345</v>
+        <v>11865</v>
       </c>
       <c r="G53" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H53" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E54" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F54">
-        <v>67958</v>
+        <v>13433</v>
       </c>
       <c r="G54" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D55" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E55" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="F55">
-        <v>392890</v>
+        <v>42270</v>
       </c>
       <c r="G55" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="F56">
-        <v>63409</v>
+        <v>29360</v>
       </c>
       <c r="G56" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H56" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" t="s">
+        <v>142</v>
+      </c>
+      <c r="C57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" t="s">
         <v>144</v>
       </c>
-      <c r="B57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F57">
-        <v>95154</v>
+        <v>2045</v>
       </c>
       <c r="G57" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D58" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="E58" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="F58">
-        <v>35085</v>
+        <v>2500</v>
       </c>
       <c r="G58" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>97</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D59" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="E59" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="F59">
-        <v>119813</v>
+        <v>64621</v>
       </c>
       <c r="G59" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C60" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D60" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="E60" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="F60">
-        <v>37592</v>
+        <v>23748</v>
       </c>
       <c r="G60" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D61" t="s">
         <v>152</v>
       </c>
       <c r="E61" t="s">
+        <v>153</v>
+      </c>
+      <c r="F61">
+        <v>59</v>
+      </c>
+      <c r="G61" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>97</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="E62" t="s">
-        <v>162</v>
+        <v>44</v>
       </c>
       <c r="F62">
-        <v>0</v>
+        <v>35990</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>97</v>
+      </c>
+      <c r="B63" t="s">
+        <v>155</v>
+      </c>
+      <c r="C63" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" t="s">
+        <v>156</v>
+      </c>
+      <c r="E63" t="s">
         <v>157</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63">
-        <v>192883</v>
+        <v>44133</v>
       </c>
       <c r="G63" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="E64" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F64">
-        <v>118920</v>
+        <v>117787</v>
       </c>
       <c r="G64" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D65" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E65" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="F65">
-        <v>113218</v>
+        <v>97985</v>
       </c>
       <c r="G65" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D66" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="E66" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F66">
-        <v>113218</v>
+        <v>103442</v>
       </c>
       <c r="G66" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C67" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="E67" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="F67">
-        <v>204371</v>
+        <v>211624</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D68" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="E68" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F68">
-        <v>95154</v>
+        <v>247980</v>
       </c>
       <c r="G68" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B69" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C69" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="D69" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E69" t="s">
-        <v>175</v>
+        <v>65</v>
       </c>
       <c r="F69">
-        <v>10592</v>
+        <v>6735</v>
       </c>
       <c r="G69" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="B70" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E70" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="F70">
-        <v>69491</v>
+        <v>82671</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="B71" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="E71" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F71">
-        <v>67041</v>
+        <v>127932</v>
       </c>
       <c r="G71" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H71" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>88</v>
+        <v>174</v>
       </c>
       <c r="B72" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D72" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="E72" t="s">
         <v>52</v>
       </c>
       <c r="F72">
-        <v>939</v>
+        <v>117787</v>
       </c>
       <c r="G72" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H72" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>88</v>
+        <v>176</v>
       </c>
       <c r="B73" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D73" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="F73">
-        <v>939</v>
+        <v>59495</v>
       </c>
       <c r="G73" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H73" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C74" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>92</v>
       </c>
       <c r="E74" t="s">
-        <v>114</v>
+        <v>180</v>
       </c>
       <c r="F74">
-        <v>13380</v>
+        <v>103081</v>
       </c>
       <c r="G74" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C75" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D75" t="s">
-        <v>164</v>
+        <v>92</v>
       </c>
       <c r="E75" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="F75">
-        <v>191485</v>
+        <v>103081</v>
       </c>
       <c r="G75" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D76" t="s">
-        <v>187</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F76">
-        <v>17145</v>
+        <v>28971</v>
       </c>
       <c r="G76" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D77" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E77" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
       <c r="F77">
-        <v>33768</v>
+        <v>275439</v>
       </c>
       <c r="G77" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C78" t="s">
         <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E78" t="s">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="F78">
-        <v>68699</v>
+        <v>15650</v>
       </c>
       <c r="G78" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C79" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>61</v>
       </c>
       <c r="E79" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="F79">
-        <v>181569</v>
+        <v>23748</v>
       </c>
       <c r="G79" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E80" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="F80">
-        <v>114244</v>
+        <v>97815</v>
       </c>
       <c r="G80" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H80" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C81" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D81" t="s">
-        <v>199</v>
+        <v>68</v>
       </c>
       <c r="E81" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="F81">
-        <v>7226</v>
+        <v>37500</v>
       </c>
       <c r="G81" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>83</v>
+        <v>193</v>
       </c>
       <c r="B82" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C82" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="E82" t="s">
-        <v>203</v>
+        <v>65</v>
       </c>
       <c r="F82">
-        <v>87720</v>
+        <v>146932</v>
       </c>
       <c r="G82" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H82" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>138</v>
       </c>
       <c r="B83" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D83" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E83" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F83">
-        <v>34099</v>
+        <v>41218</v>
       </c>
       <c r="G83" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H83" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>69</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D84" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="E84" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="F84">
-        <v>33949</v>
+        <v>64810</v>
       </c>
       <c r="G84" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H84" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="E85" t="s">
-        <v>208</v>
+        <v>52</v>
       </c>
       <c r="F85">
-        <v>33949</v>
+        <v>97673</v>
       </c>
       <c r="G85" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C86" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D86" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="E86" t="s">
         <v>52</v>
       </c>
       <c r="F86">
-        <v>37733</v>
+        <v>97673</v>
       </c>
       <c r="G86" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D87" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="E87" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="F87">
-        <v>45361</v>
+        <v>97673</v>
       </c>
       <c r="G87" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H87" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D88" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="E88" t="s">
-        <v>212</v>
+        <v>52</v>
       </c>
       <c r="F88">
-        <v>204332</v>
+        <v>97673</v>
       </c>
       <c r="G88" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="C89" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D89" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="E89" t="s">
-        <v>203</v>
+        <v>65</v>
       </c>
       <c r="F89">
-        <v>87720</v>
+        <v>31577</v>
       </c>
       <c r="G89" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H89" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="B90" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="C90" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D90" t="s">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="E90" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F90">
-        <v>57920</v>
+        <v>36761</v>
       </c>
       <c r="G90" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B91" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="C91" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D91" t="s">
-        <v>218</v>
+        <v>57</v>
       </c>
       <c r="E91" t="s">
-        <v>219</v>
+        <v>52</v>
       </c>
       <c r="F91">
-        <v>45970</v>
+        <v>117852</v>
       </c>
       <c r="G91" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>97</v>
       </c>
       <c r="B92" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D92" t="s">
-        <v>222</v>
+        <v>57</v>
       </c>
       <c r="E92" t="s">
-        <v>150</v>
+        <v>52</v>
       </c>
       <c r="F92">
-        <v>22980</v>
+        <v>117852</v>
       </c>
       <c r="G92" t="s">
         <v>13</v>
       </c>
       <c r="H92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D93" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="E93" t="s">
         <v>52</v>
       </c>
       <c r="F93">
-        <v>63325</v>
+        <v>117852</v>
       </c>
       <c r="G93" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H93" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D94" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="E94" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="F94">
-        <v>936</v>
+        <v>117852</v>
       </c>
       <c r="G94" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D95" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="E95" t="s">
-        <v>226</v>
+        <v>52</v>
       </c>
       <c r="F95">
-        <v>215407</v>
+        <v>117852</v>
       </c>
       <c r="G95" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="E96" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="F96">
-        <v>412238</v>
+        <v>4555</v>
       </c>
       <c r="G96" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B97" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>126</v>
+        <v>213</v>
       </c>
       <c r="E97" t="s">
-        <v>232</v>
+        <v>62</v>
       </c>
       <c r="F97">
-        <v>936</v>
+        <v>9850</v>
       </c>
       <c r="G97" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>80</v>
+        <v>215</v>
       </c>
       <c r="E98" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="F98">
-        <v>80426</v>
+        <v>94560</v>
       </c>
       <c r="G98" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="E99" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="F99">
-        <v>68699</v>
+        <v>115815</v>
       </c>
       <c r="G99" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H99" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>227</v>
+        <v>97</v>
       </c>
       <c r="B100" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D100" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E100" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="F100">
-        <v>65380</v>
+        <v>28375</v>
       </c>
       <c r="G100" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B101" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D101" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E101" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="F101">
-        <v>95035</v>
+        <v>82958</v>
       </c>
       <c r="G101" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H101" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B102" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D102" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="E102" t="s">
-        <v>230</v>
+        <v>62</v>
       </c>
       <c r="F102">
-        <v>8428</v>
+        <v>82958</v>
       </c>
       <c r="G102" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B103" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D103" t="s">
-        <v>187</v>
+        <v>88</v>
       </c>
       <c r="E103" t="s">
-        <v>239</v>
+        <v>49</v>
       </c>
       <c r="F103">
-        <v>17145</v>
+        <v>75276</v>
       </c>
       <c r="G103" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B104" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D104" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="E104" t="s">
-        <v>28</v>
+        <v>144</v>
       </c>
       <c r="F104">
-        <v>119245</v>
+        <v>1654</v>
       </c>
       <c r="G104" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" t="s">
         <v>227</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D105" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E105" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="F105">
-        <v>67964</v>
+        <v>59068</v>
       </c>
       <c r="G105" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>196</v>
+        <v>228</v>
       </c>
       <c r="B106" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>230</v>
       </c>
       <c r="E106" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="F106">
-        <v>2000</v>
+        <v>35587</v>
       </c>
       <c r="G106" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H106" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B107" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D107" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="E107" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="F107">
-        <v>113470</v>
+        <v>34623</v>
       </c>
       <c r="G107" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B108" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="E108" t="s">
-        <v>103</v>
+        <v>233</v>
       </c>
       <c r="F108">
-        <v>113470</v>
+        <v>214445</v>
       </c>
       <c r="G108" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="B109" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="C109" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D109" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="E109" t="s">
-        <v>248</v>
+        <v>144</v>
       </c>
       <c r="F109">
-        <v>31078</v>
+        <v>46009</v>
       </c>
       <c r="G109" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="B110" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="E110" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="F110">
-        <v>80426</v>
+        <v>40695</v>
       </c>
       <c r="G110" t="s">
         <v>13</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="B111" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E111" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F111">
-        <v>119245</v>
+        <v>154561</v>
       </c>
       <c r="G111" t="s">
         <v>13</v>
       </c>
       <c r="H111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="B112" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D112" t="s">
-        <v>252</v>
+        <v>92</v>
       </c>
       <c r="E112" t="s">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="F112">
-        <v>29477</v>
+        <v>102169</v>
       </c>
       <c r="G112" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="B113" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="C113" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D113" t="s">
-        <v>40</v>
+        <v>241</v>
       </c>
       <c r="E113" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="F113">
-        <v>247128</v>
+        <v>110785</v>
       </c>
       <c r="G113" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="B114" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C114" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D114" t="s">
-        <v>93</v>
+        <v>244</v>
       </c>
       <c r="E114" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="F114">
-        <v>6583</v>
+        <v>6556</v>
       </c>
       <c r="G114" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>196</v>
+        <v>33</v>
       </c>
       <c r="B115" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C115" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D115" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="E115" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="F115">
-        <v>6583</v>
+        <v>97496</v>
       </c>
       <c r="G115" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B116" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D116" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E116" t="s">
-        <v>258</v>
+        <v>65</v>
       </c>
       <c r="F116">
-        <v>41080</v>
+        <v>102169</v>
       </c>
       <c r="G116" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
       <c r="B117" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D117" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="E117" t="s">
-        <v>258</v>
+        <v>108</v>
       </c>
       <c r="F117">
-        <v>119245</v>
+        <v>57919</v>
       </c>
       <c r="G117" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H117" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B118" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D118" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="E118" t="s">
-        <v>150</v>
+        <v>251</v>
       </c>
       <c r="F118">
-        <v>20249</v>
+        <v>500</v>
       </c>
       <c r="G118" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H118" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>157</v>
+        <v>252</v>
       </c>
       <c r="B119" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D119" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="E119" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F119">
-        <v>49417</v>
+        <v>35725</v>
       </c>
       <c r="G119" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H119" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>265</v>
+        <v>193</v>
       </c>
       <c r="B120" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D120" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E120" t="s">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="F120">
-        <v>118617</v>
+        <v>35725</v>
       </c>
       <c r="G120" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H120" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>83</v>
+        <v>239</v>
       </c>
       <c r="B121" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="C121" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="E121" t="s">
-        <v>269</v>
+        <v>144</v>
       </c>
       <c r="F121">
-        <v>12394</v>
+        <v>6556</v>
       </c>
       <c r="G121" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B122" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C122" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D122" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="E122" t="s">
-        <v>271</v>
+        <v>65</v>
       </c>
       <c r="F122">
-        <v>93733</v>
+        <v>0</v>
       </c>
       <c r="G122" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B123" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="C123" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
-        <v>177</v>
+        <v>88</v>
       </c>
       <c r="E123" t="s">
-        <v>273</v>
+        <v>65</v>
       </c>
       <c r="F123">
-        <v>66895</v>
+        <v>74715</v>
       </c>
       <c r="G123" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>227</v>
+        <v>33</v>
       </c>
       <c r="B124" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D124" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="E124" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="F124">
-        <v>118358</v>
+        <v>97337</v>
       </c>
       <c r="G124" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H124" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="B125" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D125" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="E125" t="s">
-        <v>276</v>
+        <v>65</v>
       </c>
       <c r="F125">
-        <v>20300</v>
+        <v>35450</v>
       </c>
       <c r="G125" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H125" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>227</v>
+        <v>190</v>
       </c>
       <c r="B126" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D126" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="E126" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="F126">
-        <v>0</v>
+        <v>34238</v>
       </c>
       <c r="G126" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H126" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B127" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="C127" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D127" t="s">
-        <v>202</v>
+        <v>88</v>
       </c>
       <c r="E127" t="s">
-        <v>279</v>
+        <v>62</v>
       </c>
       <c r="F127">
-        <v>87726</v>
+        <v>74715</v>
       </c>
       <c r="G127" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H127" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B128" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="C128" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D128" t="s">
-        <v>109</v>
+        <v>263</v>
       </c>
       <c r="E128" t="s">
-        <v>132</v>
+        <v>264</v>
       </c>
       <c r="F128">
-        <v>36980</v>
+        <v>49775</v>
       </c>
       <c r="G128" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="C129" t="s">
         <v>17</v>
       </c>
       <c r="D129" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="E129" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="F129">
-        <v>274048</v>
+        <v>6705</v>
       </c>
       <c r="G129" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>227</v>
+        <v>268</v>
       </c>
       <c r="B130" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="C130" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D130" t="s">
-        <v>187</v>
+        <v>48</v>
       </c>
       <c r="E130" t="s">
-        <v>239</v>
+        <v>167</v>
       </c>
       <c r="F130">
-        <v>14447</v>
+        <v>154561</v>
       </c>
       <c r="G130" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H130" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="B131" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D131" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
       <c r="E131" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="F131">
-        <v>150231</v>
+        <v>33618</v>
       </c>
       <c r="G131" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>66</v>
+        <v>252</v>
       </c>
       <c r="B132" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D132" t="s">
-        <v>68</v>
+        <v>274</v>
       </c>
       <c r="E132" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="F132">
-        <v>27615</v>
+        <v>45150</v>
       </c>
       <c r="G132" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>139</v>
+        <v>252</v>
       </c>
       <c r="B133" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D133" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="E133" t="s">
-        <v>289</v>
+        <v>76</v>
       </c>
       <c r="F133">
-        <v>67076</v>
+        <v>38461</v>
       </c>
       <c r="G133" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H133" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>290</v>
+        <v>217</v>
       </c>
       <c r="B134" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>278</v>
       </c>
       <c r="E134" t="s">
-        <v>208</v>
+        <v>76</v>
       </c>
       <c r="F134">
-        <v>38672</v>
+        <v>69585</v>
       </c>
       <c r="G134" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H134" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="B135" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="C135" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="D135" t="s">
-        <v>293</v>
+        <v>230</v>
       </c>
       <c r="E135" t="s">
-        <v>294</v>
+        <v>144</v>
       </c>
       <c r="F135">
-        <v>58167</v>
+        <v>34928</v>
       </c>
       <c r="G135" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H135" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
       <c r="B136" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="C136" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D136" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="E136" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="F136">
-        <v>0</v>
+        <v>20117</v>
       </c>
       <c r="G136" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="H136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>296</v>
+        <v>239</v>
       </c>
       <c r="B137" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="C137" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D137" t="s">
-        <v>298</v>
+        <v>75</v>
       </c>
       <c r="E137" t="s">
-        <v>299</v>
+        <v>65</v>
       </c>
       <c r="F137">
-        <v>47547</v>
+        <v>70730</v>
       </c>
       <c r="G137" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B138" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D138" t="s">
-        <v>301</v>
+        <v>140</v>
       </c>
       <c r="E138" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="F138">
-        <v>27915</v>
+        <v>40026</v>
       </c>
       <c r="G138" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B139" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D139" t="s">
-        <v>154</v>
+        <v>284</v>
       </c>
       <c r="E139" t="s">
-        <v>232</v>
+        <v>65</v>
       </c>
       <c r="F139">
-        <v>32015</v>
+        <v>116209</v>
       </c>
       <c r="G139" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B140" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="C140" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D140" t="s">
-        <v>304</v>
+        <v>115</v>
       </c>
       <c r="E140" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="F140">
-        <v>66550</v>
+        <v>395866</v>
       </c>
       <c r="G140" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B141" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E141" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="F141">
-        <v>38672</v>
+        <v>101103</v>
       </c>
       <c r="G141" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B142" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>187</v>
+        <v>288</v>
       </c>
       <c r="E142" t="s">
-        <v>239</v>
+        <v>173</v>
       </c>
       <c r="F142">
-        <v>14447</v>
+        <v>24870</v>
       </c>
       <c r="G142" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H142" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>120</v>
+        <v>239</v>
       </c>
       <c r="B143" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="C143" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D143" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="E143" t="s">
-        <v>276</v>
+        <v>52</v>
       </c>
       <c r="F143">
-        <v>112529</v>
+        <v>30862</v>
       </c>
       <c r="G143" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>91</v>
+        <v>239</v>
       </c>
       <c r="B144" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D144" t="s">
-        <v>80</v>
+        <v>169</v>
       </c>
       <c r="E144" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F144">
-        <v>79006</v>
+        <v>6641</v>
       </c>
       <c r="G144" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H144" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>91</v>
+        <v>239</v>
       </c>
       <c r="B145" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D145" t="s">
-        <v>27</v>
+        <v>292</v>
       </c>
       <c r="E145" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F145">
-        <v>117421</v>
+        <v>414295</v>
       </c>
       <c r="G145" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H145" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>83</v>
+        <v>239</v>
       </c>
       <c r="B146" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="C146" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D146" t="s">
-        <v>312</v>
+        <v>80</v>
       </c>
       <c r="E146" t="s">
-        <v>96</v>
+        <v>294</v>
       </c>
       <c r="F146">
-        <v>8713</v>
+        <v>45368</v>
       </c>
       <c r="G146" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>83</v>
+        <v>239</v>
       </c>
       <c r="B147" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="C147" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D147" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="E147" t="s">
-        <v>294</v>
+        <v>52</v>
       </c>
       <c r="F147">
-        <v>59818</v>
+        <v>120480</v>
       </c>
       <c r="G147" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>83</v>
+        <v>239</v>
       </c>
       <c r="B148" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="C148" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D148" t="s">
-        <v>316</v>
+        <v>61</v>
       </c>
       <c r="E148" t="s">
-        <v>317</v>
+        <v>52</v>
       </c>
       <c r="F148">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G148" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H148" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>83</v>
+        <v>239</v>
       </c>
       <c r="B149" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="C149" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="D149" t="s">
-        <v>218</v>
+        <v>284</v>
       </c>
       <c r="E149" t="s">
-        <v>219</v>
+        <v>299</v>
       </c>
       <c r="F149">
-        <v>45752</v>
+        <v>116209</v>
       </c>
       <c r="G149" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>159</v>
+        <v>239</v>
       </c>
       <c r="B150" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D150" t="s">
-        <v>320</v>
+        <v>46</v>
       </c>
       <c r="E150" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="F150">
-        <v>250822</v>
+        <v>34272</v>
       </c>
       <c r="G150" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>122</v>
+        <v>239</v>
       </c>
       <c r="B151" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>124</v>
+        <v>302</v>
       </c>
       <c r="E151" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="F151">
-        <v>22298</v>
+        <v>39554</v>
       </c>
       <c r="G151" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
       <c r="B152" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D152" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="E152" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="F152">
-        <v>31682</v>
+        <v>74208</v>
       </c>
       <c r="G152" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="H152" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="B153" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D153" t="s">
-        <v>68</v>
+        <v>306</v>
       </c>
       <c r="E153" t="s">
-        <v>325</v>
+        <v>65</v>
       </c>
       <c r="F153">
-        <v>85642</v>
+        <v>44495</v>
       </c>
       <c r="G153" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H153" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B154" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>27</v>
+        <v>136</v>
       </c>
       <c r="E154" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="F154">
-        <v>117039</v>
+        <v>12560</v>
       </c>
       <c r="G154" t="s">
         <v>13</v>
       </c>
       <c r="H154" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B155" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="C155" t="s">
         <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>18</v>
+        <v>310</v>
       </c>
       <c r="E155" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="F155">
-        <v>141183</v>
+        <v>10</v>
       </c>
       <c r="G155" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="B156" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="C156" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D156" t="s">
-        <v>177</v>
+        <v>92</v>
       </c>
       <c r="E156" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="F156">
-        <v>64036</v>
+        <v>101103</v>
       </c>
       <c r="G156" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H156" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="B157" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D157" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="E157" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
       <c r="F157">
-        <v>656</v>
+        <v>72421</v>
       </c>
       <c r="G157" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H157" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="B158" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="C158" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D158" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="E158" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
       <c r="F158">
-        <v>656</v>
+        <v>27663</v>
       </c>
       <c r="G158" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H158" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>204</v>
+        <v>315</v>
       </c>
       <c r="B159" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>154</v>
+        <v>317</v>
       </c>
       <c r="E159" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="F159">
-        <v>31314</v>
+        <v>92479</v>
       </c>
       <c r="G159" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H159" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>139</v>
+        <v>228</v>
       </c>
       <c r="B160" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="C160" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D160" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="E160" t="s">
-        <v>273</v>
+        <v>167</v>
       </c>
       <c r="F160">
-        <v>64036</v>
+        <v>65228</v>
       </c>
       <c r="G160" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H160" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>335</v>
+        <v>193</v>
       </c>
       <c r="B161" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="C161" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D161" t="s">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="E161" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="F161">
-        <v>85251</v>
+        <v>44423</v>
       </c>
       <c r="G161" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H161" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>260</v>
+        <v>193</v>
       </c>
       <c r="B162" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="C162" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D162" t="s">
-        <v>340</v>
+        <v>306</v>
       </c>
       <c r="E162" t="s">
-        <v>114</v>
+        <v>320</v>
       </c>
       <c r="F162">
-        <v>85576</v>
+        <v>44423</v>
       </c>
       <c r="G162" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H162" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="B163" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D163" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="E163" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F163">
-        <v>64136</v>
+        <v>23046</v>
       </c>
       <c r="G163" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="H163" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>120</v>
+        <v>252</v>
       </c>
       <c r="B164" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="C164" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D164" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="E164" t="s">
-        <v>271</v>
+        <v>52</v>
       </c>
       <c r="F164">
-        <v>79591</v>
+        <v>397115</v>
       </c>
       <c r="G164" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H164" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>88</v>
+        <v>324</v>
       </c>
       <c r="B165" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D165" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="E165" t="s">
-        <v>232</v>
+        <v>326</v>
       </c>
       <c r="F165">
-        <v>656</v>
+        <v>41273</v>
       </c>
       <c r="G165" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H165" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>117</v>
+        <v>324</v>
       </c>
       <c r="B166" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D166" t="s">
-        <v>345</v>
+        <v>156</v>
       </c>
       <c r="E166" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="F166">
-        <v>25777</v>
+        <v>41273</v>
       </c>
       <c r="G166" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H166" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>227</v>
+        <v>328</v>
       </c>
       <c r="B167" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="C167" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D167" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="E167" t="s">
-        <v>114</v>
+        <v>326</v>
       </c>
       <c r="F167">
-        <v>64728</v>
+        <v>30640</v>
       </c>
       <c r="G167" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H167" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>227</v>
+        <v>126</v>
       </c>
       <c r="B168" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="C168" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D168" t="s">
-        <v>183</v>
+        <v>331</v>
       </c>
       <c r="E168" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="F168">
-        <v>13058</v>
+        <v>230440</v>
       </c>
       <c r="G168" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H168" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>227</v>
+        <v>138</v>
       </c>
       <c r="B169" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D169" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="E169" t="s">
-        <v>350</v>
+        <v>52</v>
       </c>
       <c r="F169">
-        <v>0</v>
+        <v>39495</v>
       </c>
       <c r="G169" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>227</v>
+        <v>333</v>
       </c>
       <c r="B170" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="C170" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D170" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="E170" t="s">
-        <v>150</v>
+        <v>52</v>
       </c>
       <c r="F170">
-        <v>85869</v>
+        <v>82967</v>
       </c>
       <c r="G170" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>227</v>
+        <v>333</v>
       </c>
       <c r="B171" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="C171" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D171" t="s">
-        <v>353</v>
+        <v>88</v>
       </c>
       <c r="E171" t="s">
-        <v>354</v>
+        <v>167</v>
       </c>
       <c r="F171">
-        <v>128</v>
+        <v>73697</v>
       </c>
       <c r="G171" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>227</v>
+        <v>333</v>
       </c>
       <c r="B172" t="s">
-        <v>355</v>
+        <v>336</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D172" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E172" t="s">
-        <v>356</v>
+        <v>167</v>
       </c>
       <c r="F172">
-        <v>6550</v>
+        <v>100732</v>
       </c>
       <c r="G172" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>227</v>
+        <v>333</v>
       </c>
       <c r="B173" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
       <c r="C173" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D173" t="s">
-        <v>358</v>
+        <v>92</v>
       </c>
       <c r="E173" t="s">
-        <v>359</v>
+        <v>167</v>
       </c>
       <c r="F173">
-        <v>250</v>
+        <v>100732</v>
       </c>
       <c r="G173" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H173" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>227</v>
+        <v>328</v>
       </c>
       <c r="B174" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="C174" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D174" t="s">
-        <v>361</v>
+        <v>88</v>
       </c>
       <c r="E174" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="F174">
-        <v>21470</v>
+        <v>73697</v>
       </c>
       <c r="G174" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>227</v>
+        <v>339</v>
       </c>
       <c r="B175" t="s">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="C175" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="E175" t="s">
-        <v>114</v>
+        <v>341</v>
       </c>
       <c r="F175">
-        <v>21470</v>
+        <v>92014</v>
       </c>
       <c r="G175" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>129</v>
+        <v>252</v>
       </c>
       <c r="B176" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="C176" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D176" t="s">
-        <v>364</v>
+        <v>88</v>
       </c>
       <c r="E176" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F176">
-        <v>107481</v>
+        <v>73697</v>
       </c>
       <c r="G176" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H176" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="B177" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="C177" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D177" t="s">
-        <v>361</v>
+        <v>92</v>
       </c>
       <c r="E177" t="s">
-        <v>366</v>
+        <v>52</v>
       </c>
       <c r="F177">
-        <v>21470</v>
+        <v>100732</v>
       </c>
       <c r="G177" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="B178" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="C178" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D178" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="E178" t="s">
-        <v>368</v>
+        <v>52</v>
       </c>
       <c r="F178">
-        <v>27915</v>
+        <v>115826</v>
       </c>
       <c r="G178" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>369</v>
+        <v>252</v>
       </c>
       <c r="B179" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="C179" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D179" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="E179" t="s">
-        <v>114</v>
+        <v>346</v>
       </c>
       <c r="F179">
-        <v>92242</v>
+        <v>247841</v>
       </c>
       <c r="G179" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>91</v>
+        <v>252</v>
       </c>
       <c r="B180" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="C180" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D180" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E180" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="F180">
-        <v>45276</v>
+        <v>154019</v>
       </c>
       <c r="G180" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>122</v>
+        <v>252</v>
       </c>
       <c r="B181" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="C181" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D181" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="E181" t="s">
-        <v>114</v>
+        <v>294</v>
       </c>
       <c r="F181">
-        <v>21759</v>
+        <v>154019</v>
       </c>
       <c r="G181" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H181" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>157</v>
+        <v>246</v>
       </c>
       <c r="B182" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="C182" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D182" t="s">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="E182" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F182">
-        <v>45078</v>
+        <v>100732</v>
       </c>
       <c r="G182" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H182" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="B183" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="C183" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D183" t="s">
-        <v>304</v>
+        <v>88</v>
       </c>
       <c r="E183" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="F183">
-        <v>66236</v>
+        <v>73291</v>
       </c>
       <c r="G183" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H183" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>265</v>
+        <v>126</v>
       </c>
       <c r="B184" t="s">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="C184" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D184" t="s">
-        <v>183</v>
+        <v>80</v>
       </c>
       <c r="E184" t="s">
-        <v>60</v>
+        <v>294</v>
       </c>
       <c r="F184">
-        <v>13058</v>
+        <v>44765</v>
       </c>
       <c r="G184" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H184" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B185" t="s">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D185" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="E185" t="s">
-        <v>305</v>
+        <v>153</v>
       </c>
       <c r="F185">
-        <v>79328</v>
+        <v>10009</v>
       </c>
       <c r="G185" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H185" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>15</v>
+        <v>324</v>
       </c>
       <c r="B186" t="s">
-        <v>377</v>
+        <v>353</v>
       </c>
       <c r="C186" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D186" t="s">
-        <v>72</v>
+        <v>156</v>
       </c>
       <c r="E186" t="s">
-        <v>305</v>
+        <v>157</v>
       </c>
       <c r="F186">
-        <v>111301</v>
+        <v>40497</v>
       </c>
       <c r="G186" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H186" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>139</v>
+        <v>354</v>
       </c>
       <c r="B187" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D187" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="E187" t="s">
-        <v>305</v>
+        <v>52</v>
       </c>
       <c r="F187">
-        <v>65079</v>
+        <v>125279</v>
       </c>
       <c r="G187" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B188" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="C188" t="s">
         <v>17</v>
       </c>
       <c r="D188" t="s">
-        <v>93</v>
+        <v>213</v>
       </c>
       <c r="E188" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F188">
-        <v>6550</v>
+        <v>9764</v>
       </c>
       <c r="G188" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H188" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B189" t="s">
-        <v>380</v>
+        <v>358</v>
       </c>
       <c r="C189" t="s">
         <v>17</v>
       </c>
       <c r="D189" t="s">
-        <v>381</v>
+        <v>359</v>
       </c>
       <c r="E189" t="s">
-        <v>172</v>
+        <v>360</v>
       </c>
       <c r="F189">
-        <v>35935</v>
+        <v>21923</v>
       </c>
       <c r="G189" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H189" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="B190" t="s">
-        <v>382</v>
+        <v>361</v>
       </c>
       <c r="C190" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D190" t="s">
-        <v>177</v>
+        <v>68</v>
       </c>
       <c r="E190" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F190">
-        <v>64895</v>
+        <v>34636</v>
       </c>
       <c r="G190" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H190" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>369</v>
+        <v>328</v>
       </c>
       <c r="B191" t="s">
-        <v>383</v>
+        <v>362</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D191" t="s">
-        <v>46</v>
+        <v>363</v>
       </c>
       <c r="E191" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
       <c r="F191">
-        <v>92342</v>
+        <v>29452</v>
       </c>
       <c r="G191" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H191" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>91</v>
+        <v>328</v>
       </c>
       <c r="B192" t="s">
-        <v>385</v>
+        <v>365</v>
       </c>
       <c r="C192" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D192" t="s">
-        <v>63</v>
+        <v>363</v>
       </c>
       <c r="E192" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="F192">
-        <v>739997</v>
+        <v>29447</v>
       </c>
       <c r="G192" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H192" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>335</v>
+        <v>367</v>
       </c>
       <c r="B193" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
       <c r="C193" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D193" t="s">
-        <v>304</v>
+        <v>149</v>
       </c>
       <c r="E193" t="s">
-        <v>64</v>
+        <v>144</v>
       </c>
       <c r="F193">
-        <v>66443</v>
+        <v>64017</v>
       </c>
       <c r="G193" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H193" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>227</v>
+        <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
       <c r="C194" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D194" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E194" t="s">
-        <v>239</v>
+        <v>52</v>
       </c>
       <c r="F194">
-        <v>146379</v>
+        <v>33294</v>
       </c>
       <c r="G194" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>227</v>
+        <v>86</v>
       </c>
       <c r="B195" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D195" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="E195" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F195">
-        <v>19808</v>
+        <v>72922</v>
       </c>
       <c r="G195" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H195" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>227</v>
+        <v>371</v>
       </c>
       <c r="B196" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="C196" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D196" t="s">
-        <v>38</v>
+        <v>317</v>
       </c>
       <c r="E196" t="s">
-        <v>390</v>
+        <v>341</v>
       </c>
       <c r="F196">
-        <v>45276</v>
+        <v>91299</v>
       </c>
       <c r="G196" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H196" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>227</v>
+        <v>373</v>
       </c>
       <c r="B197" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D197" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
       <c r="E197" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F197">
-        <v>28878</v>
+        <v>83111</v>
       </c>
       <c r="G197" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B198" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="C198" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D198" t="s">
-        <v>154</v>
+        <v>376</v>
       </c>
       <c r="E198" t="s">
-        <v>167</v>
+        <v>377</v>
       </c>
       <c r="F198">
-        <v>28878</v>
+        <v>29824</v>
       </c>
       <c r="G198" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H198" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>106</v>
+        <v>324</v>
       </c>
       <c r="B199" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C199" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D199" t="s">
-        <v>394</v>
+        <v>48</v>
       </c>
       <c r="E199" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="F199">
-        <v>43569</v>
+        <v>154295</v>
       </c>
       <c r="G199" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="B200" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D200" t="s">
-        <v>396</v>
+        <v>48</v>
       </c>
       <c r="E200" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F200">
-        <v>35467</v>
+        <v>154295</v>
       </c>
       <c r="G200" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H200" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>8</v>
+        <v>379</v>
       </c>
       <c r="B201" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="C201" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D201" t="s">
-        <v>216</v>
+        <v>80</v>
       </c>
       <c r="E201" t="s">
-        <v>230</v>
+        <v>294</v>
       </c>
       <c r="F201">
-        <v>56271</v>
+        <v>44332</v>
       </c>
       <c r="G201" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H201" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>81</v>
+        <v>379</v>
       </c>
       <c r="B202" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="C202" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D202" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="E202" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="F202">
-        <v>45461</v>
+        <v>44332</v>
       </c>
       <c r="G202" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H202" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>227</v>
+        <v>28</v>
       </c>
       <c r="B203" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="C203" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D203" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E203" t="s">
-        <v>230</v>
+        <v>52</v>
       </c>
       <c r="F203">
-        <v>146379</v>
+        <v>26834</v>
       </c>
       <c r="G203" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H203" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>400</v>
+        <v>28</v>
       </c>
       <c r="B204" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="C204" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D204" t="s">
-        <v>402</v>
+        <v>31</v>
       </c>
       <c r="E204" t="s">
-        <v>338</v>
+        <v>52</v>
       </c>
       <c r="F204">
-        <v>74893</v>
+        <v>26834</v>
       </c>
       <c r="G204" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H204" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="B205" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D205" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="E205" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="F205">
-        <v>935</v>
+        <v>396177</v>
       </c>
       <c r="G205" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H205" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="B206" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D206" t="s">
-        <v>187</v>
+        <v>46</v>
       </c>
       <c r="E206" t="s">
-        <v>230</v>
+        <v>52</v>
       </c>
       <c r="F206">
-        <v>16144</v>
+        <v>32011</v>
       </c>
       <c r="G206" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H206" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B207" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D207" t="s">
-        <v>358</v>
+        <v>73</v>
       </c>
       <c r="E207" t="s">
-        <v>239</v>
+        <v>52</v>
       </c>
       <c r="F207">
-        <v>100</v>
+        <v>22439</v>
       </c>
       <c r="G207" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H207" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>91</v>
+        <v>176</v>
       </c>
       <c r="B208" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="C208" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D208" t="s">
-        <v>353</v>
+        <v>178</v>
       </c>
       <c r="E208" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="F208">
-        <v>235</v>
+        <v>55916</v>
       </c>
       <c r="G208" t="s">
-        <v>35</v>
+        <v>158</v>
       </c>
       <c r="H208" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B209" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="C209" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D209" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E209" t="s">
-        <v>239</v>
+        <v>390</v>
       </c>
       <c r="F209">
-        <v>38527</v>
+        <v>742168</v>
       </c>
       <c r="G209" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H209" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B210" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="C210" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D210" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="E210" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="F210">
-        <v>192945</v>
+        <v>394827</v>
       </c>
       <c r="G210" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H210" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B211" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C211" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D211" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="E211" t="s">
-        <v>185</v>
+        <v>393</v>
       </c>
       <c r="F211">
-        <v>192945</v>
+        <v>19890</v>
       </c>
       <c r="G211" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H211" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>159</v>
+        <v>268</v>
       </c>
       <c r="B212" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="C212" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D212" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="E212" t="s">
-        <v>185</v>
+        <v>346</v>
       </c>
       <c r="F212">
-        <v>250045</v>
+        <v>23748</v>
       </c>
       <c r="G212" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B213" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D213" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E213" t="s">
-        <v>230</v>
+        <v>396</v>
       </c>
       <c r="F213">
-        <v>23898</v>
+        <v>27918</v>
       </c>
       <c r="G213" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H213" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>66</v>
+        <v>268</v>
       </c>
       <c r="B214" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D214" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="E214" t="s">
-        <v>230</v>
+        <v>173</v>
       </c>
       <c r="F214">
-        <v>23898</v>
+        <v>96626</v>
       </c>
       <c r="G214" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B215" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="C215" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D215" t="s">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="E215" t="s">
-        <v>185</v>
+        <v>390</v>
       </c>
       <c r="F215">
-        <v>16144</v>
+        <v>115711</v>
       </c>
       <c r="G215" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H215" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B216" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="C216" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D216" t="s">
-        <v>415</v>
+        <v>292</v>
       </c>
       <c r="E216" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="F216">
-        <v>68837</v>
+        <v>413515</v>
       </c>
       <c r="G216" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H216" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B217" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="C217" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D217" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="E217" t="s">
-        <v>167</v>
+        <v>402</v>
       </c>
       <c r="F217">
-        <v>410948</v>
+        <v>253303</v>
       </c>
       <c r="G217" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H217" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>418</v>
+        <v>268</v>
       </c>
       <c r="B218" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="C218" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D218" t="s">
-        <v>33</v>
+        <v>296</v>
       </c>
       <c r="E218" t="s">
-        <v>230</v>
+        <v>173</v>
       </c>
       <c r="F218">
-        <v>147047</v>
+        <v>120473</v>
       </c>
       <c r="G218" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H218" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B219" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="C219" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="E219" t="s">
-        <v>338</v>
+        <v>153</v>
       </c>
       <c r="F219">
-        <v>192891</v>
+        <v>154764</v>
       </c>
       <c r="G219" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H219" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B220" t="s">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="C220" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D220" t="s">
-        <v>422</v>
+        <v>284</v>
       </c>
       <c r="E220" t="s">
-        <v>185</v>
+        <v>144</v>
       </c>
       <c r="F220">
-        <v>21014</v>
+        <v>115445</v>
       </c>
       <c r="G220" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H220" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B221" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="C221" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D221" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="E221" t="s">
-        <v>167</v>
+        <v>407</v>
       </c>
       <c r="F221">
-        <v>190368</v>
+        <v>81420</v>
       </c>
       <c r="G221" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H221" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B222" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="C222" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D222" t="s">
-        <v>187</v>
+        <v>121</v>
       </c>
       <c r="E222" t="s">
-        <v>283</v>
+        <v>144</v>
       </c>
       <c r="F222">
-        <v>16144</v>
+        <v>124219</v>
       </c>
       <c r="G222" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H222" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B223" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="C223" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D223" t="s">
-        <v>320</v>
+        <v>92</v>
       </c>
       <c r="E223" t="s">
-        <v>185</v>
+        <v>396</v>
       </c>
       <c r="F223">
-        <v>249993</v>
+        <v>99530</v>
       </c>
       <c r="G223" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H223" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B224" t="s">
-        <v>426</v>
+        <v>410</v>
       </c>
       <c r="C224" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D224" t="s">
-        <v>192</v>
+        <v>88</v>
       </c>
       <c r="E224" t="s">
-        <v>366</v>
+        <v>396</v>
       </c>
       <c r="F224">
-        <v>68699</v>
+        <v>72369</v>
       </c>
       <c r="G224" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H224" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B225" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="C225" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D225" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="E225" t="s">
-        <v>368</v>
+        <v>173</v>
       </c>
       <c r="F225">
-        <v>145570</v>
+        <v>70760</v>
       </c>
       <c r="G225" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H225" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>139</v>
+        <v>268</v>
       </c>
       <c r="B226" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="C226" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D226" t="s">
-        <v>216</v>
+        <v>80</v>
       </c>
       <c r="E226" t="s">
-        <v>185</v>
+        <v>390</v>
       </c>
       <c r="F226">
-        <v>54806</v>
+        <v>44221</v>
       </c>
       <c r="G226" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H226" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B227" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D227" t="s">
-        <v>320</v>
+        <v>68</v>
       </c>
       <c r="E227" t="s">
-        <v>430</v>
+        <v>390</v>
       </c>
       <c r="F227">
-        <v>249937</v>
+        <v>3684</v>
       </c>
       <c r="G227" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H227" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B228" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="C228" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D228" t="s">
-        <v>422</v>
+        <v>118</v>
       </c>
       <c r="E228" t="s">
-        <v>147</v>
+        <v>415</v>
       </c>
       <c r="F228">
-        <v>21014</v>
+        <v>29838</v>
       </c>
       <c r="G228" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H228" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B229" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="C229" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D229" t="s">
-        <v>304</v>
+        <v>73</v>
       </c>
       <c r="E229" t="s">
-        <v>338</v>
+        <v>417</v>
       </c>
       <c r="F229">
-        <v>65771</v>
+        <v>22562</v>
       </c>
       <c r="G229" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H229" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B230" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="C230" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D230" t="s">
-        <v>229</v>
+        <v>46</v>
       </c>
       <c r="E230" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F230">
-        <v>410923</v>
+        <v>29391</v>
       </c>
       <c r="G230" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H230" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B231" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="C231" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D231" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E231" t="s">
-        <v>147</v>
+        <v>346</v>
       </c>
       <c r="F231">
-        <v>113280</v>
+        <v>26386</v>
       </c>
       <c r="G231" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H231" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B232" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="C232" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D232" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E232" t="s">
-        <v>167</v>
+        <v>402</v>
       </c>
       <c r="F232">
-        <v>27822</v>
+        <v>36385</v>
       </c>
       <c r="G232" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H232" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B233" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="C233" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D233" t="s">
-        <v>136</v>
+        <v>422</v>
       </c>
       <c r="E233" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="F233">
-        <v>117846</v>
+        <v>47099</v>
       </c>
       <c r="G233" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H233" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B234" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="C234" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D234" t="s">
-        <v>439</v>
+        <v>143</v>
       </c>
       <c r="E234" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="F234">
-        <v>4175</v>
+        <v>4045</v>
       </c>
       <c r="G234" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H234" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B235" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="C235" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D235" t="s">
-        <v>229</v>
+        <v>184</v>
       </c>
       <c r="E235" t="s">
-        <v>167</v>
+        <v>426</v>
       </c>
       <c r="F235">
-        <v>410923</v>
+        <v>274789</v>
       </c>
       <c r="G235" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H235" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B236" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C236" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D236" t="s">
-        <v>177</v>
+        <v>428</v>
       </c>
       <c r="E236" t="s">
-        <v>167</v>
+        <v>429</v>
       </c>
       <c r="F236">
-        <v>61889</v>
+        <v>113004</v>
       </c>
       <c r="G236" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H236" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B237" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="C237" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D237" t="s">
-        <v>177</v>
+        <v>431</v>
       </c>
       <c r="E237" t="s">
-        <v>354</v>
+        <v>407</v>
       </c>
       <c r="F237">
-        <v>61889</v>
+        <v>108901</v>
       </c>
       <c r="G237" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H237" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B238" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C238" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D238" t="s">
-        <v>364</v>
+        <v>331</v>
       </c>
       <c r="E238" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="F238">
-        <v>106143</v>
+        <v>230093</v>
       </c>
       <c r="G238" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H238" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B239" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="C239" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D239" t="s">
-        <v>57</v>
+        <v>434</v>
       </c>
       <c r="E239" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="F239">
-        <v>44492</v>
+        <v>196310</v>
       </c>
       <c r="G239" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H239" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>446</v>
+        <v>268</v>
       </c>
       <c r="B240" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="C240" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D240" t="s">
-        <v>337</v>
+        <v>235</v>
       </c>
       <c r="E240" t="s">
-        <v>338</v>
+        <v>436</v>
       </c>
       <c r="F240">
-        <v>85251</v>
+        <v>45280</v>
       </c>
       <c r="G240" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H240" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>418</v>
+        <v>268</v>
       </c>
       <c r="B241" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C241" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D241" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="E241" t="s">
-        <v>167</v>
+        <v>402</v>
       </c>
       <c r="F241">
-        <v>146058</v>
+        <v>60561</v>
       </c>
       <c r="G241" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H241" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>129</v>
+        <v>268</v>
       </c>
       <c r="B242" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="C242" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D242" t="s">
-        <v>131</v>
+        <v>230</v>
       </c>
       <c r="E242" t="s">
-        <v>338</v>
+        <v>144</v>
       </c>
       <c r="F242">
-        <v>192926</v>
+        <v>34835</v>
       </c>
       <c r="G242" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H242" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>227</v>
+        <v>268</v>
       </c>
       <c r="B243" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D243" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="E243" t="s">
-        <v>451</v>
+        <v>341</v>
       </c>
       <c r="F243">
-        <v>410923</v>
+        <v>55916</v>
       </c>
       <c r="G243" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H243" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B244" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="C244" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D244" t="s">
-        <v>27</v>
+        <v>272</v>
       </c>
       <c r="E244" t="s">
-        <v>354</v>
+        <v>400</v>
       </c>
       <c r="F244">
-        <v>114520</v>
+        <v>32128</v>
       </c>
       <c r="G244" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H244" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B245" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="C245" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D245" t="s">
-        <v>63</v>
+        <v>442</v>
       </c>
       <c r="E245" t="s">
-        <v>147</v>
+        <v>275</v>
       </c>
       <c r="F245">
-        <v>739997</v>
+        <v>128</v>
       </c>
       <c r="G245" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H245" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>454</v>
+        <v>268</v>
       </c>
       <c r="B246" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="C246" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D246" t="s">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="E246" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F246">
-        <v>192146</v>
+        <v>6641</v>
       </c>
       <c r="G246" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H246" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B247" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C247" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D247" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="E247" t="s">
-        <v>457</v>
+        <v>153</v>
       </c>
       <c r="F247">
-        <v>128</v>
+        <v>29306</v>
       </c>
       <c r="G247" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H247" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B248" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="C248" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D248" t="s">
-        <v>57</v>
+        <v>244</v>
       </c>
       <c r="E248" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="F248">
-        <v>44307</v>
+        <v>6345</v>
       </c>
       <c r="G248" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H248" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B249" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="C249" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D249" t="s">
-        <v>229</v>
+        <v>448</v>
       </c>
       <c r="E249" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F249">
-        <v>410923</v>
+        <v>1580</v>
       </c>
       <c r="G249" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H249" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B250" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="C250" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D250" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E250" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="F250">
-        <v>410923</v>
+        <v>435</v>
       </c>
       <c r="G250" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H250" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B251" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="C251" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D251" t="s">
-        <v>229</v>
+        <v>36</v>
       </c>
       <c r="E251" t="s">
-        <v>451</v>
+        <v>153</v>
       </c>
       <c r="F251">
-        <v>410923</v>
+        <v>63940</v>
       </c>
       <c r="G251" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H251" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>204</v>
+        <v>268</v>
       </c>
       <c r="B252" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>154</v>
+        <v>453</v>
       </c>
       <c r="E252" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="F252">
-        <v>28865</v>
+        <v>14034</v>
       </c>
       <c r="G252" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H252" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B253" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C253" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D253" t="s">
-        <v>229</v>
+        <v>284</v>
       </c>
       <c r="E253" t="s">
-        <v>150</v>
+        <v>390</v>
       </c>
       <c r="F253">
-        <v>410923</v>
+        <v>115445</v>
       </c>
       <c r="G253" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H253" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>91</v>
+        <v>268</v>
       </c>
       <c r="B254" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="C254" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>164</v>
+        <v>453</v>
       </c>
       <c r="E254" t="s">
-        <v>459</v>
+        <v>393</v>
       </c>
       <c r="F254">
-        <v>191324</v>
+        <v>14034</v>
       </c>
       <c r="G254" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H254" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>106</v>
+        <v>268</v>
       </c>
       <c r="B255" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C255" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D255" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E255" t="s">
-        <v>467</v>
+        <v>396</v>
       </c>
       <c r="F255">
-        <v>54679</v>
+        <v>34835</v>
       </c>
       <c r="G255" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H255" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>468</v>
+        <v>328</v>
       </c>
       <c r="B256" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="C256" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D256" t="s">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="E256" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F256">
-        <v>191286</v>
+        <v>29725</v>
       </c>
       <c r="G256" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H256" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>470</v>
+        <v>328</v>
       </c>
       <c r="B257" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="C257" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D257" t="s">
-        <v>229</v>
+        <v>118</v>
       </c>
       <c r="E257" t="s">
-        <v>368</v>
+        <v>458</v>
       </c>
       <c r="F257">
-        <v>410923</v>
+        <v>29725</v>
       </c>
       <c r="G257" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H257" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>227</v>
+        <v>15</v>
       </c>
       <c r="B258" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="C258" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D258" t="s">
-        <v>46</v>
+        <v>376</v>
       </c>
       <c r="E258" t="s">
-        <v>150</v>
+        <v>377</v>
       </c>
       <c r="F258">
-        <v>89800</v>
+        <v>29824</v>
       </c>
       <c r="G258" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H258" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>227</v>
+        <v>86</v>
       </c>
       <c r="B259" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="C259" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D259" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="E259" t="s">
-        <v>60</v>
+        <v>462</v>
       </c>
       <c r="F259">
-        <v>61795</v>
+        <v>71985</v>
       </c>
       <c r="G259" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H259" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>227</v>
+        <v>463</v>
       </c>
       <c r="B260" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C260" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D260" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="E260" t="s">
-        <v>150</v>
+        <v>465</v>
       </c>
       <c r="F260">
-        <v>89800</v>
+        <v>43262</v>
       </c>
       <c r="G260" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H260" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>139</v>
+        <v>463</v>
       </c>
       <c r="B261" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="C261" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D261" t="s">
-        <v>177</v>
+        <v>284</v>
       </c>
       <c r="E261" t="s">
-        <v>172</v>
+        <v>390</v>
       </c>
       <c r="F261">
-        <v>62816</v>
+        <v>115063</v>
       </c>
       <c r="G261" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H261" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>227</v>
+        <v>463</v>
       </c>
       <c r="B262" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="C262" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D262" t="s">
-        <v>46</v>
+        <v>226</v>
       </c>
       <c r="E262" t="s">
-        <v>147</v>
+        <v>275</v>
       </c>
       <c r="F262">
-        <v>89800</v>
+        <v>435</v>
       </c>
       <c r="G262" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H262" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>227</v>
+        <v>463</v>
       </c>
       <c r="B263" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C263" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D263" t="s">
-        <v>222</v>
+        <v>284</v>
       </c>
       <c r="E263" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F263">
-        <v>17060</v>
+        <v>115063</v>
       </c>
       <c r="G263" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H263" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>122</v>
+        <v>463</v>
       </c>
       <c r="B264" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="C264" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D264" t="s">
-        <v>124</v>
+        <v>470</v>
       </c>
       <c r="E264" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="F264">
-        <v>20156</v>
+        <v>204948</v>
       </c>
       <c r="G264" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H264" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>227</v>
+        <v>463</v>
       </c>
       <c r="B265" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C265" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D265" t="s">
-        <v>340</v>
+        <v>106</v>
       </c>
       <c r="E265" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="F265">
-        <v>84187</v>
+        <v>742168</v>
       </c>
       <c r="G265" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H265" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="B266" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="C266" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D266" t="s">
-        <v>229</v>
+        <v>473</v>
       </c>
       <c r="E266" t="s">
-        <v>172</v>
+        <v>474</v>
       </c>
       <c r="F266">
-        <v>410923</v>
+        <v>42890</v>
       </c>
       <c r="G266" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H266" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>157</v>
+        <v>354</v>
       </c>
       <c r="B267" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D267" t="s">
-        <v>229</v>
+        <v>61</v>
       </c>
       <c r="E267" t="s">
-        <v>172</v>
+        <v>346</v>
       </c>
       <c r="F267">
-        <v>410923</v>
+        <v>23748</v>
       </c>
       <c r="G267" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H267" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>157</v>
+        <v>328</v>
       </c>
       <c r="B268" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D268" t="s">
-        <v>229</v>
+        <v>118</v>
       </c>
       <c r="E268" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="F268">
-        <v>410923</v>
+        <v>29429</v>
       </c>
       <c r="G268" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H268" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="B269" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D269" t="s">
-        <v>229</v>
+        <v>121</v>
       </c>
       <c r="E269" t="s">
-        <v>172</v>
+        <v>400</v>
       </c>
       <c r="F269">
-        <v>410923</v>
+        <v>123480</v>
       </c>
       <c r="G269" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="H269" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="B270" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C270" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D270" t="s">
-        <v>229</v>
+        <v>46</v>
       </c>
       <c r="E270" t="s">
-        <v>172</v>
+        <v>346</v>
       </c>
       <c r="F270">
-        <v>410923</v>
+        <v>27622</v>
       </c>
       <c r="G270" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H270" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>157</v>
+        <v>239</v>
       </c>
       <c r="B271" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
-        <v>33</v>
+        <v>288</v>
       </c>
       <c r="E271" t="s">
-        <v>147</v>
+        <v>275</v>
       </c>
       <c r="F271">
-        <v>144745</v>
+        <v>23741</v>
       </c>
       <c r="G271" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H271" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>157</v>
+        <v>239</v>
       </c>
       <c r="B272" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D272" t="s">
-        <v>33</v>
+        <v>284</v>
       </c>
       <c r="E272" t="s">
-        <v>147</v>
+        <v>396</v>
       </c>
       <c r="F272">
-        <v>144745</v>
+        <v>114642</v>
       </c>
       <c r="G272" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H272" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>157</v>
+        <v>239</v>
       </c>
       <c r="B273" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="C273" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D273" t="s">
-        <v>301</v>
+        <v>85</v>
       </c>
       <c r="E273" t="s">
-        <v>147</v>
+        <v>402</v>
       </c>
       <c r="F273">
-        <v>27914</v>
+        <v>95637</v>
       </c>
       <c r="G273" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H273" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>488</v>
+        <v>239</v>
       </c>
       <c r="B274" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="C274" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D274" t="s">
-        <v>146</v>
+        <v>296</v>
       </c>
       <c r="E274" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="F274">
-        <v>388996</v>
+        <v>120144</v>
       </c>
       <c r="G274" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H274" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>488</v>
+        <v>97</v>
       </c>
       <c r="B275" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C275" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D275" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="E275" t="s">
-        <v>147</v>
+        <v>173</v>
       </c>
       <c r="F275">
-        <v>114158</v>
+        <v>69768</v>
       </c>
       <c r="G275" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H275" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B276" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="C276" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D276" t="s">
-        <v>43</v>
+        <v>241</v>
       </c>
       <c r="E276" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="F276">
-        <v>114158</v>
+        <v>109773</v>
       </c>
       <c r="G276" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H276" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>488</v>
+        <v>379</v>
       </c>
       <c r="B277" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C277" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D277" t="s">
-        <v>493</v>
+        <v>88</v>
       </c>
       <c r="E277" t="s">
-        <v>494</v>
+        <v>407</v>
       </c>
       <c r="F277">
-        <v>227077</v>
+        <v>71285</v>
       </c>
       <c r="G277" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H277" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>204</v>
+        <v>379</v>
       </c>
       <c r="B278" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="C278" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D278" t="s">
-        <v>301</v>
+        <v>230</v>
       </c>
       <c r="E278" t="s">
-        <v>496</v>
+        <v>400</v>
       </c>
       <c r="F278">
-        <v>27914</v>
+        <v>34234</v>
       </c>
       <c r="G278" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="H278" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="B279" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C279" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D279" t="s">
-        <v>498</v>
+        <v>92</v>
       </c>
       <c r="E279" t="s">
-        <v>499</v>
+        <v>346</v>
       </c>
       <c r="F279">
-        <v>45</v>
+        <v>98473</v>
       </c>
       <c r="G279" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H279" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>157</v>
+        <v>489</v>
       </c>
       <c r="B280" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="C280" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D280" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="E280" t="s">
-        <v>147</v>
+        <v>491</v>
       </c>
       <c r="F280">
-        <v>60832</v>
+        <v>27918</v>
       </c>
       <c r="G280" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H280" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>91</v>
+        <v>190</v>
       </c>
       <c r="B281" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D281" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="E281" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="F281">
-        <v>89430</v>
+        <v>3219</v>
       </c>
       <c r="G281" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H281" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="B282" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="E282" t="s">
-        <v>60</v>
+        <v>303</v>
       </c>
       <c r="F282">
-        <v>60832</v>
+        <v>38530</v>
       </c>
       <c r="G282" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H282" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>157</v>
+        <v>494</v>
       </c>
       <c r="B283" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="C283" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D283" t="s">
-        <v>48</v>
+        <v>496</v>
       </c>
       <c r="E283" t="s">
-        <v>60</v>
+        <v>402</v>
       </c>
       <c r="F283">
-        <v>60832</v>
+        <v>120690</v>
       </c>
       <c r="G283" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H283" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>157</v>
+        <v>228</v>
       </c>
       <c r="B284" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="C284" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D284" t="s">
-        <v>422</v>
+        <v>149</v>
       </c>
       <c r="E284" t="s">
-        <v>505</v>
+        <v>402</v>
       </c>
       <c r="F284">
-        <v>20882</v>
+        <v>61641</v>
       </c>
       <c r="G284" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H284" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>29</v>
+        <v>498</v>
       </c>
       <c r="B285" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D285" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="E285" t="s">
-        <v>430</v>
+        <v>500</v>
       </c>
       <c r="F285">
-        <v>112197</v>
+        <v>935</v>
       </c>
       <c r="G285" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H285" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B286" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D286" t="s">
-        <v>63</v>
+        <v>296</v>
       </c>
       <c r="E286" t="s">
-        <v>509</v>
+        <v>153</v>
       </c>
       <c r="F286">
-        <v>739681</v>
+        <v>120144</v>
       </c>
       <c r="G286" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H286" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B287" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C287" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D287" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
       <c r="E287" t="s">
-        <v>60</v>
+        <v>402</v>
       </c>
       <c r="F287">
-        <v>61513</v>
+        <v>394543</v>
       </c>
       <c r="G287" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H287" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="B288" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="C288" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D288" t="s">
-        <v>177</v>
+        <v>504</v>
       </c>
       <c r="E288" t="s">
-        <v>172</v>
+        <v>308</v>
       </c>
       <c r="F288">
-        <v>62426</v>
+        <v>14481</v>
       </c>
       <c r="G288" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H288" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>369</v>
+        <v>498</v>
       </c>
       <c r="B289" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="C289" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D289" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="E289" t="s">
-        <v>147</v>
+        <v>402</v>
       </c>
       <c r="F289">
-        <v>89430</v>
+        <v>63940</v>
       </c>
       <c r="G289" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H289" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>8</v>
+        <v>138</v>
       </c>
       <c r="B290" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="C290" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D290" t="s">
-        <v>340</v>
+        <v>140</v>
       </c>
       <c r="E290" t="s">
-        <v>459</v>
+        <v>402</v>
       </c>
       <c r="F290">
-        <v>82603</v>
+        <v>36889</v>
       </c>
       <c r="G290" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H290" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>204</v>
+        <v>498</v>
       </c>
       <c r="B291" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D291" t="s">
-        <v>152</v>
+        <v>296</v>
       </c>
       <c r="E291" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="F291">
-        <v>91587</v>
+        <v>120487</v>
       </c>
       <c r="G291" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H291" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B292" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="C292" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D292" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="E292" t="s">
-        <v>366</v>
+        <v>509</v>
       </c>
       <c r="F292">
-        <v>19363</v>
+        <v>77677</v>
       </c>
       <c r="G292" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H292" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B293" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="C293" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D293" t="s">
-        <v>518</v>
+        <v>48</v>
       </c>
       <c r="E293" t="s">
-        <v>172</v>
+        <v>346</v>
       </c>
       <c r="F293">
-        <v>17063</v>
+        <v>152854</v>
       </c>
       <c r="G293" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H293" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>290</v>
+        <v>498</v>
       </c>
       <c r="B294" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="C294" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D294" t="s">
-        <v>177</v>
+        <v>512</v>
       </c>
       <c r="E294" t="s">
-        <v>172</v>
+        <v>346</v>
       </c>
       <c r="F294">
-        <v>61540</v>
+        <v>46285</v>
       </c>
       <c r="G294" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H294" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B295" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C295" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D295" t="s">
-        <v>222</v>
+        <v>470</v>
       </c>
       <c r="E295" t="s">
-        <v>521</v>
+        <v>346</v>
       </c>
       <c r="F295">
-        <v>16857</v>
+        <v>205789</v>
       </c>
       <c r="G295" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H295" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="B296" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="C296" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D296" t="s">
-        <v>63</v>
+        <v>434</v>
       </c>
       <c r="E296" t="s">
-        <v>509</v>
+        <v>402</v>
       </c>
       <c r="F296">
-        <v>739681</v>
+        <v>193842</v>
       </c>
       <c r="G296" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H296" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>91</v>
+        <v>328</v>
       </c>
       <c r="B297" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="C297" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D297" t="s">
-        <v>46</v>
+        <v>516</v>
       </c>
       <c r="E297" t="s">
-        <v>60</v>
+        <v>517</v>
       </c>
       <c r="F297">
-        <v>88656</v>
+        <v>28</v>
       </c>
       <c r="G297" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H297" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>106</v>
+        <v>518</v>
       </c>
       <c r="B298" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
-        <v>80</v>
+        <v>520</v>
       </c>
       <c r="E298" t="s">
-        <v>430</v>
+        <v>157</v>
       </c>
       <c r="F298">
-        <v>77926</v>
+        <v>178006</v>
       </c>
       <c r="G298" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H298" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B299" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C299" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D299" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="E299" t="s">
-        <v>60</v>
+        <v>522</v>
       </c>
       <c r="F299">
-        <v>0</v>
+        <v>10950</v>
       </c>
       <c r="G299" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H299" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B300" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C300" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D300" t="s">
-        <v>527</v>
+        <v>80</v>
       </c>
       <c r="E300" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="F300">
-        <v>46941</v>
+        <v>42930</v>
       </c>
       <c r="G300" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H300" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B301" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C301" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D301" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="E301" t="s">
-        <v>60</v>
+        <v>524</v>
       </c>
       <c r="F301">
-        <v>61202</v>
+        <v>144404</v>
       </c>
       <c r="G301" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H301" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="B302" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C302" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D302" t="s">
-        <v>68</v>
+        <v>470</v>
       </c>
       <c r="E302" t="s">
-        <v>60</v>
+        <v>346</v>
       </c>
       <c r="F302">
-        <v>20486</v>
+        <v>205789</v>
       </c>
       <c r="G302" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H302" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>91</v>
+        <v>354</v>
       </c>
       <c r="B303" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C303" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D303" t="s">
-        <v>216</v>
+        <v>121</v>
       </c>
       <c r="E303" t="s">
-        <v>60</v>
+        <v>400</v>
       </c>
       <c r="F303">
-        <v>53426</v>
+        <v>122224</v>
       </c>
       <c r="G303" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H303" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>204</v>
+        <v>498</v>
       </c>
       <c r="B304" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D304" t="s">
-        <v>154</v>
+        <v>80</v>
       </c>
       <c r="E304" t="s">
-        <v>60</v>
+        <v>341</v>
       </c>
       <c r="F304">
-        <v>27983</v>
+        <v>42930</v>
       </c>
       <c r="G304" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H304" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>8</v>
+        <v>498</v>
       </c>
       <c r="B305" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C305" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D305" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="E305" t="s">
-        <v>509</v>
+        <v>346</v>
       </c>
       <c r="F305">
-        <v>739681</v>
+        <v>151316</v>
       </c>
       <c r="G305" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H305" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B306" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C306" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D306" t="s">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="E306" t="s">
-        <v>535</v>
+        <v>346</v>
       </c>
       <c r="F306">
-        <v>13058</v>
+        <v>151316</v>
       </c>
       <c r="G306" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H306" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B307" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C307" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D307" t="s">
-        <v>138</v>
+        <v>470</v>
       </c>
       <c r="E307" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="F307">
-        <v>109526</v>
+        <v>205789</v>
       </c>
       <c r="G307" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H307" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B308" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="C308" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D308" t="s">
-        <v>134</v>
+        <v>512</v>
       </c>
       <c r="E308" t="s">
-        <v>60</v>
+        <v>346</v>
       </c>
       <c r="F308">
-        <v>44475</v>
+        <v>45825</v>
       </c>
       <c r="G308" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H308" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B309" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C309" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D309" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E309" t="s">
-        <v>60</v>
+        <v>534</v>
       </c>
       <c r="F309">
-        <v>44475</v>
+        <v>247345</v>
       </c>
       <c r="G309" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H309" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B310" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C310" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D310" t="s">
-        <v>68</v>
+        <v>296</v>
       </c>
       <c r="E310" t="s">
-        <v>60</v>
+        <v>407</v>
       </c>
       <c r="F310">
-        <v>9154</v>
+        <v>120633</v>
       </c>
       <c r="G310" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H310" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B311" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C311" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D311" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E311" t="s">
-        <v>356</v>
+        <v>400</v>
       </c>
       <c r="F311">
-        <v>36865</v>
+        <v>97736</v>
       </c>
       <c r="G311" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H311" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B312" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C312" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D312" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="E312" t="s">
-        <v>60</v>
+        <v>538</v>
       </c>
       <c r="F312">
-        <v>27788</v>
+        <v>66281</v>
       </c>
       <c r="G312" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H312" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B313" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C313" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D313" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E313" t="s">
-        <v>60</v>
+        <v>500</v>
       </c>
       <c r="F313">
-        <v>143776</v>
+        <v>151316</v>
       </c>
       <c r="G313" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H313" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="B314" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C314" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D314" t="s">
-        <v>177</v>
+        <v>512</v>
       </c>
       <c r="E314" t="s">
-        <v>60</v>
+        <v>407</v>
       </c>
       <c r="F314">
-        <v>61889</v>
+        <v>45825</v>
       </c>
       <c r="G314" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H314" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>91</v>
+        <v>333</v>
       </c>
       <c r="B315" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C315" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D315" t="s">
-        <v>68</v>
+        <v>470</v>
       </c>
       <c r="E315" t="s">
-        <v>366</v>
+        <v>407</v>
       </c>
       <c r="F315">
-        <v>9154</v>
+        <v>205789</v>
       </c>
       <c r="G315" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H315" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B316" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C316" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D316" t="s">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="E316" t="s">
-        <v>366</v>
+        <v>341</v>
       </c>
       <c r="F316">
-        <v>27788</v>
+        <v>50961</v>
       </c>
       <c r="G316" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H316" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B317" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C317" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D317" t="s">
-        <v>78</v>
+        <v>544</v>
       </c>
       <c r="E317" t="s">
-        <v>547</v>
+        <v>509</v>
       </c>
       <c r="F317">
-        <v>107618</v>
+        <v>191631</v>
       </c>
       <c r="G317" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H317" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B318" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C318" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D318" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="E318" t="s">
-        <v>60</v>
+        <v>436</v>
       </c>
       <c r="F318">
-        <v>112750</v>
+        <v>741231</v>
       </c>
       <c r="G318" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H318" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B319" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C319" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D319" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="E319" t="s">
-        <v>190</v>
+        <v>346</v>
       </c>
       <c r="F319">
-        <v>88875</v>
+        <v>68330</v>
       </c>
       <c r="G319" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H319" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>91</v>
+        <v>190</v>
       </c>
       <c r="B320" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C320" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D320" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="E320" t="s">
-        <v>60</v>
+        <v>407</v>
       </c>
       <c r="F320">
-        <v>77685</v>
+        <v>30891</v>
       </c>
       <c r="G320" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="H320" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B321" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C321" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D321" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E321" t="s">
-        <v>552</v>
+        <v>400</v>
       </c>
       <c r="F321">
-        <v>143776</v>
+        <v>30891</v>
       </c>
       <c r="G321" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H321" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B322" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C322" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D322" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="E322" t="s">
-        <v>554</v>
+        <v>303</v>
       </c>
       <c r="F322">
-        <v>0</v>
+        <v>115455</v>
       </c>
       <c r="G322" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H322" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B323" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="C323" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D323" t="s">
-        <v>80</v>
+        <v>470</v>
       </c>
       <c r="E323" t="s">
-        <v>556</v>
+        <v>303</v>
       </c>
       <c r="F323">
-        <v>77685</v>
+        <v>205789</v>
       </c>
       <c r="G323" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="H323" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>204</v>
+        <v>494</v>
       </c>
       <c r="B324" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C324" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D324" t="s">
-        <v>154</v>
+        <v>512</v>
       </c>
       <c r="E324" t="s">
-        <v>366</v>
+        <v>303</v>
       </c>
       <c r="F324">
-        <v>27788</v>
+        <v>45736</v>
       </c>
       <c r="G324" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H324" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B325" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C325" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D325" t="s">
-        <v>192</v>
+        <v>296</v>
       </c>
       <c r="E325" t="s">
-        <v>366</v>
+        <v>303</v>
       </c>
       <c r="F325">
-        <v>68699</v>
+        <v>120487</v>
       </c>
       <c r="G325" t="s">
-        <v>50</v>
+        <v>113</v>
       </c>
       <c r="H325" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B326" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="C326" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D326" t="s">
-        <v>124</v>
+        <v>431</v>
       </c>
       <c r="E326" t="s">
-        <v>190</v>
+        <v>509</v>
       </c>
       <c r="F326">
-        <v>18470</v>
+        <v>107982</v>
       </c>
       <c r="G326" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H326" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>91</v>
+        <v>494</v>
       </c>
       <c r="B327" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C327" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D327" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
       <c r="E327" t="s">
-        <v>528</v>
+        <v>400</v>
       </c>
       <c r="F327">
-        <v>935</v>
+        <v>80802</v>
       </c>
       <c r="G327" t="s">
         <v>13</v>
       </c>
       <c r="H327" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>91</v>
+        <v>176</v>
       </c>
       <c r="B328" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C328" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D328" t="s">
-        <v>72</v>
+        <v>178</v>
       </c>
       <c r="E328" t="s">
-        <v>459</v>
+        <v>341</v>
       </c>
       <c r="F328">
-        <v>109051</v>
+        <v>52339</v>
       </c>
       <c r="G328" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H328" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B329" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C329" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D329" t="s">
-        <v>138</v>
+        <v>557</v>
       </c>
       <c r="E329" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="F329">
-        <v>109127</v>
+        <v>12509</v>
       </c>
       <c r="G329" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H329" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="B330" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C330" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D330" t="s">
-        <v>192</v>
+        <v>560</v>
       </c>
       <c r="E330" t="s">
-        <v>366</v>
+        <v>500</v>
       </c>
       <c r="F330">
-        <v>68699</v>
+        <v>215988</v>
       </c>
       <c r="G330" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H330" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>260</v>
+        <v>463</v>
       </c>
       <c r="B331" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C331" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D331" t="s">
-        <v>493</v>
+        <v>169</v>
       </c>
       <c r="E331" t="s">
-        <v>366</v>
+        <v>341</v>
       </c>
       <c r="F331">
-        <v>226907</v>
+        <v>6641</v>
       </c>
       <c r="G331" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="H331" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B332" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C332" t="s">
         <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>192</v>
+        <v>504</v>
       </c>
       <c r="E332" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="F332">
-        <v>68699</v>
+        <v>14059</v>
       </c>
       <c r="G332" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H332" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B333" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C333" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D333" t="s">
-        <v>138</v>
+        <v>565</v>
       </c>
       <c r="E333" t="s">
-        <v>459</v>
+        <v>566</v>
       </c>
       <c r="F333">
-        <v>109127</v>
+        <v>21319</v>
       </c>
       <c r="G333" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H333" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B334" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C334" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D334" t="s">
-        <v>152</v>
+        <v>61</v>
       </c>
       <c r="E334" t="s">
-        <v>569</v>
+        <v>426</v>
       </c>
       <c r="F334">
-        <v>91587</v>
+        <v>23748</v>
       </c>
       <c r="G334" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H334" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="B335" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C335" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D335" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="E335" t="s">
-        <v>528</v>
+        <v>308</v>
       </c>
       <c r="F335">
-        <v>27469</v>
+        <v>30891</v>
       </c>
       <c r="G335" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H335" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>290</v>
+        <v>100</v>
       </c>
       <c r="B336" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="E336" t="s">
-        <v>459</v>
+        <v>402</v>
       </c>
       <c r="F336">
-        <v>26239</v>
+        <v>37592</v>
       </c>
       <c r="G336" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H336" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>572</v>
+        <v>100</v>
       </c>
       <c r="B337" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C337" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D337" t="s">
-        <v>396</v>
+        <v>470</v>
       </c>
       <c r="E337" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="F337">
-        <v>32000</v>
+        <v>205789</v>
       </c>
       <c r="G337" t="s">
         <v>13</v>
       </c>
       <c r="H337" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>265</v>
+        <v>100</v>
       </c>
       <c r="B338" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C338" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D338" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="E338" t="s">
-        <v>528</v>
+        <v>402</v>
       </c>
       <c r="F338">
-        <v>113284</v>
+        <v>120146</v>
       </c>
       <c r="G338" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H338" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="B339" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C339" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D339" t="s">
-        <v>48</v>
+        <v>512</v>
       </c>
       <c r="E339" t="s">
-        <v>528</v>
+        <v>275</v>
       </c>
       <c r="F339">
-        <v>59900</v>
+        <v>45480</v>
       </c>
       <c r="G339" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H339" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B340" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C340" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D340" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="E340" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F340">
-        <v>935</v>
+        <v>115160</v>
       </c>
       <c r="G340" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H340" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>91</v>
+        <v>328</v>
       </c>
       <c r="B341" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="C341" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D341" t="s">
-        <v>183</v>
+        <v>363</v>
       </c>
       <c r="E341" t="s">
-        <v>535</v>
+        <v>303</v>
       </c>
       <c r="F341">
-        <v>13058</v>
+        <v>29099</v>
       </c>
       <c r="G341" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H341" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="B342" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C342" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D342" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E342" t="s">
-        <v>556</v>
+        <v>436</v>
       </c>
       <c r="F342">
-        <v>76609</v>
+        <v>741231</v>
       </c>
       <c r="G342" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H342" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="B343" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C343" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D343" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="E343" t="s">
-        <v>581</v>
+        <v>400</v>
       </c>
       <c r="F343">
-        <v>108761</v>
+        <v>24397</v>
       </c>
       <c r="G343" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H343" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="B344" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C344" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D344" t="s">
-        <v>27</v>
+        <v>152</v>
       </c>
       <c r="E344" t="s">
-        <v>581</v>
+        <v>500</v>
       </c>
       <c r="F344">
-        <v>112571</v>
+        <v>990</v>
       </c>
       <c r="G344" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H344" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>81</v>
+        <v>494</v>
       </c>
       <c r="B345" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C345" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D345" t="s">
-        <v>57</v>
+        <v>470</v>
       </c>
       <c r="E345" t="s">
-        <v>459</v>
+        <v>574</v>
       </c>
       <c r="F345">
-        <v>41704</v>
+        <v>205789</v>
       </c>
       <c r="G345" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H345" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>584</v>
+        <v>494</v>
       </c>
       <c r="B346" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="C346" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D346" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="E346" t="s">
-        <v>162</v>
+        <v>400</v>
       </c>
       <c r="F346">
-        <v>60129</v>
+        <v>67592</v>
       </c>
       <c r="G346" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H346" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>139</v>
+        <v>581</v>
       </c>
       <c r="B347" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="E347" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F347">
-        <v>61170</v>
+        <v>200669</v>
       </c>
       <c r="G347" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H347" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="B348" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C348" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D348" t="s">
-        <v>152</v>
+        <v>585</v>
       </c>
       <c r="E348" t="s">
-        <v>589</v>
+        <v>509</v>
       </c>
       <c r="F348">
-        <v>91134</v>
+        <v>50656</v>
       </c>
       <c r="G348" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H348" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="B349" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C349" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D349" t="s">
-        <v>134</v>
+        <v>496</v>
       </c>
       <c r="E349" t="s">
-        <v>591</v>
+        <v>402</v>
       </c>
       <c r="F349">
-        <v>43478</v>
+        <v>118956</v>
       </c>
       <c r="G349" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H349" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="B350" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="C350" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D350" t="s">
-        <v>518</v>
+        <v>284</v>
       </c>
       <c r="E350" t="s">
-        <v>589</v>
+        <v>509</v>
       </c>
       <c r="F350">
-        <v>17806</v>
+        <v>113902</v>
       </c>
       <c r="G350" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="H350" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>418</v>
+        <v>86</v>
       </c>
       <c r="B351" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="C351" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D351" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="E351" t="s">
-        <v>589</v>
+        <v>534</v>
       </c>
       <c r="F351">
-        <v>143726</v>
+        <v>247345</v>
       </c>
       <c r="G351" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H351" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>584</v>
+        <v>494</v>
       </c>
       <c r="B352" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C352" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D352" t="s">
-        <v>498</v>
+        <v>590</v>
       </c>
       <c r="E352" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="F352">
-        <v>0</v>
+        <v>67958</v>
       </c>
       <c r="G352" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H352" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>106</v>
+        <v>252</v>
       </c>
       <c r="B353" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C353" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D353" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="E353" t="s">
-        <v>556</v>
+        <v>320</v>
       </c>
       <c r="F353">
-        <v>111998</v>
+        <v>392890</v>
       </c>
       <c r="G353" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H353" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="B354" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C354" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D354" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E354" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="F354">
-        <v>111055</v>
+        <v>63409</v>
       </c>
       <c r="G354" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H354" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>369</v>
+        <v>252</v>
       </c>
       <c r="B355" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C355" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D355" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E355" t="s">
-        <v>554</v>
+        <v>402</v>
       </c>
       <c r="F355">
-        <v>87677</v>
+        <v>95154</v>
       </c>
       <c r="G355" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H355" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>600</v>
+        <v>252</v>
       </c>
       <c r="B356" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="C356" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D356" t="s">
-        <v>394</v>
+        <v>140</v>
       </c>
       <c r="E356" t="s">
-        <v>602</v>
+        <v>341</v>
       </c>
       <c r="F356">
-        <v>42166</v>
+        <v>35085</v>
       </c>
       <c r="G356" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H356" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>488</v>
+        <v>252</v>
       </c>
       <c r="B357" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="C357" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D357" t="s">
-        <v>138</v>
+        <v>296</v>
       </c>
       <c r="E357" t="s">
-        <v>190</v>
+        <v>320</v>
       </c>
       <c r="F357">
-        <v>108332</v>
+        <v>119813</v>
       </c>
       <c r="G357" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H357" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>584</v>
+        <v>498</v>
       </c>
       <c r="B358" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="E358" t="s">
-        <v>605</v>
+        <v>341</v>
       </c>
       <c r="F358">
-        <v>79589</v>
+        <v>37592</v>
       </c>
       <c r="G358" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H358" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="B359" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="C359" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D359" t="s">
-        <v>608</v>
+        <v>85</v>
       </c>
       <c r="E359" t="s">
-        <v>459</v>
+        <v>574</v>
       </c>
       <c r="F359">
-        <v>67789</v>
+        <v>95154</v>
       </c>
       <c r="G359" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H359" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>159</v>
+        <v>601</v>
       </c>
       <c r="B360" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="C360" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D360" t="s">
-        <v>320</v>
+        <v>603</v>
       </c>
       <c r="E360" t="s">
-        <v>577</v>
+        <v>131</v>
       </c>
       <c r="F360">
-        <v>248688</v>
+        <v>0</v>
       </c>
       <c r="G360" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H360" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>120</v>
+        <v>599</v>
       </c>
       <c r="B361" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C361" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D361" t="s">
-        <v>152</v>
+        <v>434</v>
       </c>
       <c r="E361" t="s">
-        <v>611</v>
+        <v>393</v>
       </c>
       <c r="F361">
-        <v>90994</v>
+        <v>192883</v>
       </c>
       <c r="G361" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H361" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>15</v>
+        <v>599</v>
       </c>
       <c r="B362" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="C362" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D362" t="s">
-        <v>527</v>
+        <v>496</v>
       </c>
       <c r="E362" t="s">
-        <v>611</v>
+        <v>449</v>
       </c>
       <c r="F362">
-        <v>46235</v>
+        <v>118920</v>
       </c>
       <c r="G362" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H362" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="B363" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="C363" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D363" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="E363" t="s">
-        <v>611</v>
+        <v>574</v>
       </c>
       <c r="F363">
-        <v>18992</v>
+        <v>113218</v>
       </c>
       <c r="G363" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H363" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>8</v>
+        <v>599</v>
       </c>
       <c r="B364" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C364" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D364" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="E364" t="s">
-        <v>587</v>
+        <v>400</v>
       </c>
       <c r="F364">
-        <v>51183</v>
+        <v>113218</v>
       </c>
       <c r="G364" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H364" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>8</v>
+        <v>599</v>
       </c>
       <c r="B365" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="C365" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D365" t="s">
-        <v>146</v>
+        <v>470</v>
       </c>
       <c r="E365" t="s">
-        <v>616</v>
+        <v>341</v>
       </c>
       <c r="F365">
-        <v>388327</v>
+        <v>204371</v>
       </c>
       <c r="G365" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H365" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="B366" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="C366" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D366" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E366" t="s">
-        <v>619</v>
+        <v>417</v>
       </c>
       <c r="F366">
-        <v>107494</v>
+        <v>95154</v>
       </c>
       <c r="G366" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H366" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>510</v>
+        <v>15</v>
       </c>
       <c r="B367" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="C367" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D367" t="s">
-        <v>518</v>
+        <v>136</v>
       </c>
       <c r="E367" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="F367">
-        <v>16930</v>
+        <v>10592</v>
       </c>
       <c r="G367" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H367" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>8</v>
+        <v>86</v>
       </c>
       <c r="B368" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="C368" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D368" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="E368" t="s">
-        <v>190</v>
+        <v>613</v>
       </c>
       <c r="F368">
-        <v>25434</v>
+        <v>69491</v>
       </c>
       <c r="G368" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H368" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="B369" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="C369" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D369" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="E369" t="s">
-        <v>416</v>
+        <v>613</v>
       </c>
       <c r="F369">
-        <v>58088</v>
+        <v>67041</v>
       </c>
       <c r="G369" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="H369" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>624</v>
+        <v>81</v>
       </c>
       <c r="B370" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="C370" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D370" t="s">
-        <v>626</v>
+        <v>152</v>
       </c>
       <c r="E370" t="s">
-        <v>627</v>
+        <v>500</v>
       </c>
       <c r="F370">
-        <v>165575</v>
+        <v>939</v>
       </c>
       <c r="G370" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H370" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>214</v>
+        <v>81</v>
       </c>
       <c r="B371" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="C371" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D371" t="s">
-        <v>247</v>
+        <v>152</v>
       </c>
       <c r="E371" t="s">
-        <v>248</v>
+        <v>500</v>
       </c>
       <c r="F371">
-        <v>30504</v>
+        <v>939</v>
       </c>
       <c r="G371" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="H371" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>106</v>
+        <v>354</v>
       </c>
       <c r="B372" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="C372" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D372" t="s">
-        <v>396</v>
+        <v>453</v>
       </c>
       <c r="E372" t="s">
-        <v>190</v>
+        <v>275</v>
       </c>
       <c r="F372">
-        <v>30605</v>
+        <v>13380</v>
       </c>
       <c r="G372" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H372" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>8</v>
+        <v>354</v>
       </c>
       <c r="B373" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="C373" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D373" t="s">
-        <v>320</v>
+        <v>434</v>
       </c>
       <c r="E373" t="s">
-        <v>577</v>
+        <v>619</v>
       </c>
       <c r="F373">
-        <v>247896</v>
+        <v>191485</v>
       </c>
       <c r="G373" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H373" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>584</v>
+        <v>354</v>
       </c>
       <c r="B374" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="C374" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D374" t="s">
-        <v>195</v>
+        <v>51</v>
       </c>
       <c r="E374" t="s">
-        <v>632</v>
+        <v>400</v>
       </c>
       <c r="F374">
-        <v>171256</v>
+        <v>17145</v>
       </c>
       <c r="G374" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H374" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>106</v>
+        <v>354</v>
       </c>
       <c r="B375" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="C375" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D375" t="s">
-        <v>27</v>
+        <v>516</v>
       </c>
       <c r="E375" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="F375">
-        <v>110533</v>
+        <v>33768</v>
       </c>
       <c r="G375" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H375" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>584</v>
+        <v>354</v>
       </c>
       <c r="B376" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="C376" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D376" t="s">
-        <v>149</v>
+        <v>624</v>
       </c>
       <c r="E376" t="s">
-        <v>598</v>
+        <v>400</v>
       </c>
       <c r="F376">
-        <v>60603</v>
+        <v>68699</v>
       </c>
       <c r="G376" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H376" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>369</v>
+        <v>625</v>
       </c>
       <c r="B377" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="C377" t="s">
         <v>10</v>
       </c>
       <c r="D377" t="s">
-        <v>46</v>
+        <v>627</v>
       </c>
       <c r="E377" t="s">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="F377">
-        <v>86419</v>
+        <v>181569</v>
       </c>
       <c r="G377" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H377" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>8</v>
+        <v>174</v>
       </c>
       <c r="B378" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="C378" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D378" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="E378" t="s">
-        <v>638</v>
+        <v>393</v>
       </c>
       <c r="F378">
-        <v>409473</v>
+        <v>114244</v>
       </c>
       <c r="G378" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H378" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>15</v>
       </c>
       <c r="B379" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="C379" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D379" t="s">
-        <v>48</v>
+        <v>630</v>
       </c>
       <c r="E379" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="F379">
-        <v>57500</v>
+        <v>7226</v>
       </c>
       <c r="G379" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H379" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="B380" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="C380" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D380" t="s">
-        <v>361</v>
+        <v>633</v>
       </c>
       <c r="E380" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F380">
-        <v>19620</v>
+        <v>87720</v>
       </c>
       <c r="G380" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H380" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>584</v>
+        <v>138</v>
       </c>
       <c r="B381" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="C381" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D381" t="s">
-        <v>340</v>
+        <v>140</v>
       </c>
       <c r="E381" t="s">
-        <v>644</v>
+        <v>341</v>
       </c>
       <c r="F381">
-        <v>79933</v>
+        <v>34099</v>
       </c>
       <c r="G381" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H381" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>418</v>
+        <v>494</v>
       </c>
       <c r="B382" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="C382" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D382" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="E382" t="s">
-        <v>552</v>
+        <v>341</v>
       </c>
       <c r="F382">
-        <v>143143</v>
+        <v>33949</v>
       </c>
       <c r="G382" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H382" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="B383" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="C383" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D383" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E383" t="s">
-        <v>616</v>
+        <v>491</v>
       </c>
       <c r="F383">
-        <v>388280</v>
+        <v>33949</v>
       </c>
       <c r="G383" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="H383" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>106</v>
+        <v>494</v>
       </c>
       <c r="B384" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C384" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D384" t="s">
-        <v>648</v>
+        <v>302</v>
       </c>
       <c r="E384" t="s">
-        <v>649</v>
+        <v>500</v>
       </c>
       <c r="F384">
-        <v>26622</v>
+        <v>37733</v>
       </c>
       <c r="G384" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H384" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>66</v>
+        <v>494</v>
       </c>
       <c r="B385" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="C385" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D385" t="s">
-        <v>68</v>
+        <v>512</v>
       </c>
       <c r="E385" t="s">
-        <v>651</v>
+        <v>275</v>
       </c>
       <c r="F385">
-        <v>18464</v>
+        <v>45361</v>
       </c>
       <c r="G385" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H385" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>8</v>
+        <v>494</v>
       </c>
       <c r="B386" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="C386" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D386" t="s">
-        <v>298</v>
+        <v>470</v>
       </c>
       <c r="E386" t="s">
-        <v>299</v>
+        <v>641</v>
       </c>
       <c r="F386">
-        <v>41207</v>
+        <v>204332</v>
       </c>
       <c r="G386" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H386" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="B387" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="C387" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D387" t="s">
-        <v>345</v>
+        <v>633</v>
       </c>
       <c r="E387" t="s">
-        <v>577</v>
+        <v>634</v>
       </c>
       <c r="F387">
-        <v>21930</v>
+        <v>87720</v>
       </c>
       <c r="G387" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H387" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>21</v>
+        <v>228</v>
       </c>
       <c r="B388" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="C388" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D388" t="s">
-        <v>345</v>
+        <v>149</v>
       </c>
       <c r="E388" t="s">
-        <v>655</v>
+        <v>534</v>
       </c>
       <c r="F388">
-        <v>21910</v>
+        <v>57920</v>
       </c>
       <c r="G388" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H388" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B389" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="C389" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D389" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="E389" t="s">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="F389">
-        <v>34730</v>
+        <v>45970</v>
       </c>
       <c r="G389" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H389" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>8</v>
+        <v>646</v>
       </c>
       <c r="B390" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C390" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D390" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="E390" t="s">
-        <v>350</v>
+        <v>594</v>
       </c>
       <c r="F390">
-        <v>2</v>
+        <v>22980</v>
       </c>
       <c r="G390" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H390" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B391" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="C391" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D391" t="s">
-        <v>164</v>
+        <v>36</v>
       </c>
       <c r="E391" t="s">
-        <v>587</v>
+        <v>500</v>
       </c>
       <c r="F391">
-        <v>189552</v>
+        <v>63325</v>
       </c>
       <c r="G391" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H391" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>296</v>
+        <v>33</v>
       </c>
       <c r="B392" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="C392" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D392" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="E392" t="s">
-        <v>253</v>
+        <v>400</v>
       </c>
       <c r="F392">
-        <v>25446</v>
+        <v>936</v>
       </c>
       <c r="G392" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H392" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>227</v>
+        <v>33</v>
       </c>
       <c r="B393" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C393" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D393" t="s">
-        <v>80</v>
+        <v>560</v>
       </c>
       <c r="E393" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="F393">
-        <v>75245</v>
+        <v>215407</v>
       </c>
       <c r="G393" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H393" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>117</v>
+        <v>652</v>
       </c>
       <c r="B394" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C394" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D394" t="s">
-        <v>345</v>
+        <v>292</v>
       </c>
       <c r="E394" t="s">
-        <v>640</v>
+        <v>654</v>
       </c>
       <c r="F394">
-        <v>21615</v>
+        <v>412238</v>
       </c>
       <c r="G394" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H394" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>157</v>
+        <v>652</v>
       </c>
       <c r="B395" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="C395" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D395" t="s">
-        <v>381</v>
+        <v>152</v>
       </c>
       <c r="E395" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="F395">
-        <v>32498</v>
+        <v>936</v>
       </c>
       <c r="G395" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H395" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>15</v>
+        <v>652</v>
       </c>
       <c r="B396" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C396" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D396" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E396" t="s">
-        <v>640</v>
+        <v>400</v>
       </c>
       <c r="F396">
-        <v>56345</v>
+        <v>80426</v>
       </c>
       <c r="G396" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H396" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>21</v>
+        <v>652</v>
       </c>
       <c r="B397" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C397" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D397" t="s">
-        <v>189</v>
+        <v>624</v>
       </c>
       <c r="E397" t="s">
-        <v>667</v>
+        <v>619</v>
       </c>
       <c r="F397">
-        <v>33768</v>
+        <v>68699</v>
       </c>
       <c r="G397" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="H397" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="B398" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="C398" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D398" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="E398" t="s">
-        <v>256</v>
+        <v>320</v>
       </c>
       <c r="F398">
-        <v>60080</v>
+        <v>65380</v>
       </c>
       <c r="G398" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H398" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>120</v>
+        <v>652</v>
       </c>
       <c r="B399" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="C399" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D399" t="s">
-        <v>527</v>
+        <v>92</v>
       </c>
       <c r="E399" t="s">
-        <v>640</v>
+        <v>426</v>
       </c>
       <c r="F399">
-        <v>46238</v>
+        <v>95035</v>
       </c>
       <c r="G399" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H399" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>157</v>
+        <v>652</v>
       </c>
       <c r="B400" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="C400" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D400" t="s">
-        <v>381</v>
+        <v>68</v>
       </c>
       <c r="E400" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="F400">
-        <v>30025</v>
+        <v>8428</v>
       </c>
       <c r="G400" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H400" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>446</v>
+        <v>652</v>
       </c>
       <c r="B401" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="C401" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D401" t="s">
-        <v>415</v>
+        <v>51</v>
       </c>
       <c r="E401" t="s">
-        <v>338</v>
+        <v>663</v>
       </c>
       <c r="F401">
-        <v>67771</v>
+        <v>17145</v>
       </c>
       <c r="G401" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H401" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>81</v>
+        <v>652</v>
       </c>
       <c r="B402" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="C402" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D402" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="E402" t="s">
-        <v>675</v>
+        <v>400</v>
       </c>
       <c r="F402">
-        <v>37030</v>
+        <v>119245</v>
       </c>
       <c r="G402" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H402" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>584</v>
+        <v>652</v>
       </c>
       <c r="B403" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C403" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D403" t="s">
-        <v>189</v>
+        <v>88</v>
       </c>
       <c r="E403" t="s">
-        <v>677</v>
+        <v>426</v>
       </c>
       <c r="F403">
-        <v>0</v>
+        <v>67964</v>
       </c>
       <c r="G403" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H403" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>81</v>
+        <v>174</v>
       </c>
       <c r="B404" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="C404" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D404" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="E404" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="F404">
-        <v>37842</v>
+        <v>2000</v>
       </c>
       <c r="G404" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H404" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>8</v>
+        <v>174</v>
       </c>
       <c r="B405" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="C405" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D405" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="E405" t="s">
-        <v>680</v>
+        <v>400</v>
       </c>
       <c r="F405">
-        <v>106769</v>
+        <v>113470</v>
       </c>
       <c r="G405" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H405" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>214</v>
+        <v>174</v>
       </c>
       <c r="B406" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="C406" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D406" t="s">
-        <v>252</v>
+        <v>57</v>
       </c>
       <c r="E406" t="s">
-        <v>682</v>
+        <v>426</v>
       </c>
       <c r="F406">
-        <v>24321</v>
+        <v>113470</v>
       </c>
       <c r="G406" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H406" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>139</v>
+        <v>174</v>
       </c>
       <c r="B407" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="C407" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D407" t="s">
-        <v>161</v>
+        <v>230</v>
       </c>
       <c r="E407" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="F407">
-        <v>283119</v>
+        <v>31078</v>
       </c>
       <c r="G407" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H407" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>668</v>
+        <v>174</v>
       </c>
       <c r="B408" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="C408" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D408" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E408" t="s">
-        <v>686</v>
+        <v>426</v>
       </c>
       <c r="F408">
-        <v>84331</v>
+        <v>80426</v>
       </c>
       <c r="G408" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="H408" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>668</v>
+        <v>174</v>
       </c>
       <c r="B409" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="C409" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D409" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="E409" t="s">
-        <v>686</v>
+        <v>400</v>
       </c>
       <c r="F409">
-        <v>84331</v>
+        <v>119245</v>
       </c>
       <c r="G409" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H409" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>204</v>
+        <v>174</v>
       </c>
       <c r="B410" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="C410" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D410" t="s">
-        <v>154</v>
+        <v>272</v>
       </c>
       <c r="E410" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="F410">
-        <v>23739</v>
+        <v>29477</v>
       </c>
       <c r="G410" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H410" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>624</v>
+        <v>489</v>
       </c>
       <c r="B411" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="C411" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D411" t="s">
-        <v>691</v>
+        <v>166</v>
       </c>
       <c r="E411" t="s">
-        <v>338</v>
+        <v>677</v>
       </c>
       <c r="F411">
-        <v>213409</v>
+        <v>247128</v>
       </c>
       <c r="G411" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H411" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>600</v>
+        <v>174</v>
       </c>
       <c r="B412" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="C412" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D412" t="s">
-        <v>216</v>
+        <v>169</v>
       </c>
       <c r="E412" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="F412">
-        <v>48646</v>
+        <v>6583</v>
       </c>
       <c r="G412" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H412" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B413" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="C413" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D413" t="s">
-        <v>320</v>
+        <v>169</v>
       </c>
       <c r="E413" t="s">
-        <v>695</v>
+        <v>275</v>
       </c>
       <c r="F413">
-        <v>247242</v>
+        <v>6583</v>
       </c>
       <c r="G413" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H413" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>584</v>
+        <v>126</v>
       </c>
       <c r="B414" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="C414" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D414" t="s">
-        <v>353</v>
+        <v>80</v>
       </c>
       <c r="E414" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="F414">
-        <v>0</v>
+        <v>41080</v>
       </c>
       <c r="G414" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="H414" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>139</v>
+        <v>354</v>
       </c>
       <c r="B415" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="C415" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D415" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="E415" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
       <c r="F415">
-        <v>58988</v>
+        <v>119245</v>
       </c>
       <c r="G415" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H415" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>265</v>
+        <v>646</v>
       </c>
       <c r="B416" t="s">
-        <v>700</v>
+        <v>683</v>
       </c>
       <c r="C416" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D416" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E416" t="s">
-        <v>701</v>
+        <v>594</v>
       </c>
       <c r="F416">
-        <v>109430</v>
+        <v>20249</v>
       </c>
       <c r="G416" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H416" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>122</v>
+        <v>599</v>
       </c>
       <c r="B417" t="s">
-        <v>702</v>
+        <v>684</v>
       </c>
       <c r="C417" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D417" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="E417" t="s">
-        <v>703</v>
+        <v>436</v>
       </c>
       <c r="F417">
-        <v>15286</v>
+        <v>49417</v>
       </c>
       <c r="G417" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H417" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>193</v>
+        <v>367</v>
       </c>
       <c r="B418" t="s">
-        <v>704</v>
+        <v>685</v>
       </c>
       <c r="C418" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D418" t="s">
-        <v>195</v>
+        <v>296</v>
       </c>
       <c r="E418" t="s">
-        <v>705</v>
+        <v>320</v>
       </c>
       <c r="F418">
-        <v>168798</v>
+        <v>118617</v>
       </c>
       <c r="G418" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H418" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="B419" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="C419" t="s">
         <v>17</v>
       </c>
       <c r="D419" t="s">
-        <v>381</v>
+        <v>687</v>
       </c>
       <c r="E419" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="F419">
-        <v>28840</v>
+        <v>12394</v>
       </c>
       <c r="G419" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H419" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>707</v>
+        <v>652</v>
       </c>
       <c r="B420" t="s">
-        <v>708</v>
+        <v>689</v>
       </c>
       <c r="C420" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D420" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E420" t="s">
-        <v>709</v>
+        <v>690</v>
       </c>
       <c r="F420">
-        <v>108035</v>
+        <v>93733</v>
       </c>
       <c r="G420" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>369</v>
+        <v>652</v>
       </c>
       <c r="B421" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="C421" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D421" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E421" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="F421">
-        <v>6351</v>
+        <v>66895</v>
       </c>
       <c r="G421" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H421" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>139</v>
+        <v>652</v>
       </c>
       <c r="B422" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="C422" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D422" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="E422" t="s">
-        <v>699</v>
+        <v>449</v>
       </c>
       <c r="F422">
-        <v>58640</v>
+        <v>118358</v>
       </c>
       <c r="G422" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H422" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>66</v>
+        <v>652</v>
       </c>
       <c r="B423" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="C423" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D423" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="E423" t="s">
-        <v>714</v>
+        <v>415</v>
       </c>
       <c r="F423">
-        <v>189048</v>
+        <v>20300</v>
       </c>
       <c r="G423" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H423" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>715</v>
+        <v>652</v>
       </c>
       <c r="B424" t="s">
-        <v>716</v>
+        <v>694</v>
       </c>
       <c r="C424" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D424" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="E424" t="s">
-        <v>711</v>
+        <v>275</v>
       </c>
       <c r="F424">
-        <v>6409</v>
+        <v>0</v>
       </c>
       <c r="G424" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H424" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>715</v>
+        <v>15</v>
       </c>
       <c r="B425" t="s">
-        <v>717</v>
+        <v>695</v>
       </c>
       <c r="C425" t="s">
         <v>17</v>
       </c>
       <c r="D425" t="s">
-        <v>119</v>
+        <v>633</v>
       </c>
       <c r="E425" t="s">
-        <v>356</v>
+        <v>696</v>
       </c>
       <c r="F425">
-        <v>28120</v>
+        <v>87726</v>
       </c>
       <c r="G425" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H425" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="B426" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="C426" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="D426" t="s">
-        <v>109</v>
+        <v>302</v>
       </c>
       <c r="E426" t="s">
-        <v>657</v>
+        <v>583</v>
       </c>
       <c r="F426">
-        <v>34206</v>
+        <v>36980</v>
       </c>
       <c r="G426" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="H426" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>21</v>
+        <v>652</v>
       </c>
       <c r="B427" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="C427" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D427" t="s">
-        <v>126</v>
+        <v>184</v>
       </c>
       <c r="E427" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="F427">
-        <v>882</v>
+        <v>274048</v>
       </c>
       <c r="G427" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H427" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>159</v>
+        <v>652</v>
       </c>
       <c r="B428" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="C428" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D428" t="s">
-        <v>320</v>
+        <v>51</v>
       </c>
       <c r="E428" t="s">
-        <v>695</v>
+        <v>663</v>
       </c>
       <c r="F428">
-        <v>246890</v>
+        <v>14447</v>
       </c>
       <c r="G428" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="H428" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="B429" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="C429" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D429" t="s">
-        <v>177</v>
+        <v>48</v>
       </c>
       <c r="E429" t="s">
-        <v>699</v>
+        <v>426</v>
       </c>
       <c r="F429">
-        <v>58400</v>
+        <v>150231</v>
       </c>
       <c r="G429" t="s">
-        <v>35</v>
+        <v>158</v>
       </c>
       <c r="H429" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="B430" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="C430" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D430" t="s">
-        <v>724</v>
+        <v>68</v>
       </c>
       <c r="E430" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="F430">
-        <v>110043</v>
+        <v>27615</v>
       </c>
       <c r="G430" t="s">
-        <v>61</v>
+        <v>158</v>
       </c>
       <c r="H430" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>254</v>
+        <v>86</v>
       </c>
       <c r="B431" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="C431" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D431" t="s">
-        <v>340</v>
+        <v>88</v>
       </c>
       <c r="E431" t="s">
-        <v>727</v>
+        <v>705</v>
       </c>
       <c r="F431">
-        <v>79491</v>
+        <v>67076</v>
       </c>
       <c r="G431" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H431" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>122</v>
+        <v>221</v>
       </c>
       <c r="B432" t="s">
-        <v>728</v>
+        <v>706</v>
       </c>
       <c r="C432" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D432" t="s">
-        <v>247</v>
+        <v>80</v>
       </c>
       <c r="E432" t="s">
-        <v>248</v>
+        <v>491</v>
       </c>
       <c r="F432">
-        <v>24322</v>
+        <v>38672</v>
       </c>
       <c r="G432" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="H432" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="B433" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="C433" t="s">
         <v>17</v>
       </c>
       <c r="D433" t="s">
-        <v>164</v>
+        <v>708</v>
       </c>
       <c r="E433" t="s">
-        <v>730</v>
+        <v>267</v>
       </c>
       <c r="F433">
-        <v>188800</v>
+        <v>58167</v>
       </c>
       <c r="G433" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H433" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="B434" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="C434" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D434" t="s">
-        <v>340</v>
+        <v>61</v>
       </c>
       <c r="E434" t="s">
-        <v>727</v>
+        <v>275</v>
       </c>
       <c r="F434">
-        <v>79417</v>
+        <v>0</v>
       </c>
       <c r="G434" t="s">
-        <v>97</v>
+        <v>158</v>
       </c>
       <c r="H434" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B435" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
       <c r="C435" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D435" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="E435" t="s">
-        <v>730</v>
+        <v>711</v>
       </c>
       <c r="F435">
-        <v>33932</v>
+        <v>47547</v>
       </c>
       <c r="G435" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H435" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>66</v>
+        <v>646</v>
       </c>
       <c r="B436" t="s">
-        <v>733</v>
+        <v>712</v>
       </c>
       <c r="C436" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D436" t="s">
-        <v>146</v>
+        <v>59</v>
       </c>
       <c r="E436" t="s">
-        <v>616</v>
+        <v>275</v>
       </c>
       <c r="F436">
-        <v>386730</v>
+        <v>27915</v>
       </c>
       <c r="G436" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H436" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>265</v>
+        <v>646</v>
       </c>
       <c r="B437" t="s">
-        <v>734</v>
+        <v>713</v>
       </c>
       <c r="C437" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D437" t="s">
-        <v>43</v>
+        <v>140</v>
       </c>
       <c r="E437" t="s">
-        <v>701</v>
+        <v>656</v>
       </c>
       <c r="F437">
-        <v>108290</v>
+        <v>32015</v>
       </c>
       <c r="G437" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="H437" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>106</v>
+        <v>646</v>
       </c>
       <c r="B438" t="s">
-        <v>735</v>
+        <v>714</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
-        <v>345</v>
+        <v>278</v>
       </c>
       <c r="E438" t="s">
-        <v>655</v>
+        <v>715</v>
       </c>
       <c r="F438">
-        <v>20471</v>
+        <v>66550</v>
       </c>
       <c r="G438" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="H438" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>15</v>
+        <v>646</v>
       </c>
       <c r="B439" t="s">
-        <v>736</v>
+        <v>716</v>
       </c>
       <c r="C439" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D439" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="E439" t="s">
-        <v>737</v>
+        <v>275</v>
       </c>
       <c r="F439">
-        <v>54316</v>
+        <v>38672</v>
       </c>
       <c r="G439" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H439" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>29</v>
+        <v>646</v>
       </c>
       <c r="B440" t="s">
+        <v>717</v>
+      </c>
+      <c r="C440" t="s">
+        <v>30</v>
+      </c>
+      <c r="D440" t="s">
+        <v>51</v>
+      </c>
+      <c r="E440" t="s">
+        <v>663</v>
+      </c>
+      <c r="F440">
+        <v>14447</v>
+      </c>
+      <c r="G440" t="s">
+        <v>20</v>
+      </c>
+      <c r="H440" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>33</v>
+      </c>
+      <c r="B441" t="s">
+        <v>718</v>
+      </c>
+      <c r="C441" t="s">
+        <v>30</v>
+      </c>
+      <c r="D441" t="s">
+        <v>57</v>
+      </c>
+      <c r="E441" t="s">
+        <v>415</v>
+      </c>
+      <c r="F441">
+        <v>112529</v>
+      </c>
+      <c r="G441" t="s">
+        <v>113</v>
+      </c>
+      <c r="H441" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>463</v>
+      </c>
+      <c r="B442" t="s">
+        <v>719</v>
+      </c>
+      <c r="C442" t="s">
+        <v>30</v>
+      </c>
+      <c r="D442" t="s">
+        <v>43</v>
+      </c>
+      <c r="E442" t="s">
+        <v>594</v>
+      </c>
+      <c r="F442">
+        <v>79006</v>
+      </c>
+      <c r="G442" t="s">
+        <v>20</v>
+      </c>
+      <c r="H442" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>463</v>
+      </c>
+      <c r="B443" t="s">
+        <v>720</v>
+      </c>
+      <c r="C443" t="s">
+        <v>30</v>
+      </c>
+      <c r="D443" t="s">
+        <v>121</v>
+      </c>
+      <c r="E443" t="s">
+        <v>449</v>
+      </c>
+      <c r="F443">
+        <v>117421</v>
+      </c>
+      <c r="G443" t="s">
+        <v>20</v>
+      </c>
+      <c r="H443" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>15</v>
+      </c>
+      <c r="B444" t="s">
+        <v>721</v>
+      </c>
+      <c r="C444" t="s">
+        <v>17</v>
+      </c>
+      <c r="D444" t="s">
+        <v>722</v>
+      </c>
+      <c r="E444" t="s">
+        <v>563</v>
+      </c>
+      <c r="F444">
+        <v>8713</v>
+      </c>
+      <c r="G444" t="s">
+        <v>13</v>
+      </c>
+      <c r="H444" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>15</v>
+      </c>
+      <c r="B445" t="s">
+        <v>723</v>
+      </c>
+      <c r="C445" t="s">
+        <v>17</v>
+      </c>
+      <c r="D445" t="s">
+        <v>724</v>
+      </c>
+      <c r="E445" t="s">
+        <v>267</v>
+      </c>
+      <c r="F445">
+        <v>59818</v>
+      </c>
+      <c r="G445" t="s">
+        <v>13</v>
+      </c>
+      <c r="H445" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>15</v>
+      </c>
+      <c r="B446" t="s">
+        <v>725</v>
+      </c>
+      <c r="C446" t="s">
+        <v>17</v>
+      </c>
+      <c r="D446" t="s">
+        <v>726</v>
+      </c>
+      <c r="E446" t="s">
+        <v>727</v>
+      </c>
+      <c r="F446">
+        <v>16</v>
+      </c>
+      <c r="G446" t="s">
+        <v>13</v>
+      </c>
+      <c r="H446" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>15</v>
+      </c>
+      <c r="B447" t="s">
+        <v>728</v>
+      </c>
+      <c r="C447" t="s">
+        <v>17</v>
+      </c>
+      <c r="D447" t="s">
+        <v>26</v>
+      </c>
+      <c r="E447" t="s">
+        <v>645</v>
+      </c>
+      <c r="F447">
+        <v>45752</v>
+      </c>
+      <c r="G447" t="s">
+        <v>158</v>
+      </c>
+      <c r="H447" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>601</v>
+      </c>
+      <c r="B448" t="s">
+        <v>729</v>
+      </c>
+      <c r="C448" t="s">
+        <v>30</v>
+      </c>
+      <c r="D448" t="s">
+        <v>78</v>
+      </c>
+      <c r="E448" t="s">
+        <v>583</v>
+      </c>
+      <c r="F448">
+        <v>250822</v>
+      </c>
+      <c r="G448" t="s">
+        <v>13</v>
+      </c>
+      <c r="H448" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>28</v>
+      </c>
+      <c r="B449" t="s">
+        <v>730</v>
+      </c>
+      <c r="C449" t="s">
+        <v>30</v>
+      </c>
+      <c r="D449" t="s">
+        <v>31</v>
+      </c>
+      <c r="E449" t="s">
+        <v>731</v>
+      </c>
+      <c r="F449">
+        <v>22298</v>
+      </c>
+      <c r="G449" t="s">
+        <v>13</v>
+      </c>
+      <c r="H449" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>138</v>
+      </c>
+      <c r="B450" t="s">
+        <v>732</v>
+      </c>
+      <c r="C450" t="s">
+        <v>30</v>
+      </c>
+      <c r="D450" t="s">
+        <v>140</v>
+      </c>
+      <c r="E450" t="s">
+        <v>656</v>
+      </c>
+      <c r="F450">
+        <v>31682</v>
+      </c>
+      <c r="G450" t="s">
+        <v>20</v>
+      </c>
+      <c r="H450" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>190</v>
+      </c>
+      <c r="B451" t="s">
+        <v>733</v>
+      </c>
+      <c r="C451" t="s">
+        <v>30</v>
+      </c>
+      <c r="D451" t="s">
+        <v>68</v>
+      </c>
+      <c r="E451" t="s">
+        <v>734</v>
+      </c>
+      <c r="F451">
+        <v>85642</v>
+      </c>
+      <c r="G451" t="s">
+        <v>20</v>
+      </c>
+      <c r="H451" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>354</v>
+      </c>
+      <c r="B452" t="s">
+        <v>735</v>
+      </c>
+      <c r="C452" t="s">
+        <v>30</v>
+      </c>
+      <c r="D452" t="s">
+        <v>121</v>
+      </c>
+      <c r="E452" t="s">
+        <v>736</v>
+      </c>
+      <c r="F452">
+        <v>117039</v>
+      </c>
+      <c r="G452" t="s">
+        <v>13</v>
+      </c>
+      <c r="H452" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>652</v>
+      </c>
+      <c r="B453" t="s">
+        <v>737</v>
+      </c>
+      <c r="C453" t="s">
+        <v>35</v>
+      </c>
+      <c r="D453" t="s">
+        <v>64</v>
+      </c>
+      <c r="E453" t="s">
         <v>738</v>
       </c>
-      <c r="C440" t="s">
-[...2 lines deleted...]
-      <c r="D440" t="s">
+      <c r="F453">
+        <v>141183</v>
+      </c>
+      <c r="G453" t="s">
+        <v>13</v>
+      </c>
+      <c r="H453" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>652</v>
+      </c>
+      <c r="B454" t="s">
+        <v>739</v>
+      </c>
+      <c r="C454" t="s">
+        <v>30</v>
+      </c>
+      <c r="D454" t="s">
+        <v>88</v>
+      </c>
+      <c r="E454" t="s">
+        <v>275</v>
+      </c>
+      <c r="F454">
+        <v>64036</v>
+      </c>
+      <c r="G454" t="s">
+        <v>13</v>
+      </c>
+      <c r="H454" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>81</v>
+      </c>
+      <c r="B455" t="s">
+        <v>740</v>
+      </c>
+      <c r="C455" t="s">
+        <v>30</v>
+      </c>
+      <c r="D455" t="s">
+        <v>152</v>
+      </c>
+      <c r="E455" t="s">
+        <v>656</v>
+      </c>
+      <c r="F455">
+        <v>656</v>
+      </c>
+      <c r="G455" t="s">
+        <v>20</v>
+      </c>
+      <c r="H455" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>81</v>
+      </c>
+      <c r="B456" t="s">
+        <v>741</v>
+      </c>
+      <c r="C456" t="s">
+        <v>30</v>
+      </c>
+      <c r="D456" t="s">
+        <v>152</v>
+      </c>
+      <c r="E456" t="s">
+        <v>656</v>
+      </c>
+      <c r="F456">
+        <v>656</v>
+      </c>
+      <c r="G456" t="s">
+        <v>20</v>
+      </c>
+      <c r="H456" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>138</v>
+      </c>
+      <c r="B457" t="s">
+        <v>742</v>
+      </c>
+      <c r="C457" t="s">
+        <v>30</v>
+      </c>
+      <c r="D457" t="s">
+        <v>140</v>
+      </c>
+      <c r="E457" t="s">
+        <v>656</v>
+      </c>
+      <c r="F457">
+        <v>31314</v>
+      </c>
+      <c r="G457" t="s">
+        <v>20</v>
+      </c>
+      <c r="H457" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>86</v>
+      </c>
+      <c r="B458" t="s">
+        <v>743</v>
+      </c>
+      <c r="C458" t="s">
+        <v>30</v>
+      </c>
+      <c r="D458" t="s">
+        <v>88</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458">
+        <v>64036</v>
+      </c>
+      <c r="G458" t="s">
+        <v>20</v>
+      </c>
+      <c r="H458" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>217</v>
+      </c>
+      <c r="B459" t="s">
+        <v>744</v>
+      </c>
+      <c r="C459" t="s">
+        <v>10</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>745</v>
+      </c>
+      <c r="F459">
+        <v>85251</v>
+      </c>
+      <c r="G459" t="s">
+        <v>13</v>
+      </c>
+      <c r="H459" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>126</v>
+      </c>
+      <c r="B460" t="s">
+        <v>746</v>
+      </c>
+      <c r="C460" t="s">
+        <v>10</v>
+      </c>
+      <c r="D460" t="s">
+        <v>317</v>
+      </c>
+      <c r="E460" t="s">
+        <v>275</v>
+      </c>
+      <c r="F460">
+        <v>85576</v>
+      </c>
+      <c r="G460" t="s">
+        <v>13</v>
+      </c>
+      <c r="H460" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>97</v>
+      </c>
+      <c r="B461" t="s">
+        <v>747</v>
+      </c>
+      <c r="C461" t="s">
+        <v>30</v>
+      </c>
+      <c r="D461" t="s">
+        <v>75</v>
+      </c>
+      <c r="E461" t="s">
+        <v>320</v>
+      </c>
+      <c r="F461">
+        <v>64136</v>
+      </c>
+      <c r="G461" t="s">
+        <v>20</v>
+      </c>
+      <c r="H461" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>33</v>
+      </c>
+      <c r="B462" t="s">
+        <v>748</v>
+      </c>
+      <c r="C462" t="s">
+        <v>30</v>
+      </c>
+      <c r="D462" t="s">
+        <v>43</v>
+      </c>
+      <c r="E462" t="s">
+        <v>690</v>
+      </c>
+      <c r="F462">
+        <v>79591</v>
+      </c>
+      <c r="G462" t="s">
+        <v>13</v>
+      </c>
+      <c r="H462" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>81</v>
+      </c>
+      <c r="B463" t="s">
+        <v>749</v>
+      </c>
+      <c r="C463" t="s">
+        <v>30</v>
+      </c>
+      <c r="D463" t="s">
+        <v>152</v>
+      </c>
+      <c r="E463" t="s">
+        <v>656</v>
+      </c>
+      <c r="F463">
+        <v>656</v>
+      </c>
+      <c r="G463" t="s">
+        <v>20</v>
+      </c>
+      <c r="H463" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>328</v>
+      </c>
+      <c r="B464" t="s">
+        <v>750</v>
+      </c>
+      <c r="C464" t="s">
+        <v>30</v>
+      </c>
+      <c r="D464" t="s">
+        <v>118</v>
+      </c>
+      <c r="E464" t="s">
+        <v>751</v>
+      </c>
+      <c r="F464">
+        <v>25777</v>
+      </c>
+      <c r="G464" t="s">
+        <v>13</v>
+      </c>
+      <c r="H464" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>652</v>
+      </c>
+      <c r="B465" t="s">
+        <v>752</v>
+      </c>
+      <c r="C465" t="s">
+        <v>30</v>
+      </c>
+      <c r="D465" t="s">
+        <v>88</v>
+      </c>
+      <c r="E465" t="s">
+        <v>275</v>
+      </c>
+      <c r="F465">
+        <v>64728</v>
+      </c>
+      <c r="G465" t="s">
+        <v>13</v>
+      </c>
+      <c r="H465" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>652</v>
+      </c>
+      <c r="B466" t="s">
+        <v>753</v>
+      </c>
+      <c r="C466" t="s">
+        <v>10</v>
+      </c>
+      <c r="D466" t="s">
+        <v>453</v>
+      </c>
+      <c r="E466" t="s">
+        <v>509</v>
+      </c>
+      <c r="F466">
+        <v>13058</v>
+      </c>
+      <c r="G466" t="s">
+        <v>13</v>
+      </c>
+      <c r="H466" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>652</v>
+      </c>
+      <c r="B467" t="s">
+        <v>754</v>
+      </c>
+      <c r="C467" t="s">
+        <v>30</v>
+      </c>
+      <c r="D467" t="s">
+        <v>61</v>
+      </c>
+      <c r="E467" t="s">
+        <v>755</v>
+      </c>
+      <c r="F467">
+        <v>0</v>
+      </c>
+      <c r="G467" t="s">
+        <v>13</v>
+      </c>
+      <c r="H467" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>652</v>
+      </c>
+      <c r="B468" t="s">
+        <v>756</v>
+      </c>
+      <c r="C468" t="s">
+        <v>10</v>
+      </c>
+      <c r="D468" t="s">
+        <v>317</v>
+      </c>
+      <c r="E468" t="s">
+        <v>594</v>
+      </c>
+      <c r="F468">
+        <v>85869</v>
+      </c>
+      <c r="G468" t="s">
+        <v>113</v>
+      </c>
+      <c r="H468" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>652</v>
+      </c>
+      <c r="B469" t="s">
+        <v>757</v>
+      </c>
+      <c r="C469" t="s">
+        <v>35</v>
+      </c>
+      <c r="D469" t="s">
+        <v>442</v>
+      </c>
+      <c r="E469" t="s">
+        <v>758</v>
+      </c>
+      <c r="F469">
+        <v>128</v>
+      </c>
+      <c r="G469" t="s">
+        <v>13</v>
+      </c>
+      <c r="H469" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>652</v>
+      </c>
+      <c r="B470" t="s">
+        <v>759</v>
+      </c>
+      <c r="C470" t="s">
+        <v>35</v>
+      </c>
+      <c r="D470" t="s">
+        <v>169</v>
+      </c>
+      <c r="E470" t="s">
+        <v>760</v>
+      </c>
+      <c r="F470">
+        <v>6550</v>
+      </c>
+      <c r="G470" t="s">
+        <v>13</v>
+      </c>
+      <c r="H470" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>652</v>
+      </c>
+      <c r="B471" t="s">
+        <v>761</v>
+      </c>
+      <c r="C471" t="s">
+        <v>35</v>
+      </c>
+      <c r="D471" t="s">
+        <v>226</v>
+      </c>
+      <c r="E471" t="s">
+        <v>762</v>
+      </c>
+      <c r="F471">
+        <v>250</v>
+      </c>
+      <c r="G471" t="s">
+        <v>13</v>
+      </c>
+      <c r="H471" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>652</v>
+      </c>
+      <c r="B472" t="s">
+        <v>763</v>
+      </c>
+      <c r="C472" t="s">
+        <v>10</v>
+      </c>
+      <c r="D472" t="s">
+        <v>288</v>
+      </c>
+      <c r="E472" t="s">
+        <v>275</v>
+      </c>
+      <c r="F472">
+        <v>21470</v>
+      </c>
+      <c r="G472" t="s">
+        <v>13</v>
+      </c>
+      <c r="H472" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>652</v>
+      </c>
+      <c r="B473" t="s">
+        <v>764</v>
+      </c>
+      <c r="C473" t="s">
+        <v>10</v>
+      </c>
+      <c r="D473" t="s">
+        <v>288</v>
+      </c>
+      <c r="E473" t="s">
+        <v>275</v>
+      </c>
+      <c r="F473">
+        <v>21470</v>
+      </c>
+      <c r="G473" t="s">
+        <v>13</v>
+      </c>
+      <c r="H473" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>581</v>
+      </c>
+      <c r="B474" t="s">
+        <v>765</v>
+      </c>
+      <c r="C474" t="s">
+        <v>10</v>
+      </c>
+      <c r="D474" t="s">
+        <v>219</v>
+      </c>
+      <c r="E474" t="s">
+        <v>449</v>
+      </c>
+      <c r="F474">
+        <v>107481</v>
+      </c>
+      <c r="G474" t="s">
+        <v>113</v>
+      </c>
+      <c r="H474" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>652</v>
+      </c>
+      <c r="B475" t="s">
+        <v>766</v>
+      </c>
+      <c r="C475" t="s">
+        <v>10</v>
+      </c>
+      <c r="D475" t="s">
+        <v>288</v>
+      </c>
+      <c r="E475" t="s">
+        <v>767</v>
+      </c>
+      <c r="F475">
+        <v>21470</v>
+      </c>
+      <c r="G475" t="s">
+        <v>113</v>
+      </c>
+      <c r="H475" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>652</v>
+      </c>
+      <c r="B476" t="s">
+        <v>768</v>
+      </c>
+      <c r="C476" t="s">
+        <v>30</v>
+      </c>
+      <c r="D476" t="s">
         <v>59</v>
       </c>
-      <c r="E440" t="s">
-[...2 lines deleted...]
-      <c r="F440">
+      <c r="E476" t="s">
+        <v>769</v>
+      </c>
+      <c r="F476">
+        <v>27915</v>
+      </c>
+      <c r="G476" t="s">
+        <v>13</v>
+      </c>
+      <c r="H476" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>246</v>
+      </c>
+      <c r="B477" t="s">
+        <v>770</v>
+      </c>
+      <c r="C477" t="s">
+        <v>30</v>
+      </c>
+      <c r="D477" t="s">
+        <v>92</v>
+      </c>
+      <c r="E477" t="s">
+        <v>275</v>
+      </c>
+      <c r="F477">
+        <v>92242</v>
+      </c>
+      <c r="G477" t="s">
+        <v>13</v>
+      </c>
+      <c r="H477" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>463</v>
+      </c>
+      <c r="B478" t="s">
+        <v>771</v>
+      </c>
+      <c r="C478" t="s">
+        <v>35</v>
+      </c>
+      <c r="D478" t="s">
+        <v>512</v>
+      </c>
+      <c r="E478" t="s">
+        <v>656</v>
+      </c>
+      <c r="F478">
+        <v>45276</v>
+      </c>
+      <c r="G478" t="s">
+        <v>13</v>
+      </c>
+      <c r="H478" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>28</v>
+      </c>
+      <c r="B479" t="s">
+        <v>772</v>
+      </c>
+      <c r="C479" t="s">
+        <v>30</v>
+      </c>
+      <c r="D479" t="s">
+        <v>31</v>
+      </c>
+      <c r="E479" t="s">
+        <v>275</v>
+      </c>
+      <c r="F479">
+        <v>21759</v>
+      </c>
+      <c r="G479" t="s">
+        <v>20</v>
+      </c>
+      <c r="H479" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>599</v>
+      </c>
+      <c r="B480" t="s">
+        <v>773</v>
+      </c>
+      <c r="C480" t="s">
+        <v>35</v>
+      </c>
+      <c r="D480" t="s">
+        <v>585</v>
+      </c>
+      <c r="E480" t="s">
+        <v>509</v>
+      </c>
+      <c r="F480">
+        <v>45078</v>
+      </c>
+      <c r="G480" t="s">
+        <v>20</v>
+      </c>
+      <c r="H480" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>581</v>
+      </c>
+      <c r="B481" t="s">
+        <v>774</v>
+      </c>
+      <c r="C481" t="s">
+        <v>10</v>
+      </c>
+      <c r="D481" t="s">
+        <v>278</v>
+      </c>
+      <c r="E481" t="s">
+        <v>715</v>
+      </c>
+      <c r="F481">
+        <v>66236</v>
+      </c>
+      <c r="G481" t="s">
+        <v>20</v>
+      </c>
+      <c r="H481" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>367</v>
+      </c>
+      <c r="B482" t="s">
+        <v>775</v>
+      </c>
+      <c r="C482" t="s">
+        <v>10</v>
+      </c>
+      <c r="D482" t="s">
+        <v>453</v>
+      </c>
+      <c r="E482" t="s">
+        <v>509</v>
+      </c>
+      <c r="F482">
+        <v>13058</v>
+      </c>
+      <c r="G482" t="s">
+        <v>20</v>
+      </c>
+      <c r="H482" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>463</v>
+      </c>
+      <c r="B483" t="s">
+        <v>776</v>
+      </c>
+      <c r="C483" t="s">
+        <v>30</v>
+      </c>
+      <c r="D483" t="s">
+        <v>43</v>
+      </c>
+      <c r="E483" t="s">
+        <v>715</v>
+      </c>
+      <c r="F483">
+        <v>79328</v>
+      </c>
+      <c r="G483" t="s">
+        <v>20</v>
+      </c>
+      <c r="H483" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>97</v>
+      </c>
+      <c r="B484" t="s">
+        <v>777</v>
+      </c>
+      <c r="C484" t="s">
+        <v>30</v>
+      </c>
+      <c r="D484" t="s">
+        <v>57</v>
+      </c>
+      <c r="E484" t="s">
+        <v>715</v>
+      </c>
+      <c r="F484">
+        <v>111301</v>
+      </c>
+      <c r="G484" t="s">
+        <v>20</v>
+      </c>
+      <c r="H484" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>86</v>
+      </c>
+      <c r="B485" t="s">
+        <v>778</v>
+      </c>
+      <c r="C485" t="s">
+        <v>30</v>
+      </c>
+      <c r="D485" t="s">
+        <v>88</v>
+      </c>
+      <c r="E485" t="s">
+        <v>715</v>
+      </c>
+      <c r="F485">
+        <v>65079</v>
+      </c>
+      <c r="G485" t="s">
+        <v>113</v>
+      </c>
+      <c r="H485" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>652</v>
+      </c>
+      <c r="B486" t="s">
+        <v>779</v>
+      </c>
+      <c r="C486" t="s">
+        <v>35</v>
+      </c>
+      <c r="D486" t="s">
+        <v>169</v>
+      </c>
+      <c r="E486" t="s">
+        <v>760</v>
+      </c>
+      <c r="F486">
+        <v>6550</v>
+      </c>
+      <c r="G486" t="s">
+        <v>158</v>
+      </c>
+      <c r="H486" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>652</v>
+      </c>
+      <c r="B487" t="s">
+        <v>780</v>
+      </c>
+      <c r="C487" t="s">
+        <v>35</v>
+      </c>
+      <c r="D487" t="s">
+        <v>274</v>
+      </c>
+      <c r="E487" t="s">
+        <v>417</v>
+      </c>
+      <c r="F487">
+        <v>35935</v>
+      </c>
+      <c r="G487" t="s">
+        <v>13</v>
+      </c>
+      <c r="H487" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>86</v>
+      </c>
+      <c r="B488" t="s">
+        <v>781</v>
+      </c>
+      <c r="C488" t="s">
+        <v>30</v>
+      </c>
+      <c r="D488" t="s">
+        <v>88</v>
+      </c>
+      <c r="E488" t="s">
+        <v>449</v>
+      </c>
+      <c r="F488">
+        <v>64895</v>
+      </c>
+      <c r="G488" t="s">
+        <v>113</v>
+      </c>
+      <c r="H488" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>246</v>
+      </c>
+      <c r="B489" t="s">
+        <v>782</v>
+      </c>
+      <c r="C489" t="s">
+        <v>30</v>
+      </c>
+      <c r="D489" t="s">
+        <v>92</v>
+      </c>
+      <c r="E489" t="s">
+        <v>783</v>
+      </c>
+      <c r="F489">
+        <v>92342</v>
+      </c>
+      <c r="G489" t="s">
+        <v>13</v>
+      </c>
+      <c r="H489" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>463</v>
+      </c>
+      <c r="B490" t="s">
+        <v>784</v>
+      </c>
+      <c r="C490" t="s">
+        <v>30</v>
+      </c>
+      <c r="D490" t="s">
+        <v>106</v>
+      </c>
+      <c r="E490" t="s">
+        <v>758</v>
+      </c>
+      <c r="F490">
+        <v>739997</v>
+      </c>
+      <c r="G490" t="s">
+        <v>13</v>
+      </c>
+      <c r="H490" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>217</v>
+      </c>
+      <c r="B491" t="s">
+        <v>785</v>
+      </c>
+      <c r="C491" t="s">
+        <v>10</v>
+      </c>
+      <c r="D491" t="s">
+        <v>278</v>
+      </c>
+      <c r="E491" t="s">
+        <v>436</v>
+      </c>
+      <c r="F491">
+        <v>66443</v>
+      </c>
+      <c r="G491" t="s">
+        <v>13</v>
+      </c>
+      <c r="H491" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>652</v>
+      </c>
+      <c r="B492" t="s">
+        <v>786</v>
+      </c>
+      <c r="C492" t="s">
+        <v>30</v>
+      </c>
+      <c r="D492" t="s">
+        <v>48</v>
+      </c>
+      <c r="E492" t="s">
+        <v>663</v>
+      </c>
+      <c r="F492">
+        <v>146379</v>
+      </c>
+      <c r="G492" t="s">
+        <v>13</v>
+      </c>
+      <c r="H492" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>652</v>
+      </c>
+      <c r="B493" t="s">
+        <v>787</v>
+      </c>
+      <c r="C493" t="s">
+        <v>30</v>
+      </c>
+      <c r="D493" t="s">
+        <v>31</v>
+      </c>
+      <c r="E493" t="s">
+        <v>449</v>
+      </c>
+      <c r="F493">
+        <v>19808</v>
+      </c>
+      <c r="G493" t="s">
+        <v>13</v>
+      </c>
+      <c r="H493" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>652</v>
+      </c>
+      <c r="B494" t="s">
+        <v>788</v>
+      </c>
+      <c r="C494" t="s">
+        <v>35</v>
+      </c>
+      <c r="D494" t="s">
+        <v>512</v>
+      </c>
+      <c r="E494" t="s">
+        <v>789</v>
+      </c>
+      <c r="F494">
+        <v>45276</v>
+      </c>
+      <c r="G494" t="s">
+        <v>13</v>
+      </c>
+      <c r="H494" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>652</v>
+      </c>
+      <c r="B495" t="s">
+        <v>790</v>
+      </c>
+      <c r="C495" t="s">
+        <v>30</v>
+      </c>
+      <c r="D495" t="s">
+        <v>140</v>
+      </c>
+      <c r="E495" t="s">
+        <v>449</v>
+      </c>
+      <c r="F495">
+        <v>28878</v>
+      </c>
+      <c r="G495" t="s">
+        <v>13</v>
+      </c>
+      <c r="H495" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>652</v>
+      </c>
+      <c r="B496" t="s">
+        <v>791</v>
+      </c>
+      <c r="C496" t="s">
+        <v>30</v>
+      </c>
+      <c r="D496" t="s">
+        <v>140</v>
+      </c>
+      <c r="E496" t="s">
+        <v>449</v>
+      </c>
+      <c r="F496">
+        <v>28878</v>
+      </c>
+      <c r="G496" t="s">
+        <v>13</v>
+      </c>
+      <c r="H496" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>100</v>
+      </c>
+      <c r="B497" t="s">
+        <v>792</v>
+      </c>
+      <c r="C497" t="s">
+        <v>35</v>
+      </c>
+      <c r="D497" t="s">
+        <v>235</v>
+      </c>
+      <c r="E497" t="s">
+        <v>656</v>
+      </c>
+      <c r="F497">
+        <v>43569</v>
+      </c>
+      <c r="G497" t="s">
+        <v>13</v>
+      </c>
+      <c r="H497" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>599</v>
+      </c>
+      <c r="B498" t="s">
+        <v>793</v>
+      </c>
+      <c r="C498" t="s">
+        <v>35</v>
+      </c>
+      <c r="D498" t="s">
+        <v>306</v>
+      </c>
+      <c r="E498" t="s">
+        <v>320</v>
+      </c>
+      <c r="F498">
+        <v>35467</v>
+      </c>
+      <c r="G498" t="s">
+        <v>20</v>
+      </c>
+      <c r="H498" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>104</v>
+      </c>
+      <c r="B499" t="s">
+        <v>794</v>
+      </c>
+      <c r="C499" t="s">
+        <v>35</v>
+      </c>
+      <c r="D499" t="s">
+        <v>149</v>
+      </c>
+      <c r="E499" t="s">
+        <v>654</v>
+      </c>
+      <c r="F499">
+        <v>56271</v>
+      </c>
+      <c r="G499" t="s">
+        <v>20</v>
+      </c>
+      <c r="H499" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>176</v>
+      </c>
+      <c r="B500" t="s">
+        <v>795</v>
+      </c>
+      <c r="C500" t="s">
+        <v>35</v>
+      </c>
+      <c r="D500" t="s">
+        <v>178</v>
+      </c>
+      <c r="E500" t="s">
+        <v>449</v>
+      </c>
+      <c r="F500">
+        <v>45461</v>
+      </c>
+      <c r="G500" t="s">
+        <v>13</v>
+      </c>
+      <c r="H500" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>652</v>
+      </c>
+      <c r="B501" t="s">
+        <v>796</v>
+      </c>
+      <c r="C501" t="s">
+        <v>30</v>
+      </c>
+      <c r="D501" t="s">
+        <v>48</v>
+      </c>
+      <c r="E501" t="s">
+        <v>654</v>
+      </c>
+      <c r="F501">
+        <v>146379</v>
+      </c>
+      <c r="G501" t="s">
+        <v>13</v>
+      </c>
+      <c r="H501" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>797</v>
+      </c>
+      <c r="B502" t="s">
+        <v>798</v>
+      </c>
+      <c r="C502" t="s">
+        <v>10</v>
+      </c>
+      <c r="D502" t="s">
+        <v>799</v>
+      </c>
+      <c r="E502" t="s">
+        <v>745</v>
+      </c>
+      <c r="F502">
+        <v>74893</v>
+      </c>
+      <c r="G502" t="s">
+        <v>13</v>
+      </c>
+      <c r="H502" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>463</v>
+      </c>
+      <c r="B503" t="s">
+        <v>800</v>
+      </c>
+      <c r="C503" t="s">
+        <v>30</v>
+      </c>
+      <c r="D503" t="s">
+        <v>152</v>
+      </c>
+      <c r="E503" t="s">
+        <v>320</v>
+      </c>
+      <c r="F503">
+        <v>935</v>
+      </c>
+      <c r="G503" t="s">
+        <v>13</v>
+      </c>
+      <c r="H503" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>652</v>
+      </c>
+      <c r="B504" t="s">
+        <v>801</v>
+      </c>
+      <c r="C504" t="s">
+        <v>30</v>
+      </c>
+      <c r="D504" t="s">
+        <v>51</v>
+      </c>
+      <c r="E504" t="s">
+        <v>654</v>
+      </c>
+      <c r="F504">
+        <v>16144</v>
+      </c>
+      <c r="G504" t="s">
+        <v>13</v>
+      </c>
+      <c r="H504" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>463</v>
+      </c>
+      <c r="B505" t="s">
+        <v>802</v>
+      </c>
+      <c r="C505" t="s">
+        <v>35</v>
+      </c>
+      <c r="D505" t="s">
+        <v>226</v>
+      </c>
+      <c r="E505" t="s">
+        <v>663</v>
+      </c>
+      <c r="F505">
+        <v>100</v>
+      </c>
+      <c r="G505" t="s">
+        <v>20</v>
+      </c>
+      <c r="H505" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>463</v>
+      </c>
+      <c r="B506" t="s">
+        <v>803</v>
+      </c>
+      <c r="C506" t="s">
+        <v>35</v>
+      </c>
+      <c r="D506" t="s">
+        <v>442</v>
+      </c>
+      <c r="E506" t="s">
+        <v>663</v>
+      </c>
+      <c r="F506">
+        <v>235</v>
+      </c>
+      <c r="G506" t="s">
+        <v>113</v>
+      </c>
+      <c r="H506" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>126</v>
+      </c>
+      <c r="B507" t="s">
+        <v>804</v>
+      </c>
+      <c r="C507" t="s">
+        <v>30</v>
+      </c>
+      <c r="D507" t="s">
+        <v>80</v>
+      </c>
+      <c r="E507" t="s">
+        <v>663</v>
+      </c>
+      <c r="F507">
+        <v>38527</v>
+      </c>
+      <c r="G507" t="s">
+        <v>13</v>
+      </c>
+      <c r="H507" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>489</v>
+      </c>
+      <c r="B508" t="s">
+        <v>805</v>
+      </c>
+      <c r="C508" t="s">
+        <v>10</v>
+      </c>
+      <c r="D508" t="s">
+        <v>163</v>
+      </c>
+      <c r="E508" t="s">
+        <v>583</v>
+      </c>
+      <c r="F508">
+        <v>192945</v>
+      </c>
+      <c r="G508" t="s">
+        <v>13</v>
+      </c>
+      <c r="H508" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>270</v>
+      </c>
+      <c r="B509" t="s">
+        <v>806</v>
+      </c>
+      <c r="C509" t="s">
+        <v>10</v>
+      </c>
+      <c r="D509" t="s">
+        <v>163</v>
+      </c>
+      <c r="E509" t="s">
+        <v>619</v>
+      </c>
+      <c r="F509">
+        <v>192945</v>
+      </c>
+      <c r="G509" t="s">
+        <v>113</v>
+      </c>
+      <c r="H509" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>601</v>
+      </c>
+      <c r="B510" t="s">
+        <v>807</v>
+      </c>
+      <c r="C510" t="s">
+        <v>30</v>
+      </c>
+      <c r="D510" t="s">
+        <v>78</v>
+      </c>
+      <c r="E510" t="s">
+        <v>619</v>
+      </c>
+      <c r="F510">
+        <v>250045</v>
+      </c>
+      <c r="G510" t="s">
+        <v>13</v>
+      </c>
+      <c r="H510" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>270</v>
+      </c>
+      <c r="B511" t="s">
+        <v>808</v>
+      </c>
+      <c r="C511" t="s">
+        <v>30</v>
+      </c>
+      <c r="D511" t="s">
+        <v>68</v>
+      </c>
+      <c r="E511" t="s">
+        <v>654</v>
+      </c>
+      <c r="F511">
+        <v>23898</v>
+      </c>
+      <c r="G511" t="s">
+        <v>13</v>
+      </c>
+      <c r="H511" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>190</v>
+      </c>
+      <c r="B512" t="s">
+        <v>809</v>
+      </c>
+      <c r="C512" t="s">
+        <v>30</v>
+      </c>
+      <c r="D512" t="s">
+        <v>68</v>
+      </c>
+      <c r="E512" t="s">
+        <v>654</v>
+      </c>
+      <c r="F512">
+        <v>23898</v>
+      </c>
+      <c r="G512" t="s">
+        <v>113</v>
+      </c>
+      <c r="H512" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>270</v>
+      </c>
+      <c r="B513" t="s">
+        <v>810</v>
+      </c>
+      <c r="C513" t="s">
+        <v>30</v>
+      </c>
+      <c r="D513" t="s">
+        <v>51</v>
+      </c>
+      <c r="E513" t="s">
+        <v>619</v>
+      </c>
+      <c r="F513">
+        <v>16144</v>
+      </c>
+      <c r="G513" t="s">
+        <v>38</v>
+      </c>
+      <c r="H513" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>270</v>
+      </c>
+      <c r="B514" t="s">
+        <v>811</v>
+      </c>
+      <c r="C514" t="s">
+        <v>10</v>
+      </c>
+      <c r="D514" t="s">
+        <v>812</v>
+      </c>
+      <c r="E514" t="s">
+        <v>813</v>
+      </c>
+      <c r="F514">
+        <v>68837</v>
+      </c>
+      <c r="G514" t="s">
+        <v>13</v>
+      </c>
+      <c r="H514" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>270</v>
+      </c>
+      <c r="B515" t="s">
+        <v>814</v>
+      </c>
+      <c r="C515" t="s">
+        <v>30</v>
+      </c>
+      <c r="D515" t="s">
+        <v>292</v>
+      </c>
+      <c r="E515" t="s">
+        <v>449</v>
+      </c>
+      <c r="F515">
+        <v>410948</v>
+      </c>
+      <c r="G515" t="s">
+        <v>13</v>
+      </c>
+      <c r="H515" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>268</v>
+      </c>
+      <c r="B516" t="s">
+        <v>815</v>
+      </c>
+      <c r="C516" t="s">
+        <v>30</v>
+      </c>
+      <c r="D516" t="s">
+        <v>48</v>
+      </c>
+      <c r="E516" t="s">
+        <v>654</v>
+      </c>
+      <c r="F516">
+        <v>147047</v>
+      </c>
+      <c r="G516" t="s">
+        <v>13</v>
+      </c>
+      <c r="H516" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>270</v>
+      </c>
+      <c r="B517" t="s">
+        <v>816</v>
+      </c>
+      <c r="C517" t="s">
+        <v>10</v>
+      </c>
+      <c r="D517" t="s">
+        <v>163</v>
+      </c>
+      <c r="E517" t="s">
+        <v>745</v>
+      </c>
+      <c r="F517">
+        <v>192891</v>
+      </c>
+      <c r="G517" t="s">
+        <v>13</v>
+      </c>
+      <c r="H517" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>270</v>
+      </c>
+      <c r="B518" t="s">
+        <v>817</v>
+      </c>
+      <c r="C518" t="s">
+        <v>35</v>
+      </c>
+      <c r="D518" t="s">
+        <v>818</v>
+      </c>
+      <c r="E518" t="s">
+        <v>619</v>
+      </c>
+      <c r="F518">
+        <v>21014</v>
+      </c>
+      <c r="G518" t="s">
+        <v>13</v>
+      </c>
+      <c r="H518" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>270</v>
+      </c>
+      <c r="B519" t="s">
+        <v>819</v>
+      </c>
+      <c r="C519" t="s">
+        <v>35</v>
+      </c>
+      <c r="D519" t="s">
+        <v>434</v>
+      </c>
+      <c r="E519" t="s">
+        <v>449</v>
+      </c>
+      <c r="F519">
+        <v>190368</v>
+      </c>
+      <c r="G519" t="s">
+        <v>13</v>
+      </c>
+      <c r="H519" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>270</v>
+      </c>
+      <c r="B520" t="s">
+        <v>820</v>
+      </c>
+      <c r="C520" t="s">
+        <v>30</v>
+      </c>
+      <c r="D520" t="s">
+        <v>51</v>
+      </c>
+      <c r="E520" t="s">
+        <v>699</v>
+      </c>
+      <c r="F520">
+        <v>16144</v>
+      </c>
+      <c r="G520" t="s">
+        <v>13</v>
+      </c>
+      <c r="H520" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>489</v>
+      </c>
+      <c r="B521" t="s">
+        <v>821</v>
+      </c>
+      <c r="C521" t="s">
+        <v>30</v>
+      </c>
+      <c r="D521" t="s">
+        <v>78</v>
+      </c>
+      <c r="E521" t="s">
+        <v>619</v>
+      </c>
+      <c r="F521">
+        <v>249993</v>
+      </c>
+      <c r="G521" t="s">
+        <v>13</v>
+      </c>
+      <c r="H521" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>489</v>
+      </c>
+      <c r="B522" t="s">
+        <v>822</v>
+      </c>
+      <c r="C522" t="s">
+        <v>35</v>
+      </c>
+      <c r="D522" t="s">
+        <v>624</v>
+      </c>
+      <c r="E522" t="s">
+        <v>767</v>
+      </c>
+      <c r="F522">
+        <v>68699</v>
+      </c>
+      <c r="G522" t="s">
+        <v>13</v>
+      </c>
+      <c r="H522" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>489</v>
+      </c>
+      <c r="B523" t="s">
+        <v>823</v>
+      </c>
+      <c r="C523" t="s">
+        <v>30</v>
+      </c>
+      <c r="D523" t="s">
+        <v>48</v>
+      </c>
+      <c r="E523" t="s">
+        <v>769</v>
+      </c>
+      <c r="F523">
+        <v>145570</v>
+      </c>
+      <c r="G523" t="s">
+        <v>13</v>
+      </c>
+      <c r="H523" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>86</v>
+      </c>
+      <c r="B524" t="s">
+        <v>824</v>
+      </c>
+      <c r="C524" t="s">
+        <v>35</v>
+      </c>
+      <c r="D524" t="s">
+        <v>149</v>
+      </c>
+      <c r="E524" t="s">
+        <v>619</v>
+      </c>
+      <c r="F524">
+        <v>54806</v>
+      </c>
+      <c r="G524" t="s">
+        <v>13</v>
+      </c>
+      <c r="H524" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>489</v>
+      </c>
+      <c r="B525" t="s">
+        <v>825</v>
+      </c>
+      <c r="C525" t="s">
+        <v>30</v>
+      </c>
+      <c r="D525" t="s">
+        <v>78</v>
+      </c>
+      <c r="E525" t="s">
+        <v>826</v>
+      </c>
+      <c r="F525">
+        <v>249937</v>
+      </c>
+      <c r="G525" t="s">
+        <v>13</v>
+      </c>
+      <c r="H525" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>489</v>
+      </c>
+      <c r="B526" t="s">
+        <v>827</v>
+      </c>
+      <c r="C526" t="s">
+        <v>35</v>
+      </c>
+      <c r="D526" t="s">
+        <v>818</v>
+      </c>
+      <c r="E526" t="s">
+        <v>320</v>
+      </c>
+      <c r="F526">
+        <v>21014</v>
+      </c>
+      <c r="G526" t="s">
+        <v>13</v>
+      </c>
+      <c r="H526" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>489</v>
+      </c>
+      <c r="B527" t="s">
+        <v>828</v>
+      </c>
+      <c r="C527" t="s">
+        <v>10</v>
+      </c>
+      <c r="D527" t="s">
+        <v>278</v>
+      </c>
+      <c r="E527" t="s">
+        <v>745</v>
+      </c>
+      <c r="F527">
+        <v>65771</v>
+      </c>
+      <c r="G527" t="s">
+        <v>13</v>
+      </c>
+      <c r="H527" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>489</v>
+      </c>
+      <c r="B528" t="s">
+        <v>829</v>
+      </c>
+      <c r="C528" t="s">
+        <v>30</v>
+      </c>
+      <c r="D528" t="s">
+        <v>292</v>
+      </c>
+      <c r="E528" t="s">
+        <v>449</v>
+      </c>
+      <c r="F528">
+        <v>410923</v>
+      </c>
+      <c r="G528" t="s">
+        <v>13</v>
+      </c>
+      <c r="H528" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>489</v>
+      </c>
+      <c r="B529" t="s">
+        <v>830</v>
+      </c>
+      <c r="C529" t="s">
+        <v>30</v>
+      </c>
+      <c r="D529" t="s">
+        <v>121</v>
+      </c>
+      <c r="E529" t="s">
+        <v>320</v>
+      </c>
+      <c r="F529">
+        <v>113280</v>
+      </c>
+      <c r="G529" t="s">
+        <v>13</v>
+      </c>
+      <c r="H529" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>489</v>
+      </c>
+      <c r="B530" t="s">
+        <v>831</v>
+      </c>
+      <c r="C530" t="s">
+        <v>30</v>
+      </c>
+      <c r="D530" t="s">
+        <v>140</v>
+      </c>
+      <c r="E530" t="s">
+        <v>449</v>
+      </c>
+      <c r="F530">
+        <v>27822</v>
+      </c>
+      <c r="G530" t="s">
+        <v>113</v>
+      </c>
+      <c r="H530" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>270</v>
+      </c>
+      <c r="B531" t="s">
+        <v>832</v>
+      </c>
+      <c r="C531" t="s">
+        <v>35</v>
+      </c>
+      <c r="D531" t="s">
+        <v>496</v>
+      </c>
+      <c r="E531" t="s">
+        <v>833</v>
+      </c>
+      <c r="F531">
+        <v>117846</v>
+      </c>
+      <c r="G531" t="s">
+        <v>13</v>
+      </c>
+      <c r="H531" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>270</v>
+      </c>
+      <c r="B532" t="s">
+        <v>834</v>
+      </c>
+      <c r="C532" t="s">
+        <v>35</v>
+      </c>
+      <c r="D532" t="s">
+        <v>448</v>
+      </c>
+      <c r="E532" t="s">
+        <v>147</v>
+      </c>
+      <c r="F532">
+        <v>4175</v>
+      </c>
+      <c r="G532" t="s">
+        <v>13</v>
+      </c>
+      <c r="H532" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>270</v>
+      </c>
+      <c r="B533" t="s">
+        <v>835</v>
+      </c>
+      <c r="C533" t="s">
+        <v>30</v>
+      </c>
+      <c r="D533" t="s">
+        <v>292</v>
+      </c>
+      <c r="E533" t="s">
+        <v>449</v>
+      </c>
+      <c r="F533">
+        <v>410923</v>
+      </c>
+      <c r="G533" t="s">
+        <v>13</v>
+      </c>
+      <c r="H533" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>270</v>
+      </c>
+      <c r="B534" t="s">
+        <v>836</v>
+      </c>
+      <c r="C534" t="s">
+        <v>30</v>
+      </c>
+      <c r="D534" t="s">
+        <v>88</v>
+      </c>
+      <c r="E534" t="s">
+        <v>449</v>
+      </c>
+      <c r="F534">
+        <v>61889</v>
+      </c>
+      <c r="G534" t="s">
+        <v>13</v>
+      </c>
+      <c r="H534" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>270</v>
+      </c>
+      <c r="B535" t="s">
+        <v>837</v>
+      </c>
+      <c r="C535" t="s">
+        <v>30</v>
+      </c>
+      <c r="D535" t="s">
+        <v>88</v>
+      </c>
+      <c r="E535" t="s">
+        <v>758</v>
+      </c>
+      <c r="F535">
+        <v>61889</v>
+      </c>
+      <c r="G535" t="s">
+        <v>13</v>
+      </c>
+      <c r="H535" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>270</v>
+      </c>
+      <c r="B536" t="s">
+        <v>838</v>
+      </c>
+      <c r="C536" t="s">
+        <v>10</v>
+      </c>
+      <c r="D536" t="s">
+        <v>219</v>
+      </c>
+      <c r="E536" t="s">
+        <v>745</v>
+      </c>
+      <c r="F536">
+        <v>106143</v>
+      </c>
+      <c r="G536" t="s">
+        <v>13</v>
+      </c>
+      <c r="H536" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>100</v>
+      </c>
+      <c r="B537" t="s">
+        <v>839</v>
+      </c>
+      <c r="C537" t="s">
+        <v>35</v>
+      </c>
+      <c r="D537" t="s">
+        <v>178</v>
+      </c>
+      <c r="E537" t="s">
+        <v>758</v>
+      </c>
+      <c r="F537">
+        <v>44492</v>
+      </c>
+      <c r="G537" t="s">
+        <v>13</v>
+      </c>
+      <c r="H537" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>840</v>
+      </c>
+      <c r="B538" t="s">
+        <v>841</v>
+      </c>
+      <c r="C538" t="s">
+        <v>10</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>745</v>
+      </c>
+      <c r="F538">
+        <v>85251</v>
+      </c>
+      <c r="G538" t="s">
+        <v>20</v>
+      </c>
+      <c r="H538" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>268</v>
+      </c>
+      <c r="B539" t="s">
+        <v>842</v>
+      </c>
+      <c r="C539" t="s">
+        <v>30</v>
+      </c>
+      <c r="D539" t="s">
+        <v>48</v>
+      </c>
+      <c r="E539" t="s">
+        <v>449</v>
+      </c>
+      <c r="F539">
+        <v>146058</v>
+      </c>
+      <c r="G539" t="s">
+        <v>13</v>
+      </c>
+      <c r="H539" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>581</v>
+      </c>
+      <c r="B540" t="s">
+        <v>843</v>
+      </c>
+      <c r="C540" t="s">
+        <v>10</v>
+      </c>
+      <c r="D540" t="s">
+        <v>163</v>
+      </c>
+      <c r="E540" t="s">
+        <v>745</v>
+      </c>
+      <c r="F540">
+        <v>192926</v>
+      </c>
+      <c r="G540" t="s">
+        <v>20</v>
+      </c>
+      <c r="H540" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>652</v>
+      </c>
+      <c r="B541" t="s">
+        <v>844</v>
+      </c>
+      <c r="C541" t="s">
+        <v>30</v>
+      </c>
+      <c r="D541" t="s">
+        <v>292</v>
+      </c>
+      <c r="E541" t="s">
+        <v>845</v>
+      </c>
+      <c r="F541">
+        <v>410923</v>
+      </c>
+      <c r="G541" t="s">
+        <v>13</v>
+      </c>
+      <c r="H541" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>100</v>
+      </c>
+      <c r="B542" t="s">
+        <v>846</v>
+      </c>
+      <c r="C542" t="s">
+        <v>30</v>
+      </c>
+      <c r="D542" t="s">
+        <v>121</v>
+      </c>
+      <c r="E542" t="s">
+        <v>758</v>
+      </c>
+      <c r="F542">
+        <v>114520</v>
+      </c>
+      <c r="G542" t="s">
+        <v>20</v>
+      </c>
+      <c r="H542" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>100</v>
+      </c>
+      <c r="B543" t="s">
+        <v>847</v>
+      </c>
+      <c r="C543" t="s">
+        <v>30</v>
+      </c>
+      <c r="D543" t="s">
+        <v>106</v>
+      </c>
+      <c r="E543" t="s">
+        <v>320</v>
+      </c>
+      <c r="F543">
+        <v>739997</v>
+      </c>
+      <c r="G543" t="s">
+        <v>13</v>
+      </c>
+      <c r="H543" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>848</v>
+      </c>
+      <c r="B544" t="s">
+        <v>849</v>
+      </c>
+      <c r="C544" t="s">
+        <v>10</v>
+      </c>
+      <c r="D544" t="s">
+        <v>163</v>
+      </c>
+      <c r="E544" t="s">
+        <v>745</v>
+      </c>
+      <c r="F544">
+        <v>192146</v>
+      </c>
+      <c r="G544" t="s">
+        <v>20</v>
+      </c>
+      <c r="H544" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>100</v>
+      </c>
+      <c r="B545" t="s">
+        <v>850</v>
+      </c>
+      <c r="C545" t="s">
+        <v>35</v>
+      </c>
+      <c r="D545" t="s">
+        <v>442</v>
+      </c>
+      <c r="E545" t="s">
+        <v>851</v>
+      </c>
+      <c r="F545">
+        <v>128</v>
+      </c>
+      <c r="G545" t="s">
+        <v>38</v>
+      </c>
+      <c r="H545" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>100</v>
+      </c>
+      <c r="B546" t="s">
+        <v>852</v>
+      </c>
+      <c r="C546" t="s">
+        <v>35</v>
+      </c>
+      <c r="D546" t="s">
+        <v>178</v>
+      </c>
+      <c r="E546" t="s">
+        <v>853</v>
+      </c>
+      <c r="F546">
+        <v>44307</v>
+      </c>
+      <c r="G546" t="s">
+        <v>113</v>
+      </c>
+      <c r="H546" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>100</v>
+      </c>
+      <c r="B547" t="s">
+        <v>854</v>
+      </c>
+      <c r="C547" t="s">
+        <v>30</v>
+      </c>
+      <c r="D547" t="s">
+        <v>292</v>
+      </c>
+      <c r="E547" t="s">
+        <v>845</v>
+      </c>
+      <c r="F547">
+        <v>410923</v>
+      </c>
+      <c r="G547" t="s">
+        <v>113</v>
+      </c>
+      <c r="H547" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>100</v>
+      </c>
+      <c r="B548" t="s">
+        <v>855</v>
+      </c>
+      <c r="C548" t="s">
+        <v>30</v>
+      </c>
+      <c r="D548" t="s">
+        <v>292</v>
+      </c>
+      <c r="E548" t="s">
+        <v>845</v>
+      </c>
+      <c r="F548">
+        <v>410923</v>
+      </c>
+      <c r="G548" t="s">
+        <v>13</v>
+      </c>
+      <c r="H548" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>100</v>
+      </c>
+      <c r="B549" t="s">
+        <v>856</v>
+      </c>
+      <c r="C549" t="s">
+        <v>30</v>
+      </c>
+      <c r="D549" t="s">
+        <v>292</v>
+      </c>
+      <c r="E549" t="s">
+        <v>845</v>
+      </c>
+      <c r="F549">
+        <v>410923</v>
+      </c>
+      <c r="G549" t="s">
+        <v>158</v>
+      </c>
+      <c r="H549" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>138</v>
+      </c>
+      <c r="B550" t="s">
+        <v>857</v>
+      </c>
+      <c r="C550" t="s">
+        <v>30</v>
+      </c>
+      <c r="D550" t="s">
+        <v>140</v>
+      </c>
+      <c r="E550" t="s">
+        <v>417</v>
+      </c>
+      <c r="F550">
+        <v>28865</v>
+      </c>
+      <c r="G550" t="s">
+        <v>13</v>
+      </c>
+      <c r="H550" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>100</v>
+      </c>
+      <c r="B551" t="s">
+        <v>858</v>
+      </c>
+      <c r="C551" t="s">
+        <v>30</v>
+      </c>
+      <c r="D551" t="s">
+        <v>292</v>
+      </c>
+      <c r="E551" t="s">
+        <v>594</v>
+      </c>
+      <c r="F551">
+        <v>410923</v>
+      </c>
+      <c r="G551" t="s">
+        <v>13</v>
+      </c>
+      <c r="H551" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>463</v>
+      </c>
+      <c r="B552" t="s">
+        <v>859</v>
+      </c>
+      <c r="C552" t="s">
+        <v>35</v>
+      </c>
+      <c r="D552" t="s">
+        <v>434</v>
+      </c>
+      <c r="E552" t="s">
+        <v>853</v>
+      </c>
+      <c r="F552">
+        <v>191324</v>
+      </c>
+      <c r="G552" t="s">
+        <v>13</v>
+      </c>
+      <c r="H552" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>100</v>
+      </c>
+      <c r="B553" t="s">
+        <v>860</v>
+      </c>
+      <c r="C553" t="s">
+        <v>35</v>
+      </c>
+      <c r="D553" t="s">
+        <v>149</v>
+      </c>
+      <c r="E553" t="s">
+        <v>861</v>
+      </c>
+      <c r="F553">
+        <v>54679</v>
+      </c>
+      <c r="G553" t="s">
+        <v>13</v>
+      </c>
+      <c r="H553" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>862</v>
+      </c>
+      <c r="B554" t="s">
+        <v>863</v>
+      </c>
+      <c r="C554" t="s">
+        <v>35</v>
+      </c>
+      <c r="D554" t="s">
+        <v>434</v>
+      </c>
+      <c r="E554" t="s">
+        <v>853</v>
+      </c>
+      <c r="F554">
+        <v>191286</v>
+      </c>
+      <c r="G554" t="s">
+        <v>20</v>
+      </c>
+      <c r="H554" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>864</v>
+      </c>
+      <c r="B555" t="s">
+        <v>865</v>
+      </c>
+      <c r="C555" t="s">
+        <v>30</v>
+      </c>
+      <c r="D555" t="s">
+        <v>292</v>
+      </c>
+      <c r="E555" t="s">
+        <v>769</v>
+      </c>
+      <c r="F555">
+        <v>410923</v>
+      </c>
+      <c r="G555" t="s">
+        <v>13</v>
+      </c>
+      <c r="H555" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>652</v>
+      </c>
+      <c r="B556" t="s">
+        <v>866</v>
+      </c>
+      <c r="C556" t="s">
+        <v>30</v>
+      </c>
+      <c r="D556" t="s">
+        <v>92</v>
+      </c>
+      <c r="E556" t="s">
+        <v>594</v>
+      </c>
+      <c r="F556">
+        <v>89800</v>
+      </c>
+      <c r="G556" t="s">
+        <v>13</v>
+      </c>
+      <c r="H556" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>652</v>
+      </c>
+      <c r="B557" t="s">
+        <v>867</v>
+      </c>
+      <c r="C557" t="s">
+        <v>35</v>
+      </c>
+      <c r="D557" t="s">
+        <v>36</v>
+      </c>
+      <c r="E557" t="s">
+        <v>509</v>
+      </c>
+      <c r="F557">
+        <v>61795</v>
+      </c>
+      <c r="G557" t="s">
+        <v>13</v>
+      </c>
+      <c r="H557" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>652</v>
+      </c>
+      <c r="B558" t="s">
+        <v>868</v>
+      </c>
+      <c r="C558" t="s">
+        <v>30</v>
+      </c>
+      <c r="D558" t="s">
+        <v>92</v>
+      </c>
+      <c r="E558" t="s">
+        <v>594</v>
+      </c>
+      <c r="F558">
+        <v>89800</v>
+      </c>
+      <c r="G558" t="s">
+        <v>13</v>
+      </c>
+      <c r="H558" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>86</v>
+      </c>
+      <c r="B559" t="s">
+        <v>869</v>
+      </c>
+      <c r="C559" t="s">
+        <v>30</v>
+      </c>
+      <c r="D559" t="s">
+        <v>88</v>
+      </c>
+      <c r="E559" t="s">
+        <v>417</v>
+      </c>
+      <c r="F559">
+        <v>62816</v>
+      </c>
+      <c r="G559" t="s">
+        <v>113</v>
+      </c>
+      <c r="H559" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>652</v>
+      </c>
+      <c r="B560" t="s">
+        <v>870</v>
+      </c>
+      <c r="C560" t="s">
+        <v>30</v>
+      </c>
+      <c r="D560" t="s">
+        <v>92</v>
+      </c>
+      <c r="E560" t="s">
+        <v>320</v>
+      </c>
+      <c r="F560">
+        <v>89800</v>
+      </c>
+      <c r="G560" t="s">
+        <v>13</v>
+      </c>
+      <c r="H560" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>652</v>
+      </c>
+      <c r="B561" t="s">
+        <v>871</v>
+      </c>
+      <c r="C561" t="s">
+        <v>30</v>
+      </c>
+      <c r="D561" t="s">
+        <v>46</v>
+      </c>
+      <c r="E561" t="s">
+        <v>417</v>
+      </c>
+      <c r="F561">
+        <v>17060</v>
+      </c>
+      <c r="G561" t="s">
+        <v>13</v>
+      </c>
+      <c r="H561" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>28</v>
+      </c>
+      <c r="B562" t="s">
+        <v>872</v>
+      </c>
+      <c r="C562" t="s">
+        <v>30</v>
+      </c>
+      <c r="D562" t="s">
+        <v>31</v>
+      </c>
+      <c r="E562" t="s">
+        <v>417</v>
+      </c>
+      <c r="F562">
+        <v>20156</v>
+      </c>
+      <c r="G562" t="s">
+        <v>13</v>
+      </c>
+      <c r="H562" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>652</v>
+      </c>
+      <c r="B563" t="s">
+        <v>873</v>
+      </c>
+      <c r="C563" t="s">
+        <v>10</v>
+      </c>
+      <c r="D563" t="s">
+        <v>317</v>
+      </c>
+      <c r="E563" t="s">
+        <v>769</v>
+      </c>
+      <c r="F563">
+        <v>84187</v>
+      </c>
+      <c r="G563" t="s">
+        <v>13</v>
+      </c>
+      <c r="H563" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>599</v>
+      </c>
+      <c r="B564" t="s">
+        <v>874</v>
+      </c>
+      <c r="C564" t="s">
+        <v>30</v>
+      </c>
+      <c r="D564" t="s">
+        <v>292</v>
+      </c>
+      <c r="E564" t="s">
+        <v>417</v>
+      </c>
+      <c r="F564">
+        <v>410923</v>
+      </c>
+      <c r="G564" t="s">
+        <v>13</v>
+      </c>
+      <c r="H564" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>599</v>
+      </c>
+      <c r="B565" t="s">
+        <v>875</v>
+      </c>
+      <c r="C565" t="s">
+        <v>30</v>
+      </c>
+      <c r="D565" t="s">
+        <v>292</v>
+      </c>
+      <c r="E565" t="s">
+        <v>417</v>
+      </c>
+      <c r="F565">
+        <v>410923</v>
+      </c>
+      <c r="G565" t="s">
+        <v>13</v>
+      </c>
+      <c r="H565" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>599</v>
+      </c>
+      <c r="B566" t="s">
+        <v>876</v>
+      </c>
+      <c r="C566" t="s">
+        <v>30</v>
+      </c>
+      <c r="D566" t="s">
+        <v>292</v>
+      </c>
+      <c r="E566" t="s">
+        <v>417</v>
+      </c>
+      <c r="F566">
+        <v>410923</v>
+      </c>
+      <c r="G566" t="s">
+        <v>113</v>
+      </c>
+      <c r="H566" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>599</v>
+      </c>
+      <c r="B567" t="s">
+        <v>877</v>
+      </c>
+      <c r="C567" t="s">
+        <v>30</v>
+      </c>
+      <c r="D567" t="s">
+        <v>292</v>
+      </c>
+      <c r="E567" t="s">
+        <v>417</v>
+      </c>
+      <c r="F567">
+        <v>410923</v>
+      </c>
+      <c r="G567" t="s">
+        <v>13</v>
+      </c>
+      <c r="H567" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>599</v>
+      </c>
+      <c r="B568" t="s">
+        <v>878</v>
+      </c>
+      <c r="C568" t="s">
+        <v>30</v>
+      </c>
+      <c r="D568" t="s">
+        <v>292</v>
+      </c>
+      <c r="E568" t="s">
+        <v>417</v>
+      </c>
+      <c r="F568">
+        <v>410923</v>
+      </c>
+      <c r="G568" t="s">
+        <v>13</v>
+      </c>
+      <c r="H568" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>599</v>
+      </c>
+      <c r="B569" t="s">
+        <v>879</v>
+      </c>
+      <c r="C569" t="s">
+        <v>30</v>
+      </c>
+      <c r="D569" t="s">
+        <v>48</v>
+      </c>
+      <c r="E569" t="s">
+        <v>320</v>
+      </c>
+      <c r="F569">
+        <v>144745</v>
+      </c>
+      <c r="G569" t="s">
+        <v>13</v>
+      </c>
+      <c r="H569" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>599</v>
+      </c>
+      <c r="B570" t="s">
+        <v>880</v>
+      </c>
+      <c r="C570" t="s">
+        <v>30</v>
+      </c>
+      <c r="D570" t="s">
+        <v>48</v>
+      </c>
+      <c r="E570" t="s">
+        <v>320</v>
+      </c>
+      <c r="F570">
+        <v>144745</v>
+      </c>
+      <c r="G570" t="s">
+        <v>13</v>
+      </c>
+      <c r="H570" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>599</v>
+      </c>
+      <c r="B571" t="s">
+        <v>881</v>
+      </c>
+      <c r="C571" t="s">
+        <v>30</v>
+      </c>
+      <c r="D571" t="s">
+        <v>59</v>
+      </c>
+      <c r="E571" t="s">
+        <v>320</v>
+      </c>
+      <c r="F571">
+        <v>27914</v>
+      </c>
+      <c r="G571" t="s">
+        <v>38</v>
+      </c>
+      <c r="H571" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>379</v>
+      </c>
+      <c r="B572" t="s">
+        <v>882</v>
+      </c>
+      <c r="C572" t="s">
+        <v>30</v>
+      </c>
+      <c r="D572" t="s">
+        <v>115</v>
+      </c>
+      <c r="E572" t="s">
+        <v>417</v>
+      </c>
+      <c r="F572">
+        <v>388996</v>
+      </c>
+      <c r="G572" t="s">
+        <v>13</v>
+      </c>
+      <c r="H572" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>379</v>
+      </c>
+      <c r="B573" t="s">
+        <v>883</v>
+      </c>
+      <c r="C573" t="s">
+        <v>30</v>
+      </c>
+      <c r="D573" t="s">
+        <v>296</v>
+      </c>
+      <c r="E573" t="s">
+        <v>320</v>
+      </c>
+      <c r="F573">
+        <v>114158</v>
+      </c>
+      <c r="G573" t="s">
+        <v>13</v>
+      </c>
+      <c r="H573" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>379</v>
+      </c>
+      <c r="B574" t="s">
+        <v>884</v>
+      </c>
+      <c r="C574" t="s">
+        <v>30</v>
+      </c>
+      <c r="D574" t="s">
+        <v>296</v>
+      </c>
+      <c r="E574" t="s">
+        <v>320</v>
+      </c>
+      <c r="F574">
+        <v>114158</v>
+      </c>
+      <c r="G574" t="s">
+        <v>113</v>
+      </c>
+      <c r="H574" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>379</v>
+      </c>
+      <c r="B575" t="s">
+        <v>885</v>
+      </c>
+      <c r="C575" t="s">
+        <v>35</v>
+      </c>
+      <c r="D575" t="s">
+        <v>331</v>
+      </c>
+      <c r="E575" t="s">
+        <v>886</v>
+      </c>
+      <c r="F575">
+        <v>227077</v>
+      </c>
+      <c r="G575" t="s">
+        <v>13</v>
+      </c>
+      <c r="H575" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>138</v>
+      </c>
+      <c r="B576" t="s">
+        <v>887</v>
+      </c>
+      <c r="C576" t="s">
+        <v>30</v>
+      </c>
+      <c r="D576" t="s">
+        <v>59</v>
+      </c>
+      <c r="E576" t="s">
+        <v>888</v>
+      </c>
+      <c r="F576">
+        <v>27914</v>
+      </c>
+      <c r="G576" t="s">
+        <v>113</v>
+      </c>
+      <c r="H576" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>599</v>
+      </c>
+      <c r="B577" t="s">
+        <v>889</v>
+      </c>
+      <c r="C577" t="s">
+        <v>10</v>
+      </c>
+      <c r="D577" t="s">
+        <v>890</v>
+      </c>
+      <c r="E577" t="s">
+        <v>891</v>
+      </c>
+      <c r="F577">
+        <v>45</v>
+      </c>
+      <c r="G577" t="s">
+        <v>13</v>
+      </c>
+      <c r="H577" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>599</v>
+      </c>
+      <c r="B578" t="s">
+        <v>892</v>
+      </c>
+      <c r="C578" t="s">
+        <v>30</v>
+      </c>
+      <c r="D578" t="s">
+        <v>75</v>
+      </c>
+      <c r="E578" t="s">
+        <v>320</v>
+      </c>
+      <c r="F578">
+        <v>60832</v>
+      </c>
+      <c r="G578" t="s">
+        <v>13</v>
+      </c>
+      <c r="H578" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>463</v>
+      </c>
+      <c r="B579" t="s">
+        <v>893</v>
+      </c>
+      <c r="C579" t="s">
+        <v>30</v>
+      </c>
+      <c r="D579" t="s">
+        <v>92</v>
+      </c>
+      <c r="E579" t="s">
+        <v>826</v>
+      </c>
+      <c r="F579">
+        <v>89430</v>
+      </c>
+      <c r="G579" t="s">
+        <v>113</v>
+      </c>
+      <c r="H579" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>599</v>
+      </c>
+      <c r="B580" t="s">
+        <v>894</v>
+      </c>
+      <c r="C580" t="s">
+        <v>30</v>
+      </c>
+      <c r="D580" t="s">
+        <v>75</v>
+      </c>
+      <c r="E580" t="s">
+        <v>509</v>
+      </c>
+      <c r="F580">
+        <v>60832</v>
+      </c>
+      <c r="G580" t="s">
+        <v>113</v>
+      </c>
+      <c r="H580" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>599</v>
+      </c>
+      <c r="B581" t="s">
+        <v>895</v>
+      </c>
+      <c r="C581" t="s">
+        <v>30</v>
+      </c>
+      <c r="D581" t="s">
+        <v>75</v>
+      </c>
+      <c r="E581" t="s">
+        <v>509</v>
+      </c>
+      <c r="F581">
+        <v>60832</v>
+      </c>
+      <c r="G581" t="s">
+        <v>20</v>
+      </c>
+      <c r="H581" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>599</v>
+      </c>
+      <c r="B582" t="s">
+        <v>896</v>
+      </c>
+      <c r="C582" t="s">
+        <v>35</v>
+      </c>
+      <c r="D582" t="s">
+        <v>818</v>
+      </c>
+      <c r="E582" t="s">
+        <v>897</v>
+      </c>
+      <c r="F582">
+        <v>20882</v>
+      </c>
+      <c r="G582" t="s">
+        <v>113</v>
+      </c>
+      <c r="H582" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>498</v>
+      </c>
+      <c r="B583" t="s">
+        <v>898</v>
+      </c>
+      <c r="C583" t="s">
+        <v>30</v>
+      </c>
+      <c r="D583" t="s">
+        <v>121</v>
+      </c>
+      <c r="E583" t="s">
+        <v>826</v>
+      </c>
+      <c r="F583">
+        <v>112197</v>
+      </c>
+      <c r="G583" t="s">
+        <v>13</v>
+      </c>
+      <c r="H583" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>899</v>
+      </c>
+      <c r="B584" t="s">
+        <v>900</v>
+      </c>
+      <c r="C584" t="s">
+        <v>30</v>
+      </c>
+      <c r="D584" t="s">
+        <v>106</v>
+      </c>
+      <c r="E584" t="s">
+        <v>901</v>
+      </c>
+      <c r="F584">
+        <v>739681</v>
+      </c>
+      <c r="G584" t="s">
+        <v>13</v>
+      </c>
+      <c r="H584" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>196</v>
+      </c>
+      <c r="B585" t="s">
+        <v>902</v>
+      </c>
+      <c r="C585" t="s">
+        <v>35</v>
+      </c>
+      <c r="D585" t="s">
+        <v>36</v>
+      </c>
+      <c r="E585" t="s">
+        <v>509</v>
+      </c>
+      <c r="F585">
+        <v>61513</v>
+      </c>
+      <c r="G585" t="s">
+        <v>20</v>
+      </c>
+      <c r="H585" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>86</v>
+      </c>
+      <c r="B586" t="s">
+        <v>903</v>
+      </c>
+      <c r="C586" t="s">
+        <v>30</v>
+      </c>
+      <c r="D586" t="s">
+        <v>88</v>
+      </c>
+      <c r="E586" t="s">
+        <v>417</v>
+      </c>
+      <c r="F586">
+        <v>62426</v>
+      </c>
+      <c r="G586" t="s">
+        <v>20</v>
+      </c>
+      <c r="H586" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>246</v>
+      </c>
+      <c r="B587" t="s">
+        <v>904</v>
+      </c>
+      <c r="C587" t="s">
+        <v>30</v>
+      </c>
+      <c r="D587" t="s">
+        <v>92</v>
+      </c>
+      <c r="E587" t="s">
+        <v>320</v>
+      </c>
+      <c r="F587">
+        <v>89430</v>
+      </c>
+      <c r="G587" t="s">
+        <v>20</v>
+      </c>
+      <c r="H587" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>104</v>
+      </c>
+      <c r="B588" t="s">
+        <v>905</v>
+      </c>
+      <c r="C588" t="s">
+        <v>10</v>
+      </c>
+      <c r="D588" t="s">
+        <v>317</v>
+      </c>
+      <c r="E588" t="s">
+        <v>853</v>
+      </c>
+      <c r="F588">
+        <v>82603</v>
+      </c>
+      <c r="G588" t="s">
+        <v>113</v>
+      </c>
+      <c r="H588" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>138</v>
+      </c>
+      <c r="B589" t="s">
+        <v>906</v>
+      </c>
+      <c r="C589" t="s">
+        <v>30</v>
+      </c>
+      <c r="D589" t="s">
+        <v>85</v>
+      </c>
+      <c r="E589" t="s">
+        <v>767</v>
+      </c>
+      <c r="F589">
+        <v>91587</v>
+      </c>
+      <c r="G589" t="s">
+        <v>13</v>
+      </c>
+      <c r="H589" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>463</v>
+      </c>
+      <c r="B590" t="s">
+        <v>907</v>
+      </c>
+      <c r="C590" t="s">
+        <v>30</v>
+      </c>
+      <c r="D590" t="s">
+        <v>31</v>
+      </c>
+      <c r="E590" t="s">
+        <v>767</v>
+      </c>
+      <c r="F590">
+        <v>19363</v>
+      </c>
+      <c r="G590" t="s">
+        <v>13</v>
+      </c>
+      <c r="H590" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>463</v>
+      </c>
+      <c r="B591" t="s">
+        <v>908</v>
+      </c>
+      <c r="C591" t="s">
+        <v>30</v>
+      </c>
+      <c r="D591" t="s">
+        <v>73</v>
+      </c>
+      <c r="E591" t="s">
+        <v>417</v>
+      </c>
+      <c r="F591">
+        <v>17063</v>
+      </c>
+      <c r="G591" t="s">
+        <v>13</v>
+      </c>
+      <c r="H591" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>221</v>
+      </c>
+      <c r="B592" t="s">
+        <v>909</v>
+      </c>
+      <c r="C592" t="s">
+        <v>30</v>
+      </c>
+      <c r="D592" t="s">
+        <v>88</v>
+      </c>
+      <c r="E592" t="s">
+        <v>417</v>
+      </c>
+      <c r="F592">
+        <v>61540</v>
+      </c>
+      <c r="G592" t="s">
+        <v>13</v>
+      </c>
+      <c r="H592" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>463</v>
+      </c>
+      <c r="B593" t="s">
+        <v>910</v>
+      </c>
+      <c r="C593" t="s">
+        <v>30</v>
+      </c>
+      <c r="D593" t="s">
+        <v>46</v>
+      </c>
+      <c r="E593" t="s">
+        <v>911</v>
+      </c>
+      <c r="F593">
+        <v>16857</v>
+      </c>
+      <c r="G593" t="s">
+        <v>13</v>
+      </c>
+      <c r="H593" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>463</v>
+      </c>
+      <c r="B594" t="s">
+        <v>912</v>
+      </c>
+      <c r="C594" t="s">
+        <v>30</v>
+      </c>
+      <c r="D594" t="s">
+        <v>106</v>
+      </c>
+      <c r="E594" t="s">
+        <v>901</v>
+      </c>
+      <c r="F594">
+        <v>739681</v>
+      </c>
+      <c r="G594" t="s">
+        <v>20</v>
+      </c>
+      <c r="H594" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>463</v>
+      </c>
+      <c r="B595" t="s">
+        <v>913</v>
+      </c>
+      <c r="C595" t="s">
+        <v>30</v>
+      </c>
+      <c r="D595" t="s">
+        <v>92</v>
+      </c>
+      <c r="E595" t="s">
+        <v>509</v>
+      </c>
+      <c r="F595">
+        <v>88656</v>
+      </c>
+      <c r="G595" t="s">
+        <v>20</v>
+      </c>
+      <c r="H595" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>100</v>
+      </c>
+      <c r="B596" t="s">
+        <v>914</v>
+      </c>
+      <c r="C596" t="s">
+        <v>30</v>
+      </c>
+      <c r="D596" t="s">
+        <v>43</v>
+      </c>
+      <c r="E596" t="s">
+        <v>826</v>
+      </c>
+      <c r="F596">
+        <v>77926</v>
+      </c>
+      <c r="G596" t="s">
+        <v>13</v>
+      </c>
+      <c r="H596" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>463</v>
+      </c>
+      <c r="B597" t="s">
+        <v>915</v>
+      </c>
+      <c r="C597" t="s">
+        <v>30</v>
+      </c>
+      <c r="D597" t="s">
+        <v>115</v>
+      </c>
+      <c r="E597" t="s">
+        <v>509</v>
+      </c>
+      <c r="F597">
+        <v>0</v>
+      </c>
+      <c r="G597" t="s">
+        <v>13</v>
+      </c>
+      <c r="H597" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>463</v>
+      </c>
+      <c r="B598" t="s">
+        <v>916</v>
+      </c>
+      <c r="C598" t="s">
+        <v>35</v>
+      </c>
+      <c r="D598" t="s">
+        <v>422</v>
+      </c>
+      <c r="E598" t="s">
+        <v>233</v>
+      </c>
+      <c r="F598">
+        <v>46941</v>
+      </c>
+      <c r="G598" t="s">
+        <v>13</v>
+      </c>
+      <c r="H598" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>463</v>
+      </c>
+      <c r="B599" t="s">
+        <v>917</v>
+      </c>
+      <c r="C599" t="s">
+        <v>30</v>
+      </c>
+      <c r="D599" t="s">
+        <v>88</v>
+      </c>
+      <c r="E599" t="s">
+        <v>509</v>
+      </c>
+      <c r="F599">
+        <v>61202</v>
+      </c>
+      <c r="G599" t="s">
+        <v>113</v>
+      </c>
+      <c r="H599" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>463</v>
+      </c>
+      <c r="B600" t="s">
+        <v>918</v>
+      </c>
+      <c r="C600" t="s">
+        <v>30</v>
+      </c>
+      <c r="D600" t="s">
+        <v>68</v>
+      </c>
+      <c r="E600" t="s">
+        <v>509</v>
+      </c>
+      <c r="F600">
+        <v>20486</v>
+      </c>
+      <c r="G600" t="s">
+        <v>13</v>
+      </c>
+      <c r="H600" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>463</v>
+      </c>
+      <c r="B601" t="s">
+        <v>919</v>
+      </c>
+      <c r="C601" t="s">
+        <v>35</v>
+      </c>
+      <c r="D601" t="s">
+        <v>149</v>
+      </c>
+      <c r="E601" t="s">
+        <v>509</v>
+      </c>
+      <c r="F601">
+        <v>53426</v>
+      </c>
+      <c r="G601" t="s">
+        <v>38</v>
+      </c>
+      <c r="H601" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>138</v>
+      </c>
+      <c r="B602" t="s">
+        <v>920</v>
+      </c>
+      <c r="C602" t="s">
+        <v>30</v>
+      </c>
+      <c r="D602" t="s">
+        <v>140</v>
+      </c>
+      <c r="E602" t="s">
+        <v>509</v>
+      </c>
+      <c r="F602">
+        <v>27983</v>
+      </c>
+      <c r="G602" t="s">
+        <v>13</v>
+      </c>
+      <c r="H602" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>104</v>
+      </c>
+      <c r="B603" t="s">
+        <v>921</v>
+      </c>
+      <c r="C603" t="s">
+        <v>30</v>
+      </c>
+      <c r="D603" t="s">
+        <v>106</v>
+      </c>
+      <c r="E603" t="s">
+        <v>901</v>
+      </c>
+      <c r="F603">
+        <v>739681</v>
+      </c>
+      <c r="G603" t="s">
+        <v>20</v>
+      </c>
+      <c r="H603" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>463</v>
+      </c>
+      <c r="B604" t="s">
+        <v>922</v>
+      </c>
+      <c r="C604" t="s">
+        <v>10</v>
+      </c>
+      <c r="D604" t="s">
+        <v>453</v>
+      </c>
+      <c r="E604" t="s">
+        <v>242</v>
+      </c>
+      <c r="F604">
+        <v>13058</v>
+      </c>
+      <c r="G604" t="s">
+        <v>13</v>
+      </c>
+      <c r="H604" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>463</v>
+      </c>
+      <c r="B605" t="s">
+        <v>923</v>
+      </c>
+      <c r="C605" t="s">
+        <v>30</v>
+      </c>
+      <c r="D605" t="s">
+        <v>284</v>
+      </c>
+      <c r="E605" t="s">
+        <v>767</v>
+      </c>
+      <c r="F605">
+        <v>109526</v>
+      </c>
+      <c r="G605" t="s">
+        <v>13</v>
+      </c>
+      <c r="H605" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>463</v>
+      </c>
+      <c r="B606" t="s">
+        <v>924</v>
+      </c>
+      <c r="C606" t="s">
+        <v>35</v>
+      </c>
+      <c r="D606" t="s">
+        <v>585</v>
+      </c>
+      <c r="E606" t="s">
+        <v>509</v>
+      </c>
+      <c r="F606">
+        <v>44475</v>
+      </c>
+      <c r="G606" t="s">
+        <v>20</v>
+      </c>
+      <c r="H606" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>463</v>
+      </c>
+      <c r="B607" t="s">
+        <v>925</v>
+      </c>
+      <c r="C607" t="s">
+        <v>35</v>
+      </c>
+      <c r="D607" t="s">
+        <v>585</v>
+      </c>
+      <c r="E607" t="s">
+        <v>509</v>
+      </c>
+      <c r="F607">
+        <v>44475</v>
+      </c>
+      <c r="G607" t="s">
+        <v>13</v>
+      </c>
+      <c r="H607" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>463</v>
+      </c>
+      <c r="B608" t="s">
+        <v>926</v>
+      </c>
+      <c r="C608" t="s">
+        <v>30</v>
+      </c>
+      <c r="D608" t="s">
+        <v>68</v>
+      </c>
+      <c r="E608" t="s">
+        <v>509</v>
+      </c>
+      <c r="F608">
+        <v>9154</v>
+      </c>
+      <c r="G608" t="s">
+        <v>13</v>
+      </c>
+      <c r="H608" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>463</v>
+      </c>
+      <c r="B609" t="s">
+        <v>927</v>
+      </c>
+      <c r="C609" t="s">
+        <v>30</v>
+      </c>
+      <c r="D609" t="s">
+        <v>80</v>
+      </c>
+      <c r="E609" t="s">
+        <v>760</v>
+      </c>
+      <c r="F609">
+        <v>36865</v>
+      </c>
+      <c r="G609" t="s">
+        <v>13</v>
+      </c>
+      <c r="H609" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>463</v>
+      </c>
+      <c r="B610" t="s">
+        <v>928</v>
+      </c>
+      <c r="C610" t="s">
+        <v>30</v>
+      </c>
+      <c r="D610" t="s">
+        <v>140</v>
+      </c>
+      <c r="E610" t="s">
+        <v>509</v>
+      </c>
+      <c r="F610">
+        <v>27788</v>
+      </c>
+      <c r="G610" t="s">
+        <v>13</v>
+      </c>
+      <c r="H610" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>463</v>
+      </c>
+      <c r="B611" t="s">
+        <v>929</v>
+      </c>
+      <c r="C611" t="s">
+        <v>30</v>
+      </c>
+      <c r="D611" t="s">
+        <v>48</v>
+      </c>
+      <c r="E611" t="s">
+        <v>509</v>
+      </c>
+      <c r="F611">
+        <v>143776</v>
+      </c>
+      <c r="G611" t="s">
+        <v>13</v>
+      </c>
+      <c r="H611" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>463</v>
+      </c>
+      <c r="B612" t="s">
+        <v>930</v>
+      </c>
+      <c r="C612" t="s">
+        <v>30</v>
+      </c>
+      <c r="D612" t="s">
+        <v>88</v>
+      </c>
+      <c r="E612" t="s">
+        <v>509</v>
+      </c>
+      <c r="F612">
+        <v>61889</v>
+      </c>
+      <c r="G612" t="s">
+        <v>13</v>
+      </c>
+      <c r="H612" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>463</v>
+      </c>
+      <c r="B613" t="s">
+        <v>931</v>
+      </c>
+      <c r="C613" t="s">
+        <v>30</v>
+      </c>
+      <c r="D613" t="s">
+        <v>68</v>
+      </c>
+      <c r="E613" t="s">
+        <v>767</v>
+      </c>
+      <c r="F613">
+        <v>9154</v>
+      </c>
+      <c r="G613" t="s">
+        <v>13</v>
+      </c>
+      <c r="H613" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>463</v>
+      </c>
+      <c r="B614" t="s">
+        <v>932</v>
+      </c>
+      <c r="C614" t="s">
+        <v>30</v>
+      </c>
+      <c r="D614" t="s">
+        <v>140</v>
+      </c>
+      <c r="E614" t="s">
+        <v>767</v>
+      </c>
+      <c r="F614">
+        <v>27788</v>
+      </c>
+      <c r="G614" t="s">
+        <v>13</v>
+      </c>
+      <c r="H614" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>463</v>
+      </c>
+      <c r="B615" t="s">
+        <v>933</v>
+      </c>
+      <c r="C615" t="s">
+        <v>35</v>
+      </c>
+      <c r="D615" t="s">
+        <v>431</v>
+      </c>
+      <c r="E615" t="s">
+        <v>934</v>
+      </c>
+      <c r="F615">
+        <v>107618</v>
+      </c>
+      <c r="G615" t="s">
+        <v>13</v>
+      </c>
+      <c r="H615" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>463</v>
+      </c>
+      <c r="B616" t="s">
+        <v>935</v>
+      </c>
+      <c r="C616" t="s">
+        <v>30</v>
+      </c>
+      <c r="D616" t="s">
+        <v>121</v>
+      </c>
+      <c r="E616" t="s">
+        <v>509</v>
+      </c>
+      <c r="F616">
+        <v>112750</v>
+      </c>
+      <c r="G616" t="s">
+        <v>13</v>
+      </c>
+      <c r="H616" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>463</v>
+      </c>
+      <c r="B617" t="s">
+        <v>936</v>
+      </c>
+      <c r="C617" t="s">
+        <v>30</v>
+      </c>
+      <c r="D617" t="s">
+        <v>92</v>
+      </c>
+      <c r="E617" t="s">
+        <v>622</v>
+      </c>
+      <c r="F617">
+        <v>88875</v>
+      </c>
+      <c r="G617" t="s">
+        <v>13</v>
+      </c>
+      <c r="H617" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>463</v>
+      </c>
+      <c r="B618" t="s">
+        <v>937</v>
+      </c>
+      <c r="C618" t="s">
+        <v>30</v>
+      </c>
+      <c r="D618" t="s">
+        <v>43</v>
+      </c>
+      <c r="E618" t="s">
+        <v>509</v>
+      </c>
+      <c r="F618">
+        <v>77685</v>
+      </c>
+      <c r="G618" t="s">
+        <v>38</v>
+      </c>
+      <c r="H618" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>463</v>
+      </c>
+      <c r="B619" t="s">
+        <v>938</v>
+      </c>
+      <c r="C619" t="s">
+        <v>30</v>
+      </c>
+      <c r="D619" t="s">
+        <v>48</v>
+      </c>
+      <c r="E619" t="s">
+        <v>939</v>
+      </c>
+      <c r="F619">
+        <v>143776</v>
+      </c>
+      <c r="G619" t="s">
+        <v>13</v>
+      </c>
+      <c r="H619" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>463</v>
+      </c>
+      <c r="B620" t="s">
+        <v>940</v>
+      </c>
+      <c r="C620" t="s">
+        <v>30</v>
+      </c>
+      <c r="D620" t="s">
+        <v>115</v>
+      </c>
+      <c r="E620" t="s">
+        <v>941</v>
+      </c>
+      <c r="F620">
+        <v>0</v>
+      </c>
+      <c r="G620" t="s">
+        <v>13</v>
+      </c>
+      <c r="H620" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>463</v>
+      </c>
+      <c r="B621" t="s">
+        <v>942</v>
+      </c>
+      <c r="C621" t="s">
+        <v>30</v>
+      </c>
+      <c r="D621" t="s">
+        <v>43</v>
+      </c>
+      <c r="E621" t="s">
+        <v>157</v>
+      </c>
+      <c r="F621">
+        <v>77685</v>
+      </c>
+      <c r="G621" t="s">
+        <v>113</v>
+      </c>
+      <c r="H621" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>138</v>
+      </c>
+      <c r="B622" t="s">
+        <v>943</v>
+      </c>
+      <c r="C622" t="s">
+        <v>30</v>
+      </c>
+      <c r="D622" t="s">
+        <v>140</v>
+      </c>
+      <c r="E622" t="s">
+        <v>767</v>
+      </c>
+      <c r="F622">
+        <v>27788</v>
+      </c>
+      <c r="G622" t="s">
+        <v>20</v>
+      </c>
+      <c r="H622" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>463</v>
+      </c>
+      <c r="B623" t="s">
+        <v>944</v>
+      </c>
+      <c r="C623" t="s">
+        <v>35</v>
+      </c>
+      <c r="D623" t="s">
+        <v>624</v>
+      </c>
+      <c r="E623" t="s">
+        <v>767</v>
+      </c>
+      <c r="F623">
+        <v>68699</v>
+      </c>
+      <c r="G623" t="s">
+        <v>38</v>
+      </c>
+      <c r="H623" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>463</v>
+      </c>
+      <c r="B624" t="s">
+        <v>945</v>
+      </c>
+      <c r="C624" t="s">
+        <v>30</v>
+      </c>
+      <c r="D624" t="s">
+        <v>31</v>
+      </c>
+      <c r="E624" t="s">
+        <v>622</v>
+      </c>
+      <c r="F624">
+        <v>18470</v>
+      </c>
+      <c r="G624" t="s">
+        <v>13</v>
+      </c>
+      <c r="H624" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>463</v>
+      </c>
+      <c r="B625" t="s">
+        <v>946</v>
+      </c>
+      <c r="C625" t="s">
+        <v>30</v>
+      </c>
+      <c r="D625" t="s">
+        <v>152</v>
+      </c>
+      <c r="E625" t="s">
+        <v>233</v>
+      </c>
+      <c r="F625">
+        <v>935</v>
+      </c>
+      <c r="G625" t="s">
+        <v>116</v>
+      </c>
+      <c r="H625" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>463</v>
+      </c>
+      <c r="B626" t="s">
+        <v>947</v>
+      </c>
+      <c r="C626" t="s">
+        <v>30</v>
+      </c>
+      <c r="D626" t="s">
+        <v>57</v>
+      </c>
+      <c r="E626" t="s">
+        <v>853</v>
+      </c>
+      <c r="F626">
+        <v>109051</v>
+      </c>
+      <c r="G626" t="s">
+        <v>13</v>
+      </c>
+      <c r="H626" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>463</v>
+      </c>
+      <c r="B627" t="s">
+        <v>948</v>
+      </c>
+      <c r="C627" t="s">
+        <v>30</v>
+      </c>
+      <c r="D627" t="s">
+        <v>284</v>
+      </c>
+      <c r="E627" t="s">
+        <v>233</v>
+      </c>
+      <c r="F627">
+        <v>109127</v>
+      </c>
+      <c r="G627" t="s">
+        <v>113</v>
+      </c>
+      <c r="H627" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>463</v>
+      </c>
+      <c r="B628" t="s">
+        <v>949</v>
+      </c>
+      <c r="C628" t="s">
+        <v>35</v>
+      </c>
+      <c r="D628" t="s">
+        <v>624</v>
+      </c>
+      <c r="E628" t="s">
+        <v>767</v>
+      </c>
+      <c r="F628">
+        <v>68699</v>
+      </c>
+      <c r="G628" t="s">
+        <v>113</v>
+      </c>
+      <c r="H628" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>126</v>
+      </c>
+      <c r="B629" t="s">
+        <v>950</v>
+      </c>
+      <c r="C629" t="s">
+        <v>35</v>
+      </c>
+      <c r="D629" t="s">
+        <v>331</v>
+      </c>
+      <c r="E629" t="s">
+        <v>767</v>
+      </c>
+      <c r="F629">
+        <v>226907</v>
+      </c>
+      <c r="G629" t="s">
+        <v>158</v>
+      </c>
+      <c r="H629" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>463</v>
+      </c>
+      <c r="B630" t="s">
+        <v>951</v>
+      </c>
+      <c r="C630" t="s">
+        <v>35</v>
+      </c>
+      <c r="D630" t="s">
+        <v>624</v>
+      </c>
+      <c r="E630" t="s">
+        <v>952</v>
+      </c>
+      <c r="F630">
+        <v>68699</v>
+      </c>
+      <c r="G630" t="s">
+        <v>113</v>
+      </c>
+      <c r="H630" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>463</v>
+      </c>
+      <c r="B631" t="s">
+        <v>953</v>
+      </c>
+      <c r="C631" t="s">
+        <v>30</v>
+      </c>
+      <c r="D631" t="s">
+        <v>284</v>
+      </c>
+      <c r="E631" t="s">
+        <v>853</v>
+      </c>
+      <c r="F631">
+        <v>109127</v>
+      </c>
+      <c r="G631" t="s">
+        <v>113</v>
+      </c>
+      <c r="H631" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>463</v>
+      </c>
+      <c r="B632" t="s">
+        <v>954</v>
+      </c>
+      <c r="C632" t="s">
+        <v>30</v>
+      </c>
+      <c r="D632" t="s">
+        <v>85</v>
+      </c>
+      <c r="E632" t="s">
+        <v>955</v>
+      </c>
+      <c r="F632">
+        <v>91587</v>
+      </c>
+      <c r="G632" t="s">
+        <v>113</v>
+      </c>
+      <c r="H632" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>138</v>
+      </c>
+      <c r="B633" t="s">
+        <v>956</v>
+      </c>
+      <c r="C633" t="s">
+        <v>30</v>
+      </c>
+      <c r="D633" t="s">
+        <v>140</v>
+      </c>
+      <c r="E633" t="s">
+        <v>233</v>
+      </c>
+      <c r="F633">
+        <v>27469</v>
+      </c>
+      <c r="G633" t="s">
+        <v>20</v>
+      </c>
+      <c r="H633" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>221</v>
+      </c>
+      <c r="B634" t="s">
+        <v>957</v>
+      </c>
+      <c r="C634" t="s">
+        <v>30</v>
+      </c>
+      <c r="D634" t="s">
+        <v>140</v>
+      </c>
+      <c r="E634" t="s">
+        <v>853</v>
+      </c>
+      <c r="F634">
+        <v>26239</v>
+      </c>
+      <c r="G634" t="s">
+        <v>13</v>
+      </c>
+      <c r="H634" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>324</v>
+      </c>
+      <c r="B635" t="s">
+        <v>958</v>
+      </c>
+      <c r="C635" t="s">
+        <v>35</v>
+      </c>
+      <c r="D635" t="s">
+        <v>306</v>
+      </c>
+      <c r="E635" t="s">
+        <v>233</v>
+      </c>
+      <c r="F635">
+        <v>32000</v>
+      </c>
+      <c r="G635" t="s">
+        <v>116</v>
+      </c>
+      <c r="H635" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>367</v>
+      </c>
+      <c r="B636" t="s">
+        <v>959</v>
+      </c>
+      <c r="C636" t="s">
+        <v>30</v>
+      </c>
+      <c r="D636" t="s">
+        <v>296</v>
+      </c>
+      <c r="E636" t="s">
+        <v>233</v>
+      </c>
+      <c r="F636">
+        <v>113284</v>
+      </c>
+      <c r="G636" t="s">
+        <v>13</v>
+      </c>
+      <c r="H636" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>97</v>
+      </c>
+      <c r="B637" t="s">
+        <v>960</v>
+      </c>
+      <c r="C637" t="s">
+        <v>30</v>
+      </c>
+      <c r="D637" t="s">
+        <v>75</v>
+      </c>
+      <c r="E637" t="s">
+        <v>233</v>
+      </c>
+      <c r="F637">
+        <v>59900</v>
+      </c>
+      <c r="G637" t="s">
+        <v>20</v>
+      </c>
+      <c r="H637" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>463</v>
+      </c>
+      <c r="B638" t="s">
+        <v>961</v>
+      </c>
+      <c r="C638" t="s">
+        <v>30</v>
+      </c>
+      <c r="D638" t="s">
+        <v>152</v>
+      </c>
+      <c r="E638" t="s">
+        <v>962</v>
+      </c>
+      <c r="F638">
+        <v>935</v>
+      </c>
+      <c r="G638" t="s">
+        <v>13</v>
+      </c>
+      <c r="H638" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>463</v>
+      </c>
+      <c r="B639" t="s">
+        <v>963</v>
+      </c>
+      <c r="C639" t="s">
+        <v>10</v>
+      </c>
+      <c r="D639" t="s">
+        <v>453</v>
+      </c>
+      <c r="E639" t="s">
+        <v>242</v>
+      </c>
+      <c r="F639">
+        <v>13058</v>
+      </c>
+      <c r="G639" t="s">
+        <v>20</v>
+      </c>
+      <c r="H639" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>463</v>
+      </c>
+      <c r="B640" t="s">
+        <v>964</v>
+      </c>
+      <c r="C640" t="s">
+        <v>30</v>
+      </c>
+      <c r="D640" t="s">
+        <v>43</v>
+      </c>
+      <c r="E640" t="s">
+        <v>157</v>
+      </c>
+      <c r="F640">
+        <v>76609</v>
+      </c>
+      <c r="G640" t="s">
+        <v>13</v>
+      </c>
+      <c r="H640" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>33</v>
+      </c>
+      <c r="B641" t="s">
+        <v>965</v>
+      </c>
+      <c r="C641" t="s">
+        <v>30</v>
+      </c>
+      <c r="D641" t="s">
+        <v>57</v>
+      </c>
+      <c r="E641" t="s">
+        <v>966</v>
+      </c>
+      <c r="F641">
+        <v>108761</v>
+      </c>
+      <c r="G641" t="s">
+        <v>20</v>
+      </c>
+      <c r="H641" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>100</v>
+      </c>
+      <c r="B642" t="s">
+        <v>967</v>
+      </c>
+      <c r="C642" t="s">
+        <v>30</v>
+      </c>
+      <c r="D642" t="s">
+        <v>121</v>
+      </c>
+      <c r="E642" t="s">
+        <v>966</v>
+      </c>
+      <c r="F642">
+        <v>112571</v>
+      </c>
+      <c r="G642" t="s">
+        <v>13</v>
+      </c>
+      <c r="H642" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>176</v>
+      </c>
+      <c r="B643" t="s">
+        <v>968</v>
+      </c>
+      <c r="C643" t="s">
+        <v>35</v>
+      </c>
+      <c r="D643" t="s">
+        <v>178</v>
+      </c>
+      <c r="E643" t="s">
+        <v>853</v>
+      </c>
+      <c r="F643">
+        <v>41704</v>
+      </c>
+      <c r="G643" t="s">
+        <v>13</v>
+      </c>
+      <c r="H643" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>969</v>
+      </c>
+      <c r="B644" t="s">
+        <v>970</v>
+      </c>
+      <c r="C644" t="s">
+        <v>35</v>
+      </c>
+      <c r="D644" t="s">
+        <v>36</v>
+      </c>
+      <c r="E644" t="s">
+        <v>131</v>
+      </c>
+      <c r="F644">
+        <v>60129</v>
+      </c>
+      <c r="G644" t="s">
+        <v>13</v>
+      </c>
+      <c r="H644" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>86</v>
+      </c>
+      <c r="B645" t="s">
+        <v>971</v>
+      </c>
+      <c r="C645" t="s">
+        <v>30</v>
+      </c>
+      <c r="D645" t="s">
+        <v>88</v>
+      </c>
+      <c r="E645" t="s">
+        <v>972</v>
+      </c>
+      <c r="F645">
+        <v>61170</v>
+      </c>
+      <c r="G645" t="s">
+        <v>13</v>
+      </c>
+      <c r="H645" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>33</v>
+      </c>
+      <c r="B646" t="s">
+        <v>973</v>
+      </c>
+      <c r="C646" t="s">
+        <v>30</v>
+      </c>
+      <c r="D646" t="s">
+        <v>85</v>
+      </c>
+      <c r="E646" t="s">
+        <v>974</v>
+      </c>
+      <c r="F646">
+        <v>91134</v>
+      </c>
+      <c r="G646" t="s">
+        <v>158</v>
+      </c>
+      <c r="H646" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>228</v>
+      </c>
+      <c r="B647" t="s">
+        <v>975</v>
+      </c>
+      <c r="C647" t="s">
+        <v>35</v>
+      </c>
+      <c r="D647" t="s">
+        <v>585</v>
+      </c>
+      <c r="E647" t="s">
+        <v>976</v>
+      </c>
+      <c r="F647">
+        <v>43478</v>
+      </c>
+      <c r="G647" t="s">
+        <v>113</v>
+      </c>
+      <c r="H647" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>463</v>
+      </c>
+      <c r="B648" t="s">
+        <v>977</v>
+      </c>
+      <c r="C648" t="s">
+        <v>30</v>
+      </c>
+      <c r="D648" t="s">
+        <v>73</v>
+      </c>
+      <c r="E648" t="s">
+        <v>974</v>
+      </c>
+      <c r="F648">
+        <v>17806</v>
+      </c>
+      <c r="G648" t="s">
+        <v>113</v>
+      </c>
+      <c r="H648" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>268</v>
+      </c>
+      <c r="B649" t="s">
+        <v>978</v>
+      </c>
+      <c r="C649" t="s">
+        <v>30</v>
+      </c>
+      <c r="D649" t="s">
+        <v>48</v>
+      </c>
+      <c r="E649" t="s">
+        <v>974</v>
+      </c>
+      <c r="F649">
+        <v>143726</v>
+      </c>
+      <c r="G649" t="s">
+        <v>113</v>
+      </c>
+      <c r="H649" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>969</v>
+      </c>
+      <c r="B650" t="s">
+        <v>979</v>
+      </c>
+      <c r="C650" t="s">
+        <v>10</v>
+      </c>
+      <c r="D650" t="s">
+        <v>890</v>
+      </c>
+      <c r="E650" t="s">
+        <v>980</v>
+      </c>
+      <c r="F650">
+        <v>0</v>
+      </c>
+      <c r="G650" t="s">
+        <v>113</v>
+      </c>
+      <c r="H650" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>100</v>
+      </c>
+      <c r="B651" t="s">
+        <v>981</v>
+      </c>
+      <c r="C651" t="s">
+        <v>30</v>
+      </c>
+      <c r="D651" t="s">
+        <v>121</v>
+      </c>
+      <c r="E651" t="s">
+        <v>157</v>
+      </c>
+      <c r="F651">
+        <v>111998</v>
+      </c>
+      <c r="G651" t="s">
+        <v>13</v>
+      </c>
+      <c r="H651" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>367</v>
+      </c>
+      <c r="B652" t="s">
+        <v>982</v>
+      </c>
+      <c r="C652" t="s">
+        <v>30</v>
+      </c>
+      <c r="D652" t="s">
+        <v>296</v>
+      </c>
+      <c r="E652" t="s">
+        <v>377</v>
+      </c>
+      <c r="F652">
+        <v>111055</v>
+      </c>
+      <c r="G652" t="s">
+        <v>13</v>
+      </c>
+      <c r="H652" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>246</v>
+      </c>
+      <c r="B653" t="s">
+        <v>983</v>
+      </c>
+      <c r="C653" t="s">
+        <v>30</v>
+      </c>
+      <c r="D653" t="s">
+        <v>92</v>
+      </c>
+      <c r="E653" t="s">
+        <v>941</v>
+      </c>
+      <c r="F653">
+        <v>87677</v>
+      </c>
+      <c r="G653" t="s">
+        <v>13</v>
+      </c>
+      <c r="H653" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>984</v>
+      </c>
+      <c r="B654" t="s">
+        <v>985</v>
+      </c>
+      <c r="C654" t="s">
+        <v>35</v>
+      </c>
+      <c r="D654" t="s">
+        <v>235</v>
+      </c>
+      <c r="E654" t="s">
+        <v>986</v>
+      </c>
+      <c r="F654">
+        <v>42166</v>
+      </c>
+      <c r="G654" t="s">
+        <v>113</v>
+      </c>
+      <c r="H654" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>379</v>
+      </c>
+      <c r="B655" t="s">
+        <v>987</v>
+      </c>
+      <c r="C655" t="s">
+        <v>30</v>
+      </c>
+      <c r="D655" t="s">
+        <v>284</v>
+      </c>
+      <c r="E655" t="s">
+        <v>622</v>
+      </c>
+      <c r="F655">
+        <v>108332</v>
+      </c>
+      <c r="G655" t="s">
+        <v>13</v>
+      </c>
+      <c r="H655" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>969</v>
+      </c>
+      <c r="B656" t="s">
+        <v>988</v>
+      </c>
+      <c r="C656" t="s">
+        <v>30</v>
+      </c>
+      <c r="D656" t="s">
+        <v>140</v>
+      </c>
+      <c r="E656" t="s">
+        <v>989</v>
+      </c>
+      <c r="F656">
+        <v>79589</v>
+      </c>
+      <c r="G656" t="s">
+        <v>13</v>
+      </c>
+      <c r="H656" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>990</v>
+      </c>
+      <c r="B657" t="s">
+        <v>991</v>
+      </c>
+      <c r="C657" t="s">
+        <v>35</v>
+      </c>
+      <c r="D657" t="s">
+        <v>171</v>
+      </c>
+      <c r="E657" t="s">
+        <v>853</v>
+      </c>
+      <c r="F657">
+        <v>67789</v>
+      </c>
+      <c r="G657" t="s">
+        <v>13</v>
+      </c>
+      <c r="H657" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>601</v>
+      </c>
+      <c r="B658" t="s">
+        <v>992</v>
+      </c>
+      <c r="C658" t="s">
+        <v>30</v>
+      </c>
+      <c r="D658" t="s">
+        <v>78</v>
+      </c>
+      <c r="E658" t="s">
+        <v>962</v>
+      </c>
+      <c r="F658">
+        <v>248688</v>
+      </c>
+      <c r="G658" t="s">
+        <v>13</v>
+      </c>
+      <c r="H658" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>33</v>
+      </c>
+      <c r="B659" t="s">
+        <v>993</v>
+      </c>
+      <c r="C659" t="s">
+        <v>30</v>
+      </c>
+      <c r="D659" t="s">
+        <v>85</v>
+      </c>
+      <c r="E659" t="s">
+        <v>994</v>
+      </c>
+      <c r="F659">
+        <v>90994</v>
+      </c>
+      <c r="G659" t="s">
+        <v>13</v>
+      </c>
+      <c r="H659" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>97</v>
+      </c>
+      <c r="B660" t="s">
+        <v>995</v>
+      </c>
+      <c r="C660" t="s">
+        <v>35</v>
+      </c>
+      <c r="D660" t="s">
+        <v>422</v>
+      </c>
+      <c r="E660" t="s">
+        <v>994</v>
+      </c>
+      <c r="F660">
+        <v>46235</v>
+      </c>
+      <c r="G660" t="s">
+        <v>158</v>
+      </c>
+      <c r="H660" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>190</v>
+      </c>
+      <c r="B661" t="s">
+        <v>996</v>
+      </c>
+      <c r="C661" t="s">
+        <v>30</v>
+      </c>
+      <c r="D661" t="s">
+        <v>68</v>
+      </c>
+      <c r="E661" t="s">
+        <v>994</v>
+      </c>
+      <c r="F661">
+        <v>18992</v>
+      </c>
+      <c r="G661" t="s">
+        <v>20</v>
+      </c>
+      <c r="H661" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>104</v>
+      </c>
+      <c r="B662" t="s">
+        <v>997</v>
+      </c>
+      <c r="C662" t="s">
+        <v>35</v>
+      </c>
+      <c r="D662" t="s">
+        <v>149</v>
+      </c>
+      <c r="E662" t="s">
+        <v>972</v>
+      </c>
+      <c r="F662">
+        <v>51183</v>
+      </c>
+      <c r="G662" t="s">
+        <v>13</v>
+      </c>
+      <c r="H662" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>104</v>
+      </c>
+      <c r="B663" t="s">
+        <v>998</v>
+      </c>
+      <c r="C663" t="s">
+        <v>30</v>
+      </c>
+      <c r="D663" t="s">
+        <v>115</v>
+      </c>
+      <c r="E663" t="s">
+        <v>999</v>
+      </c>
+      <c r="F663">
+        <v>388327</v>
+      </c>
+      <c r="G663" t="s">
+        <v>13</v>
+      </c>
+      <c r="H663" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C664" t="s">
+        <v>30</v>
+      </c>
+      <c r="D664" t="s">
+        <v>57</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F664">
+        <v>107494</v>
+      </c>
+      <c r="G664" t="s">
+        <v>13</v>
+      </c>
+      <c r="H664" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>196</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C665" t="s">
+        <v>30</v>
+      </c>
+      <c r="D665" t="s">
+        <v>73</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F665">
+        <v>16930</v>
+      </c>
+      <c r="G665" t="s">
+        <v>20</v>
+      </c>
+      <c r="H665" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>104</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C666" t="s">
+        <v>30</v>
+      </c>
+      <c r="D666" t="s">
+        <v>140</v>
+      </c>
+      <c r="E666" t="s">
+        <v>622</v>
+      </c>
+      <c r="F666">
+        <v>25434</v>
+      </c>
+      <c r="G666" t="s">
+        <v>158</v>
+      </c>
+      <c r="H666" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>97</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C667" t="s">
+        <v>30</v>
+      </c>
+      <c r="D667" t="s">
+        <v>75</v>
+      </c>
+      <c r="E667" t="s">
+        <v>813</v>
+      </c>
+      <c r="F667">
+        <v>58088</v>
+      </c>
+      <c r="G667" t="s">
+        <v>13</v>
+      </c>
+      <c r="H667" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C668" t="s">
+        <v>10</v>
+      </c>
+      <c r="D668" t="s">
+        <v>520</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F668">
+        <v>165575</v>
+      </c>
+      <c r="G668" t="s">
+        <v>13</v>
+      </c>
+      <c r="H668" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>228</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C669" t="s">
+        <v>35</v>
+      </c>
+      <c r="D669" t="s">
+        <v>230</v>
+      </c>
+      <c r="E669" t="s">
+        <v>671</v>
+      </c>
+      <c r="F669">
+        <v>30504</v>
+      </c>
+      <c r="G669" t="s">
+        <v>158</v>
+      </c>
+      <c r="H669" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>100</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C670" t="s">
+        <v>35</v>
+      </c>
+      <c r="D670" t="s">
+        <v>306</v>
+      </c>
+      <c r="E670" t="s">
+        <v>622</v>
+      </c>
+      <c r="F670">
+        <v>30605</v>
+      </c>
+      <c r="G670" t="s">
+        <v>20</v>
+      </c>
+      <c r="H670" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>104</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C671" t="s">
+        <v>30</v>
+      </c>
+      <c r="D671" t="s">
+        <v>78</v>
+      </c>
+      <c r="E671" t="s">
+        <v>962</v>
+      </c>
+      <c r="F671">
+        <v>247896</v>
+      </c>
+      <c r="G671" t="s">
+        <v>13</v>
+      </c>
+      <c r="H671" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>969</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C672" t="s">
+        <v>10</v>
+      </c>
+      <c r="D672" t="s">
+        <v>627</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F672">
+        <v>171256</v>
+      </c>
+      <c r="G672" t="s">
+        <v>13</v>
+      </c>
+      <c r="H672" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>100</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C673" t="s">
+        <v>30</v>
+      </c>
+      <c r="D673" t="s">
+        <v>121</v>
+      </c>
+      <c r="E673" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F673">
+        <v>110533</v>
+      </c>
+      <c r="G673" t="s">
+        <v>113</v>
+      </c>
+      <c r="H673" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>969</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C674" t="s">
+        <v>35</v>
+      </c>
+      <c r="D674" t="s">
+        <v>36</v>
+      </c>
+      <c r="E674" t="s">
+        <v>377</v>
+      </c>
+      <c r="F674">
+        <v>60603</v>
+      </c>
+      <c r="G674" t="s">
+        <v>13</v>
+      </c>
+      <c r="H674" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>246</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C675" t="s">
+        <v>30</v>
+      </c>
+      <c r="D675" t="s">
+        <v>92</v>
+      </c>
+      <c r="E675" t="s">
+        <v>727</v>
+      </c>
+      <c r="F675">
+        <v>86419</v>
+      </c>
+      <c r="G675" t="s">
+        <v>20</v>
+      </c>
+      <c r="H675" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>104</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C676" t="s">
+        <v>30</v>
+      </c>
+      <c r="D676" t="s">
+        <v>292</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F676">
+        <v>409473</v>
+      </c>
+      <c r="G676" t="s">
+        <v>113</v>
+      </c>
+      <c r="H676" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>97</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C677" t="s">
+        <v>30</v>
+      </c>
+      <c r="D677" t="s">
+        <v>75</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F677">
+        <v>57500</v>
+      </c>
+      <c r="G677" t="s">
+        <v>13</v>
+      </c>
+      <c r="H677" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>581</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C678" t="s">
+        <v>10</v>
+      </c>
+      <c r="D678" t="s">
+        <v>288</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F678">
+        <v>19620</v>
+      </c>
+      <c r="G678" t="s">
+        <v>13</v>
+      </c>
+      <c r="H678" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>969</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C679" t="s">
+        <v>10</v>
+      </c>
+      <c r="D679" t="s">
+        <v>317</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F679">
+        <v>79933</v>
+      </c>
+      <c r="G679" t="s">
+        <v>13</v>
+      </c>
+      <c r="H679" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>268</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C680" t="s">
+        <v>30</v>
+      </c>
+      <c r="D680" t="s">
+        <v>48</v>
+      </c>
+      <c r="E680" t="s">
+        <v>939</v>
+      </c>
+      <c r="F680">
+        <v>143143</v>
+      </c>
+      <c r="G680" t="s">
+        <v>20</v>
+      </c>
+      <c r="H680" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>601</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C681" t="s">
+        <v>30</v>
+      </c>
+      <c r="D681" t="s">
+        <v>115</v>
+      </c>
+      <c r="E681" t="s">
+        <v>999</v>
+      </c>
+      <c r="F681">
+        <v>388280</v>
+      </c>
+      <c r="G681" t="s">
+        <v>158</v>
+      </c>
+      <c r="H681" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>100</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C682" t="s">
+        <v>35</v>
+      </c>
+      <c r="D682" t="s">
+        <v>156</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F682">
+        <v>26622</v>
+      </c>
+      <c r="G682" t="s">
+        <v>13</v>
+      </c>
+      <c r="H682" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>190</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C683" t="s">
+        <v>30</v>
+      </c>
+      <c r="D683" t="s">
+        <v>68</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F683">
+        <v>18464</v>
+      </c>
+      <c r="G683" t="s">
+        <v>13</v>
+      </c>
+      <c r="H683" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>104</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C684" t="s">
+        <v>35</v>
+      </c>
+      <c r="D684" t="s">
+        <v>102</v>
+      </c>
+      <c r="E684" t="s">
+        <v>711</v>
+      </c>
+      <c r="F684">
+        <v>41207</v>
+      </c>
+      <c r="G684" t="s">
+        <v>20</v>
+      </c>
+      <c r="H684" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>328</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C685" t="s">
+        <v>30</v>
+      </c>
+      <c r="D685" t="s">
+        <v>118</v>
+      </c>
+      <c r="E685" t="s">
+        <v>962</v>
+      </c>
+      <c r="F685">
+        <v>21930</v>
+      </c>
+      <c r="G685" t="s">
+        <v>13</v>
+      </c>
+      <c r="H685" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>193</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C686" t="s">
+        <v>30</v>
+      </c>
+      <c r="D686" t="s">
+        <v>118</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F686">
+        <v>21910</v>
+      </c>
+      <c r="G686" t="s">
+        <v>20</v>
+      </c>
+      <c r="H686" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>104</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C687" t="s">
+        <v>10</v>
+      </c>
+      <c r="D687" t="s">
+        <v>302</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F687">
+        <v>34730</v>
+      </c>
+      <c r="G687" t="s">
+        <v>13</v>
+      </c>
+      <c r="H687" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>104</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C688" t="s">
+        <v>30</v>
+      </c>
+      <c r="D688" t="s">
+        <v>61</v>
+      </c>
+      <c r="E688" t="s">
+        <v>755</v>
+      </c>
+      <c r="F688">
+        <v>2</v>
+      </c>
+      <c r="G688" t="s">
+        <v>20</v>
+      </c>
+      <c r="H688" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>190</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C689" t="s">
+        <v>35</v>
+      </c>
+      <c r="D689" t="s">
+        <v>434</v>
+      </c>
+      <c r="E689" t="s">
+        <v>972</v>
+      </c>
+      <c r="F689">
+        <v>189552</v>
+      </c>
+      <c r="G689" t="s">
+        <v>13</v>
+      </c>
+      <c r="H689" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>270</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C690" t="s">
+        <v>35</v>
+      </c>
+      <c r="D690" t="s">
+        <v>272</v>
+      </c>
+      <c r="E690" t="s">
+        <v>675</v>
+      </c>
+      <c r="F690">
+        <v>25446</v>
+      </c>
+      <c r="G690" t="s">
+        <v>20</v>
+      </c>
+      <c r="H690" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>652</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C691" t="s">
+        <v>30</v>
+      </c>
+      <c r="D691" t="s">
+        <v>43</v>
+      </c>
+      <c r="E691" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F691">
+        <v>75245</v>
+      </c>
+      <c r="G691" t="s">
+        <v>13</v>
+      </c>
+      <c r="H691" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>328</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C692" t="s">
+        <v>30</v>
+      </c>
+      <c r="D692" t="s">
+        <v>118</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F692">
+        <v>21615</v>
+      </c>
+      <c r="G692" t="s">
+        <v>20</v>
+      </c>
+      <c r="H692" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>599</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C693" t="s">
+        <v>35</v>
+      </c>
+      <c r="D693" t="s">
+        <v>274</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F693">
+        <v>32498</v>
+      </c>
+      <c r="G693" t="s">
+        <v>13</v>
+      </c>
+      <c r="H693" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>97</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C694" t="s">
+        <v>30</v>
+      </c>
+      <c r="D694" t="s">
+        <v>75</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F694">
+        <v>56345</v>
+      </c>
+      <c r="G694" t="s">
+        <v>13</v>
+      </c>
+      <c r="H694" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>193</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C695" t="s">
+        <v>35</v>
+      </c>
+      <c r="D695" t="s">
+        <v>516</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F695">
+        <v>33768</v>
+      </c>
+      <c r="G695" t="s">
+        <v>113</v>
+      </c>
+      <c r="H695" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C696" t="s">
+        <v>35</v>
+      </c>
+      <c r="D696" t="s">
+        <v>36</v>
+      </c>
+      <c r="E696" t="s">
+        <v>677</v>
+      </c>
+      <c r="F696">
+        <v>60080</v>
+      </c>
+      <c r="G696" t="s">
+        <v>13</v>
+      </c>
+      <c r="H696" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>33</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C697" t="s">
+        <v>35</v>
+      </c>
+      <c r="D697" t="s">
+        <v>422</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F697">
+        <v>46238</v>
+      </c>
+      <c r="G697" t="s">
+        <v>13</v>
+      </c>
+      <c r="H697" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>599</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C698" t="s">
+        <v>35</v>
+      </c>
+      <c r="D698" t="s">
+        <v>274</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F698">
+        <v>30025</v>
+      </c>
+      <c r="G698" t="s">
+        <v>20</v>
+      </c>
+      <c r="H698" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>840</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C699" t="s">
+        <v>10</v>
+      </c>
+      <c r="D699" t="s">
+        <v>812</v>
+      </c>
+      <c r="E699" t="s">
+        <v>745</v>
+      </c>
+      <c r="F699">
+        <v>67771</v>
+      </c>
+      <c r="G699" t="s">
+        <v>13</v>
+      </c>
+      <c r="H699" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>176</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C700" t="s">
+        <v>35</v>
+      </c>
+      <c r="D700" t="s">
+        <v>178</v>
+      </c>
+      <c r="E700" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F700">
+        <v>37030</v>
+      </c>
+      <c r="G700" t="s">
+        <v>13</v>
+      </c>
+      <c r="H700" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>969</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C701" t="s">
+        <v>35</v>
+      </c>
+      <c r="D701" t="s">
+        <v>516</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F701">
+        <v>0</v>
+      </c>
+      <c r="G701" t="s">
+        <v>20</v>
+      </c>
+      <c r="H701" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>176</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C702" t="s">
+        <v>35</v>
+      </c>
+      <c r="D702" t="s">
+        <v>178</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F702">
+        <v>37842</v>
+      </c>
+      <c r="G702" t="s">
+        <v>20</v>
+      </c>
+      <c r="H702" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>104</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C703" t="s">
+        <v>30</v>
+      </c>
+      <c r="D703" t="s">
+        <v>284</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F703">
+        <v>106769</v>
+      </c>
+      <c r="G703" t="s">
+        <v>13</v>
+      </c>
+      <c r="H703" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>228</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C704" t="s">
+        <v>35</v>
+      </c>
+      <c r="D704" t="s">
+        <v>272</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F704">
+        <v>24321</v>
+      </c>
+      <c r="G704" t="s">
+        <v>13</v>
+      </c>
+      <c r="H704" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>86</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C705" t="s">
+        <v>35</v>
+      </c>
+      <c r="D705" t="s">
+        <v>603</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F705">
+        <v>283119</v>
+      </c>
+      <c r="G705" t="s">
+        <v>13</v>
+      </c>
+      <c r="H705" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C706" t="s">
+        <v>30</v>
+      </c>
+      <c r="D706" t="s">
+        <v>92</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F706">
+        <v>84331</v>
+      </c>
+      <c r="G706" t="s">
+        <v>116</v>
+      </c>
+      <c r="H706" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C707" t="s">
+        <v>30</v>
+      </c>
+      <c r="D707" t="s">
+        <v>92</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F707">
+        <v>84331</v>
+      </c>
+      <c r="G707" t="s">
+        <v>113</v>
+      </c>
+      <c r="H707" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>138</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C708" t="s">
+        <v>30</v>
+      </c>
+      <c r="D708" t="s">
+        <v>140</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F708">
+        <v>23739</v>
+      </c>
+      <c r="G708" t="s">
+        <v>13</v>
+      </c>
+      <c r="H708" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C709" t="s">
+        <v>10</v>
+      </c>
+      <c r="D709" t="s">
+        <v>96</v>
+      </c>
+      <c r="E709" t="s">
+        <v>745</v>
+      </c>
+      <c r="F709">
+        <v>213409</v>
+      </c>
+      <c r="G709" t="s">
+        <v>13</v>
+      </c>
+      <c r="H709" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>984</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C710" t="s">
+        <v>35</v>
+      </c>
+      <c r="D710" t="s">
+        <v>149</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F710">
+        <v>48646</v>
+      </c>
+      <c r="G710" t="s">
+        <v>13</v>
+      </c>
+      <c r="H710" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>601</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C711" t="s">
+        <v>30</v>
+      </c>
+      <c r="D711" t="s">
+        <v>78</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F711">
+        <v>247242</v>
+      </c>
+      <c r="G711" t="s">
+        <v>158</v>
+      </c>
+      <c r="H711" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>969</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C712" t="s">
+        <v>35</v>
+      </c>
+      <c r="D712" t="s">
+        <v>442</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F712">
+        <v>0</v>
+      </c>
+      <c r="G712" t="s">
+        <v>20</v>
+      </c>
+      <c r="H712" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>86</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C713" t="s">
+        <v>30</v>
+      </c>
+      <c r="D713" t="s">
+        <v>88</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F713">
+        <v>58988</v>
+      </c>
+      <c r="G713" t="s">
+        <v>13</v>
+      </c>
+      <c r="H713" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>367</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C714" t="s">
+        <v>30</v>
+      </c>
+      <c r="D714" t="s">
+        <v>296</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F714">
+        <v>109430</v>
+      </c>
+      <c r="G714" t="s">
+        <v>13</v>
+      </c>
+      <c r="H714" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>28</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C715" t="s">
+        <v>30</v>
+      </c>
+      <c r="D715" t="s">
+        <v>31</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F715">
+        <v>15286</v>
+      </c>
+      <c r="G715" t="s">
+        <v>116</v>
+      </c>
+      <c r="H715" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>625</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C716" t="s">
+        <v>10</v>
+      </c>
+      <c r="D716" t="s">
+        <v>627</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F716">
+        <v>168798</v>
+      </c>
+      <c r="G716" t="s">
+        <v>13</v>
+      </c>
+      <c r="H716" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>599</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C717" t="s">
+        <v>35</v>
+      </c>
+      <c r="D717" t="s">
+        <v>274</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F717">
+        <v>28840</v>
+      </c>
+      <c r="G717" t="s">
+        <v>20</v>
+      </c>
+      <c r="H717" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C718" t="s">
+        <v>30</v>
+      </c>
+      <c r="D718" t="s">
+        <v>121</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F718">
+        <v>108035</v>
+      </c>
+      <c r="G718" t="s">
+        <v>13</v>
+      </c>
+      <c r="H718" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>246</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C719" t="s">
+        <v>35</v>
+      </c>
+      <c r="D719" t="s">
+        <v>169</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F719">
+        <v>6351</v>
+      </c>
+      <c r="G719" t="s">
+        <v>113</v>
+      </c>
+      <c r="H719" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>86</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C720" t="s">
+        <v>30</v>
+      </c>
+      <c r="D720" t="s">
+        <v>88</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F720">
+        <v>58640</v>
+      </c>
+      <c r="G720" t="s">
+        <v>13</v>
+      </c>
+      <c r="H720" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>190</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C721" t="s">
+        <v>35</v>
+      </c>
+      <c r="D721" t="s">
+        <v>434</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F721">
+        <v>189048</v>
+      </c>
+      <c r="G721" t="s">
+        <v>13</v>
+      </c>
+      <c r="H721" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C722" t="s">
+        <v>35</v>
+      </c>
+      <c r="D722" t="s">
+        <v>169</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F722">
+        <v>6409</v>
+      </c>
+      <c r="G722" t="s">
+        <v>13</v>
+      </c>
+      <c r="H722" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C723" t="s">
+        <v>35</v>
+      </c>
+      <c r="D723" t="s">
+        <v>363</v>
+      </c>
+      <c r="E723" t="s">
+        <v>760</v>
+      </c>
+      <c r="F723">
+        <v>28120</v>
+      </c>
+      <c r="G723" t="s">
+        <v>13</v>
+      </c>
+      <c r="H723" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C724" t="s">
+        <v>10</v>
+      </c>
+      <c r="D724" t="s">
+        <v>302</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F724">
+        <v>34206</v>
+      </c>
+      <c r="G724" t="s">
+        <v>113</v>
+      </c>
+      <c r="H724" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>193</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C725" t="s">
+        <v>30</v>
+      </c>
+      <c r="D725" t="s">
+        <v>152</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F725">
+        <v>882</v>
+      </c>
+      <c r="G725" t="s">
+        <v>13</v>
+      </c>
+      <c r="H725" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>601</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C726" t="s">
+        <v>30</v>
+      </c>
+      <c r="D726" t="s">
+        <v>78</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F726">
+        <v>246890</v>
+      </c>
+      <c r="G726" t="s">
+        <v>13</v>
+      </c>
+      <c r="H726" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>86</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C727" t="s">
+        <v>30</v>
+      </c>
+      <c r="D727" t="s">
+        <v>88</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F727">
+        <v>58400</v>
+      </c>
+      <c r="G727" t="s">
+        <v>113</v>
+      </c>
+      <c r="H727" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>228</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C728" t="s">
+        <v>35</v>
+      </c>
+      <c r="D728" t="s">
+        <v>428</v>
+      </c>
+      <c r="E728" t="s">
+        <v>429</v>
+      </c>
+      <c r="F728">
+        <v>110043</v>
+      </c>
+      <c r="G728" t="s">
+        <v>158</v>
+      </c>
+      <c r="H728" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>489</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C729" t="s">
+        <v>10</v>
+      </c>
+      <c r="D729" t="s">
+        <v>317</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F729">
+        <v>79491</v>
+      </c>
+      <c r="G729" t="s">
+        <v>13</v>
+      </c>
+      <c r="H729" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>28</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C730" t="s">
+        <v>35</v>
+      </c>
+      <c r="D730" t="s">
+        <v>230</v>
+      </c>
+      <c r="E730" t="s">
+        <v>671</v>
+      </c>
+      <c r="F730">
+        <v>24322</v>
+      </c>
+      <c r="G730" t="s">
+        <v>158</v>
+      </c>
+      <c r="H730" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>190</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C731" t="s">
+        <v>35</v>
+      </c>
+      <c r="D731" t="s">
+        <v>434</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F731">
+        <v>188800</v>
+      </c>
+      <c r="G731" t="s">
+        <v>20</v>
+      </c>
+      <c r="H731" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>104</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C732" t="s">
+        <v>10</v>
+      </c>
+      <c r="D732" t="s">
+        <v>317</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F732">
+        <v>79417</v>
+      </c>
+      <c r="G732" t="s">
+        <v>13</v>
+      </c>
+      <c r="H732" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>126</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C733" t="s">
+        <v>30</v>
+      </c>
+      <c r="D733" t="s">
+        <v>80</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F733">
+        <v>33932</v>
+      </c>
+      <c r="G733" t="s">
+        <v>13</v>
+      </c>
+      <c r="H733" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>190</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C734" t="s">
+        <v>30</v>
+      </c>
+      <c r="D734" t="s">
+        <v>115</v>
+      </c>
+      <c r="E734" t="s">
+        <v>999</v>
+      </c>
+      <c r="F734">
+        <v>386730</v>
+      </c>
+      <c r="G734" t="s">
+        <v>13</v>
+      </c>
+      <c r="H734" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>367</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C735" t="s">
+        <v>30</v>
+      </c>
+      <c r="D735" t="s">
+        <v>296</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F735">
+        <v>108290</v>
+      </c>
+      <c r="G735" t="s">
+        <v>13</v>
+      </c>
+      <c r="H735" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>100</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C736" t="s">
+        <v>30</v>
+      </c>
+      <c r="D736" t="s">
+        <v>118</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F736">
+        <v>20471</v>
+      </c>
+      <c r="G736" t="s">
+        <v>20</v>
+      </c>
+      <c r="H736" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>97</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C737" t="s">
+        <v>30</v>
+      </c>
+      <c r="D737" t="s">
+        <v>75</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F737">
+        <v>54316</v>
+      </c>
+      <c r="G737" t="s">
+        <v>13</v>
+      </c>
+      <c r="H737" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>498</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C738" t="s">
+        <v>35</v>
+      </c>
+      <c r="D738" t="s">
+        <v>544</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F738">
         <v>189967</v>
       </c>
-      <c r="G440" t="s">
-[...2 lines deleted...]
-      <c r="H440" t="s">
+      <c r="G738" t="s">
+        <v>13</v>
+      </c>
+      <c r="H738" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>