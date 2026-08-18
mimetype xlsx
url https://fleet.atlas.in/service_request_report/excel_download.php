--- v1 (2026-07-04)
+++ v2 (2026-08-18)
@@ -12,643 +12,1849 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1462">
   <si>
     <t>Staff ID</t>
   </si>
   <si>
     <t>Date &amp; Time</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Vehicle Number</t>
   </si>
   <si>
     <t>Last Service</t>
   </si>
   <si>
     <t>Odometer</t>
   </si>
   <si>
     <t>Garage Status</t>
   </si>
   <si>
     <t>Service Approval Status</t>
   </si>
   <si>
+    <t>AN-178</t>
+  </si>
+  <si>
+    <t>2026-08-18 10:14:57</t>
+  </si>
+  <si>
+    <t>Bus</t>
+  </si>
+  <si>
+    <t>TN47BD5296</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Waiting for Request Approval</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>2026-08-18 10:14:11</t>
+  </si>
+  <si>
+    <t>AN-186</t>
+  </si>
+  <si>
+    <t>2026-08-18 09:24:16</t>
+  </si>
+  <si>
+    <t>Load Vehicle</t>
+  </si>
+  <si>
+    <t>TN47BC7489</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>AD-108</t>
+  </si>
+  <si>
+    <t>2026-08-17 12:26:26</t>
+  </si>
+  <si>
+    <t>Bike</t>
+  </si>
+  <si>
+    <t>TN47AJ5600</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>In-Garage</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>AN-49</t>
+  </si>
+  <si>
+    <t>2026-08-17 10:53:01</t>
+  </si>
+  <si>
+    <t>TN47BD5395</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>AN-188</t>
+  </si>
+  <si>
+    <t>2026-08-14 12:35:37</t>
+  </si>
+  <si>
+    <t>TN47BD7203</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>TS-61</t>
+  </si>
+  <si>
+    <t>2026-08-14 10:26:14</t>
+  </si>
+  <si>
+    <t>Car</t>
+  </si>
+  <si>
+    <t>TN47BB1975</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>AEEWD-3240</t>
+  </si>
+  <si>
+    <t>2026-08-14 09:17:47</t>
+  </si>
+  <si>
+    <t>TN47BB8052</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>AN-174</t>
+  </si>
+  <si>
+    <t>2026-08-13 15:00:44</t>
+  </si>
+  <si>
+    <t>TN47BD5233</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>2026-08-13 14:56:21</t>
+  </si>
+  <si>
+    <t>AN-237</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:45:35</t>
+  </si>
+  <si>
+    <t>TN63AT4599</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:17:52</t>
+  </si>
+  <si>
+    <t>TN47BA8260</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>Waiting for First Level Approval</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:17:28</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:17:04</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:13:37</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:13:09</t>
+  </si>
+  <si>
+    <t>TN47BD4512</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:12:38</t>
+  </si>
+  <si>
+    <t>TN47BD7270</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:12:01</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:11:47</t>
+  </si>
+  <si>
+    <t>TN64P1005</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:11:28</t>
+  </si>
+  <si>
+    <t>TN47BD5721</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:03:26</t>
+  </si>
+  <si>
+    <t>TN67Q4114</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:58:29</t>
+  </si>
+  <si>
+    <t>TN47BA8242</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:49:55</t>
+  </si>
+  <si>
+    <t>TN47BC9054</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>Waiting for Second Level Approval</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:45:36</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:41:40</t>
+  </si>
+  <si>
+    <t>TN47AQ4348</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:36:53</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:27:28</t>
+  </si>
+  <si>
+    <t>TN47CZ6693</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:25:59</t>
+  </si>
+  <si>
+    <t>TN47AJ6054</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:25:19</t>
+  </si>
+  <si>
+    <t>TN47BC8123</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:18:56</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:17:16</t>
+  </si>
+  <si>
+    <t>TN47BB5829</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:59:11</t>
+  </si>
+  <si>
+    <t>TN63AS2399</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:51:10</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:50:57</t>
+  </si>
+  <si>
+    <t>2026-08-13 10:15:00</t>
+  </si>
+  <si>
+    <t>TN47AF0775</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>AN-233</t>
+  </si>
+  <si>
+    <t>2026-08-13 09:51:43</t>
+  </si>
+  <si>
+    <t>TN34F1856</t>
+  </si>
+  <si>
+    <t>2026-08-12 13:36:57</t>
+  </si>
+  <si>
+    <t>TN47AM6360</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>AN-142</t>
+  </si>
+  <si>
+    <t>2026-08-12 11:40:55</t>
+  </si>
+  <si>
+    <t>TN47BC3675</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-12 10:37:42</t>
+  </si>
+  <si>
+    <t>AN-137</t>
+  </si>
+  <si>
+    <t>2026-08-12 10:11:27</t>
+  </si>
+  <si>
+    <t>TN47BC5420</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-11 21:01:03</t>
+  </si>
+  <si>
+    <t>TN47BD2050</t>
+  </si>
+  <si>
+    <t>AEEWD-3062</t>
+  </si>
+  <si>
+    <t>2026-08-11 19:32:07</t>
+  </si>
+  <si>
+    <t>TN47V1838</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-11 19:30:16</t>
+  </si>
+  <si>
+    <t>2026-08-11 19:26:56</t>
+  </si>
+  <si>
+    <t>2026-08-11 17:06:29</t>
+  </si>
+  <si>
+    <t>TN47BD4158</t>
+  </si>
+  <si>
+    <t>2025-05-11</t>
+  </si>
+  <si>
+    <t>TS-63</t>
+  </si>
+  <si>
+    <t>2026-08-11 10:47:12</t>
+  </si>
+  <si>
+    <t>TN47BB4077</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-08-10 17:16:19</t>
+  </si>
+  <si>
+    <t>TN45BB4224</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:45:23</t>
+  </si>
+  <si>
+    <t>TN47P4692</t>
+  </si>
+  <si>
+    <t>2024-02-21</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:45:08</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:44:53</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:44:37</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:28:24</t>
+  </si>
+  <si>
+    <t>TN47BD5743</t>
+  </si>
+  <si>
+    <t>2026-08-10 14:19:30</t>
+  </si>
+  <si>
+    <t>2026-08-10 11:55:20</t>
+  </si>
+  <si>
+    <t>AN-127</t>
+  </si>
+  <si>
+    <t>2026-08-10 10:56:38</t>
+  </si>
+  <si>
+    <t>AN-167</t>
+  </si>
+  <si>
+    <t>2026-08-10 10:53:06</t>
+  </si>
+  <si>
+    <t>TN47BD1435</t>
+  </si>
+  <si>
+    <t>2026-08-10 09:18:59</t>
+  </si>
+  <si>
+    <t>2026-08-10 09:17:04</t>
+  </si>
+  <si>
+    <t>TN47BB8075</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-08-07 15:13:19</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-08-07 11:30:50</t>
+  </si>
+  <si>
+    <t>AN-204</t>
+  </si>
+  <si>
+    <t>2026-08-07 10:34:56</t>
+  </si>
+  <si>
+    <t>TN47AM3376</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-08-07 10:29:07</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-07 10:28:33</t>
+  </si>
+  <si>
+    <t>TS-18</t>
+  </si>
+  <si>
+    <t>2026-08-07 09:16:36</t>
+  </si>
+  <si>
+    <t>TN47BD2864</t>
+  </si>
+  <si>
+    <t>AN-212</t>
+  </si>
+  <si>
+    <t>2026-08-06 11:43:57</t>
+  </si>
+  <si>
+    <t>2026-08-06 11:04:24</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-05 07:05:38</t>
+  </si>
+  <si>
+    <t>TN47BD4548</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>2026-08-05 06:45:34</t>
+  </si>
+  <si>
+    <t>2026-08-05 06:45:24</t>
+  </si>
+  <si>
+    <t>2026-08-05 06:40:28</t>
+  </si>
+  <si>
+    <t>2026-08-05 06:34:39</t>
+  </si>
+  <si>
+    <t>TN47AF3574</t>
+  </si>
+  <si>
+    <t>2026-08-05 06:33:59</t>
+  </si>
+  <si>
+    <t>TN47V1840</t>
+  </si>
+  <si>
+    <t>2026-08-04 22:32:47</t>
+  </si>
+  <si>
+    <t>2026-08-04 11:00:51</t>
+  </si>
+  <si>
+    <t>TN47BB1943</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-08-03 11:06:18</t>
+  </si>
+  <si>
+    <t>2026-08-03 11:00:56</t>
+  </si>
+  <si>
+    <t>AD 98</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:30:49</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:30:37</t>
+  </si>
+  <si>
+    <t>TN47AM7101</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:30:27</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:30:11</t>
+  </si>
+  <si>
+    <t>TN47BD4585</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:29:57</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:29:31</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:28:24</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:28:01</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:27:33</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:26:36</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:26:17</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:25:49</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:25:20</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:25:05</t>
+  </si>
+  <si>
+    <t>2026-08-03 05:24:52</t>
+  </si>
+  <si>
+    <t>AN-203</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:17:39</t>
+  </si>
+  <si>
+    <t>TN47BC5429</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:14:50</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:11:33</t>
+  </si>
+  <si>
+    <t>Rejected</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:08:25</t>
+  </si>
+  <si>
+    <t>TN47BD5317</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:05:54</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:03:20</t>
+  </si>
+  <si>
+    <t>2026-07-31 18:00:03</t>
+  </si>
+  <si>
+    <t>2026-07-31 17:58:05</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:39:42</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:37:12</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:31:32</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:25:45</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:18:11</t>
+  </si>
+  <si>
+    <t>TN47BH2001</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:16:52</t>
+  </si>
+  <si>
+    <t>TN47 BH 7007</t>
+  </si>
+  <si>
+    <t>2026-07-31 16:12:05</t>
+  </si>
+  <si>
+    <t>2026-07-31 15:32:06</t>
+  </si>
+  <si>
+    <t>2026-07-31 13:07:29</t>
+  </si>
+  <si>
+    <t>TN47V2689</t>
+  </si>
+  <si>
+    <t>2026-07-31 12:16:16</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-31 12:12:53</t>
+  </si>
+  <si>
+    <t>2026-07-31 12:08:25</t>
+  </si>
+  <si>
+    <t>2026-07-31 10:41:02</t>
+  </si>
+  <si>
+    <t>2026-07-31 06:53:31</t>
+  </si>
+  <si>
+    <t>TN47 BJ 7007</t>
+  </si>
+  <si>
+    <t>2026-04-11</t>
+  </si>
+  <si>
+    <t>2026-07-31 06:53:03</t>
+  </si>
+  <si>
+    <t>2026-07-31 06:49:36</t>
+  </si>
+  <si>
+    <t>2026-07-30 18:47:52</t>
+  </si>
+  <si>
+    <t>2026-07-29 21:57:51</t>
+  </si>
+  <si>
+    <t>2026-07-29 15:51:06</t>
+  </si>
+  <si>
+    <t>TN47P9234</t>
+  </si>
+  <si>
+    <t>2025-12-22</t>
+  </si>
+  <si>
+    <t>AEEWD-3042</t>
+  </si>
+  <si>
+    <t>2026-07-29 11:39:41</t>
+  </si>
+  <si>
+    <t>TN47BA8620</t>
+  </si>
+  <si>
+    <t>2026-07-29 10:09:47</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-28 23:37:42</t>
+  </si>
+  <si>
+    <t>2026-07-28 23:10:57</t>
+  </si>
+  <si>
+    <t>2026-07-28 23:01:33</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>AN-234</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:56:02</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:55:15</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:54:25</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:53:40</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:47:44</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:47:31</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:40:28</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:37:55</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:33:51</t>
+  </si>
+  <si>
+    <t>2026-07-28 22:21:23</t>
+  </si>
+  <si>
+    <t>AN-92</t>
+  </si>
+  <si>
+    <t>2026-07-28 12:57:20</t>
+  </si>
+  <si>
+    <t>2026-07-28 09:43:08</t>
+  </si>
+  <si>
+    <t>2026-07-28 09:12:03</t>
+  </si>
+  <si>
+    <t>2026-07-27 13:26:41</t>
+  </si>
+  <si>
+    <t>2026-07-27 13:17:50</t>
+  </si>
+  <si>
+    <t>TN47W0627</t>
+  </si>
+  <si>
+    <t>0024-02-22</t>
+  </si>
+  <si>
+    <t>2026-07-27 11:58:16</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-27 10:17:45</t>
+  </si>
+  <si>
+    <t>2026-07-27 09:39:35</t>
+  </si>
+  <si>
+    <t>2026-07-25 09:57:44</t>
+  </si>
+  <si>
     <t>TS-55</t>
   </si>
   <si>
+    <t>2026-07-24 21:46:18</t>
+  </si>
+  <si>
+    <t>2026-07-24 21:37:24</t>
+  </si>
+  <si>
+    <t>2026-07-24 21:21:00</t>
+  </si>
+  <si>
+    <t>2026-07-24 20:26:20</t>
+  </si>
+  <si>
+    <t>TN47BA9034</t>
+  </si>
+  <si>
+    <t>2026-07-24 20:01:46</t>
+  </si>
+  <si>
+    <t>2026-07-24 16:30:54</t>
+  </si>
+  <si>
+    <t>2026-07-24 15:38:42</t>
+  </si>
+  <si>
+    <t>2026-07-24 10:41:16</t>
+  </si>
+  <si>
+    <t>2026-07-23 17:48:08</t>
+  </si>
+  <si>
+    <t>2026-07-23 17:47:54</t>
+  </si>
+  <si>
+    <t>EV-2 NON REGN</t>
+  </si>
+  <si>
+    <t>2024-12-11</t>
+  </si>
+  <si>
+    <t>2026-07-23 16:23:57</t>
+  </si>
+  <si>
+    <t>2026-07-23 16:23:12</t>
+  </si>
+  <si>
+    <t>2026-07-23 16:22:53</t>
+  </si>
+  <si>
+    <t>TN48H9716</t>
+  </si>
+  <si>
+    <t>2024-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-23 09:58:01</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-23 09:56:50</t>
+  </si>
+  <si>
+    <t>2026-07-22 09:49:12</t>
+  </si>
+  <si>
+    <t>TN47BB9051</t>
+  </si>
+  <si>
+    <t>2026-07-22 09:37:37</t>
+  </si>
+  <si>
+    <t>2026-07-21 14:41:08</t>
+  </si>
+  <si>
+    <t>2026-07-21 14:37:40</t>
+  </si>
+  <si>
+    <t>TN47BD2957</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>2026-07-21 14:36:35</t>
+  </si>
+  <si>
+    <t>TN47AJ7281</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>2026-07-21 12:05:58</t>
+  </si>
+  <si>
+    <t>2026-07-21 12:05:35</t>
+  </si>
+  <si>
+    <t>TN47AF3065</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>2026-07-21 12:05:01</t>
+  </si>
+  <si>
+    <t>TN47AH9945</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>2026-07-18 11:02:24</t>
+  </si>
+  <si>
+    <t>2026-07-18 11:02:11</t>
+  </si>
+  <si>
+    <t>2026-07-18 10:12:00</t>
+  </si>
+  <si>
+    <t>2026-07-18 10:11:48</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:44:36</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:44:14</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:43:07</t>
+  </si>
+  <si>
+    <t>2026-07-17 10:16:55</t>
+  </si>
+  <si>
+    <t>TN47CV7007</t>
+  </si>
+  <si>
+    <t>TS-24</t>
+  </si>
+  <si>
+    <t>2026-07-16 13:42:28</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16 13:41:12</t>
+  </si>
+  <si>
+    <t>2026-07-16 12:24:58</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-15 23:20:00</t>
+  </si>
+  <si>
+    <t>2026-07-15 23:19:38</t>
+  </si>
+  <si>
+    <t>2026-07-15 23:00:17</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:57:00</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:52:37</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:45:08</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:44:41</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:44:18</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:38:23</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:35:48</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:30:42</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:28:03</t>
+  </si>
+  <si>
+    <t>TN47AM9122</t>
+  </si>
+  <si>
+    <t>2026-07-15 22:07:17</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:42:52</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:42:27</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:38:47</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:35:24</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:31:47</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:26:14</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:23:16</t>
+  </si>
+  <si>
+    <t>TN47BA8536</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:18:01</t>
+  </si>
+  <si>
+    <t>2026-07-15 21:12:40</t>
+  </si>
+  <si>
+    <t>2026-07-15 20:53:59</t>
+  </si>
+  <si>
+    <t>2026-07-15 20:52:09</t>
+  </si>
+  <si>
+    <t>2026-07-15 20:51:51</t>
+  </si>
+  <si>
+    <t>AN-135</t>
+  </si>
+  <si>
+    <t>2026-07-15 19:44:04</t>
+  </si>
+  <si>
+    <t>TN47BD2837</t>
+  </si>
+  <si>
+    <t>2026-07-15 16:41:57</t>
+  </si>
+  <si>
+    <t>2026-07-15 10:13:59</t>
+  </si>
+  <si>
+    <t>2026-07-15 10:00:01</t>
+  </si>
+  <si>
+    <t>TN47AF0412</t>
+  </si>
+  <si>
+    <t>2026-07-14 18:37:26</t>
+  </si>
+  <si>
+    <t>2026-07-14 18:37:11</t>
+  </si>
+  <si>
+    <t>2026-07-14 18:29:03</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:48:07</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:46:58</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:40:06</t>
+  </si>
+  <si>
+    <t>AN-88</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:30:08</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:29:45</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:29:25</t>
+  </si>
+  <si>
+    <t>AN-173</t>
+  </si>
+  <si>
+    <t>2026-07-14 16:27:52</t>
+  </si>
+  <si>
+    <t>TN47BD2832</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:42:17</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:41:52</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:41:28</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:41:07</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:35:23</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:31:52</t>
+  </si>
+  <si>
+    <t>2026-07-14 15:20:58</t>
+  </si>
+  <si>
+    <t>2026-07-14 14:45:51</t>
+  </si>
+  <si>
+    <t>2026-07-14 13:43:53</t>
+  </si>
+  <si>
+    <t>2026-07-14 13:37:01</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-07-14 13:15:08</t>
+  </si>
+  <si>
+    <t>TN47 BE 7007</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>2026-07-14 12:30:55</t>
+  </si>
+  <si>
+    <t>2026-07-13 17:23:34</t>
+  </si>
+  <si>
+    <t>2026-07-13 17:23:01</t>
+  </si>
+  <si>
+    <t>2026-07-13 17:22:43</t>
+  </si>
+  <si>
+    <t>2026-07-13 17:00:54</t>
+  </si>
+  <si>
+    <t>2026-07-13 16:42:13</t>
+  </si>
+  <si>
+    <t>2026-07-13 16:36:35</t>
+  </si>
+  <si>
+    <t>2026-07-13 16:28:02</t>
+  </si>
+  <si>
+    <t>2026-07-13 14:55:00</t>
+  </si>
+  <si>
+    <t>2026-07-13 14:52:16</t>
+  </si>
+  <si>
+    <t>2026-07-13 13:12:49</t>
+  </si>
+  <si>
+    <t>TN47BA4203</t>
+  </si>
+  <si>
+    <t>2026-07-13 13:07:20</t>
+  </si>
+  <si>
+    <t>2026-07-13 12:43:12</t>
+  </si>
+  <si>
+    <t>2026-07-13 10:59:14</t>
+  </si>
+  <si>
+    <t>TN47BD5299</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2026-07-13 10:02:46</t>
+  </si>
+  <si>
+    <t>2026-07-11 17:18:21</t>
+  </si>
+  <si>
+    <t>TN47AH1531</t>
+  </si>
+  <si>
+    <t>2025-12-13</t>
+  </si>
+  <si>
+    <t>2026-07-11 17:17:36</t>
+  </si>
+  <si>
+    <t>TN47AF0769</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-07-11 17:16:36</t>
+  </si>
+  <si>
+    <t>EV7 TN47BC5406</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>2026-07-11 17:14:11</t>
+  </si>
+  <si>
+    <t>2026-07-11 17:12:29</t>
+  </si>
+  <si>
+    <t>TN47AF5947</t>
+  </si>
+  <si>
+    <t>2025-11-04</t>
+  </si>
+  <si>
+    <t>2026-07-11 13:40:16</t>
+  </si>
+  <si>
+    <t>2026-07-10 19:31:50</t>
+  </si>
+  <si>
+    <t>TN47 AT 7007</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>2026-07-10 19:31:27</t>
+  </si>
+  <si>
+    <t>2026-07-10 19:24:48</t>
+  </si>
+  <si>
+    <t>2026-07-10 19:01:51</t>
+  </si>
+  <si>
+    <t>2026-07-10 18:52:45</t>
+  </si>
+  <si>
+    <t>2026-07-10 18:52:31</t>
+  </si>
+  <si>
+    <t>2026-07-10 10:00:41</t>
+  </si>
+  <si>
+    <t>2026-07-09 15:48:22</t>
+  </si>
+  <si>
+    <t>2026-07-09 15:34:20</t>
+  </si>
+  <si>
+    <t>2026-07-09 15:33:47</t>
+  </si>
+  <si>
+    <t>2026-07-09 14:53:43</t>
+  </si>
+  <si>
+    <t>2026-07-09 14:53:15</t>
+  </si>
+  <si>
+    <t>2026-07-09 13:23:14</t>
+  </si>
+  <si>
+    <t>2026-07-09 12:22:02</t>
+  </si>
+  <si>
+    <t>2026-07-09 00:27:34</t>
+  </si>
+  <si>
+    <t>2026-07-09 00:18:04</t>
+  </si>
+  <si>
+    <t>2026-07-09 00:11:36</t>
+  </si>
+  <si>
+    <t>TN47BC7581</t>
+  </si>
+  <si>
+    <t>2026-06-13</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:58:14</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:53:30</t>
+  </si>
+  <si>
+    <t>TN47BE1480</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:48:47</t>
+  </si>
+  <si>
+    <t>TN47AH7884</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:42:58</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:24:55</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:23:47</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:03:05</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:02:50</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:02:14</t>
+  </si>
+  <si>
+    <t>2026-07-08 23:01:40</t>
+  </si>
+  <si>
+    <t>2026-07-08 22:57:06</t>
+  </si>
+  <si>
+    <t>TN47AF3562</t>
+  </si>
+  <si>
+    <t>2026-07-08 22:54:51</t>
+  </si>
+  <si>
+    <t>TN47BL7007</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:27:26</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:26:54</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:26:12</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:20:45</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:16:38</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:11:25</t>
+  </si>
+  <si>
+    <t>TN47BC3863</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:10:49</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:10:03</t>
+  </si>
+  <si>
+    <t>TN47BD4113</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:08:37</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:08:06</t>
+  </si>
+  <si>
+    <t>EV-10 (3WHEELER LOADER MINI)</t>
+  </si>
+  <si>
+    <t>2026-02-08</t>
+  </si>
+  <si>
+    <t>2026-07-08 18:07:25</t>
+  </si>
+  <si>
+    <t>TN47AB5830</t>
+  </si>
+  <si>
+    <t>2026-03-07</t>
+  </si>
+  <si>
+    <t>2026-07-08 11:19:35</t>
+  </si>
+  <si>
+    <t>2026-07-07 10:02:02</t>
+  </si>
+  <si>
+    <t>TN47BA0364</t>
+  </si>
+  <si>
+    <t>2025-12-25</t>
+  </si>
+  <si>
+    <t>2026-07-06 17:52:48</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:55:17</t>
+  </si>
+  <si>
     <t>2026-07-03 12:27:49</t>
   </si>
   <si>
-    <t>Car</t>
-[...16 lines deleted...]
-  <si>
     <t>2026-07-03 10:08:44</t>
   </si>
   <si>
-    <t>Bike</t>
-[...1 lines deleted...]
-  <si>
     <t>TN47AT1008</t>
   </si>
   <si>
     <t>2025-12-20</t>
   </si>
   <si>
-    <t>Waiting for Request Approval</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 10:07:21</t>
   </si>
   <si>
     <t>TN47AJ0150</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>2026-07-03 10:06:07</t>
   </si>
   <si>
     <t>TN47BA0388</t>
   </si>
   <si>
-    <t>2026-04-27</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 10:00:59</t>
   </si>
   <si>
-    <t>Bus</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-07-03 00:23:13</t>
   </si>
   <si>
-    <t>Load Vehicle</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-07-03 00:22:58</t>
   </si>
   <si>
-    <t>TN48H9716</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 00:21:23</t>
   </si>
   <si>
-    <t>TN47BB8052</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 00:20:55</t>
   </si>
   <si>
-    <t>TN47BD5721</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-03 00:14:09</t>
   </si>
   <si>
-    <t>TN47BA8260</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 00:09:51</t>
   </si>
   <si>
-    <t>TN47V1838</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-03 00:04:07</t>
   </si>
   <si>
     <t>2026-07-03 00:00:06</t>
   </si>
   <si>
     <t>2026-07-02 23:59:39</t>
   </si>
   <si>
     <t>2026-07-02 23:53:22</t>
   </si>
   <si>
-    <t>TN63AT4599</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-02 23:52:38</t>
   </si>
   <si>
-    <t>TN47AF3574</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-02 23:50:36</t>
   </si>
   <si>
-    <t>TN45BB4224</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-02 23:26:36</t>
   </si>
   <si>
-    <t>TN47BA4203</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-02 23:22:48</t>
   </si>
   <si>
     <t>2026-07-02 23:20:07</t>
   </si>
   <si>
-    <t>TN47BD5296</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-02 23:13:52</t>
   </si>
   <si>
     <t>2026-07-02 23:10:28</t>
   </si>
   <si>
     <t>2026-07-02 19:25:16</t>
   </si>
   <si>
     <t>2026-07-02 19:24:31</t>
   </si>
   <si>
-    <t>TN47BD5743</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-02 19:21:58</t>
   </si>
   <si>
-    <t>TN47BD1435</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-02 19:19:35</t>
   </si>
   <si>
-    <t>TN47AM3376</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-02 19:18:24</t>
   </si>
   <si>
-    <t>TN47BD2050</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-02 15:38:24</t>
   </si>
   <si>
     <t>2026-07-02 15:38:15</t>
   </si>
   <si>
     <t>2026-07-02 15:38:07</t>
   </si>
   <si>
-    <t>TN63AS2399</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07-01 16:14:15</t>
   </si>
   <si>
-    <t>TN47BC5429</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>AEEWD-2900</t>
   </si>
   <si>
     <t>2026-06-30 17:08:54</t>
   </si>
   <si>
-    <t>TN47BC5420</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-30 16:46:33</t>
   </si>
   <si>
     <t>2026-06-30 16:35:01</t>
   </si>
   <si>
     <t>2026-06-30 16:05:46</t>
   </si>
   <si>
     <t>TN47AL6565</t>
   </si>
   <si>
-    <t>AN-167</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-30 10:05:42</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
-    <t>AN-174</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-27 12:17:06</t>
   </si>
   <si>
-    <t>TN47BD4585</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-27</t>
   </si>
   <si>
-    <t>AN-49</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-27 11:11:59</t>
   </si>
   <si>
-    <t>TN67Q4114</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-27 11:10:46</t>
   </si>
   <si>
-    <t>2026-04-21</t>
-[...1 lines deleted...]
-  <si>
     <t>AEEWD3018</t>
   </si>
   <si>
     <t>2026-06-26 17:49:17</t>
   </si>
   <si>
     <t>2026-06-26 17:49:05</t>
   </si>
   <si>
     <t>2026-06-26 17:48:54</t>
   </si>
   <si>
-    <t>Rejected</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-26 17:48:43</t>
   </si>
   <si>
-    <t>TN47V1840</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-26 17:35:58</t>
   </si>
   <si>
-    <t>TN47BD5233</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-26 17:35:41</t>
   </si>
   <si>
     <t>2026-06-26 17:35:26</t>
   </si>
   <si>
-    <t>TN47BB8075</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-26 17:35:15</t>
   </si>
   <si>
-    <t>2026-06-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-26 11:52:45</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
-    <t>AN-142</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-26 11:44:40</t>
   </si>
   <si>
     <t>2026-06-26 10:11:43</t>
   </si>
   <si>
     <t>2026-06-26 09:48:19</t>
   </si>
   <si>
-    <t>TN47AB5830</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-26 09:47:48</t>
   </si>
   <si>
     <t>TN47 BC 3862</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>2026-06-26 09:46:43</t>
   </si>
   <si>
-    <t>TN47CZ6693</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-06-24 10:03:11</t>
   </si>
   <si>
-    <t>TN47BD7270</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-23 10:15:05</t>
   </si>
   <si>
     <t>2026-06-22 21:19:39</t>
   </si>
   <si>
     <t>TN47W4485</t>
   </si>
   <si>
-    <t>2026-05-27</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-22 21:15:17</t>
   </si>
   <si>
     <t>BATTERY VEHICLE</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2026-06-22 21:01:11</t>
   </si>
   <si>
-    <t>TN47BC9054</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-22 20:27:58</t>
   </si>
   <si>
     <t>2026-06-22 20:25:14</t>
   </si>
   <si>
-    <t>TN34F1856</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-22 20:20:57</t>
   </si>
   <si>
     <t>2026-06-22 20:17:33</t>
   </si>
   <si>
-    <t>TN47BD4548</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-06-22 20:13:37</t>
   </si>
   <si>
     <t>2026-06-22 20:11:55</t>
   </si>
   <si>
     <t>2026-06-22 20:06:33</t>
   </si>
   <si>
     <t>2026-06-22 19:53:48</t>
   </si>
   <si>
-    <t>TN47BB1975</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-22 19:12:56</t>
   </si>
   <si>
-    <t>TN47AH7884</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-22 19:03:00</t>
   </si>
   <si>
-    <t>TN47AM9122</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-22 18:57:05</t>
   </si>
   <si>
     <t>TN47BC7448</t>
   </si>
   <si>
     <t>2026-06-20 16:44:51</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
-    <t>AN-237</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-20 10:51:33</t>
   </si>
   <si>
-    <t>TS-18</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-19 15:55:52</t>
   </si>
   <si>
-    <t>TN47BD2864</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-19 11:19:00</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2026-06-19 11:16:58</t>
   </si>
   <si>
     <t>2026-06-19 09:32:17</t>
   </si>
   <si>
     <t>2026-06-18 15:19:24</t>
   </si>
   <si>
-    <t>TN47AF0412</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-18 14:41:39</t>
   </si>
   <si>
-    <t>TN47BC8123</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-18 13:22:09</t>
   </si>
   <si>
     <t>2026-06-18 11:07:16</t>
   </si>
   <si>
-    <t>AN-178</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-18 09:59:14</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
-    <t>AN-135</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-17 15:52:50</t>
   </si>
   <si>
     <t>2026-06-17 11:22:28</t>
   </si>
   <si>
-    <t>AN-92</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-17 09:48:21</t>
   </si>
   <si>
     <t>2026-06-16 18:50:15</t>
   </si>
   <si>
     <t>2026-06-16 18:49:55</t>
   </si>
   <si>
     <t>2026-06-16 18:49:37</t>
   </si>
   <si>
     <t>2026-06-16 18:49:15</t>
   </si>
   <si>
     <t>2026-06-16 18:31:30</t>
   </si>
   <si>
     <t>2026-06-16 18:30:51</t>
   </si>
   <si>
     <t>2026-06-16 17:51:40</t>
   </si>
   <si>
     <t>2026-06-16 17:51:29</t>
@@ -671,524 +1877,446 @@
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>2026-06-16 15:47:12</t>
   </si>
   <si>
     <t>EV-3 AMPERE REO(BLUE)</t>
   </si>
   <si>
     <t>2026-06-16 15:36:12</t>
   </si>
   <si>
     <t>TN28BB6618</t>
   </si>
   <si>
     <t>2026-02-03</t>
   </si>
   <si>
     <t>TS-64</t>
   </si>
   <si>
     <t>2026-06-16 15:12:02</t>
   </si>
   <si>
-    <t>TN47BL7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-16 14:34:35</t>
   </si>
   <si>
     <t>Act-2</t>
   </si>
   <si>
     <t>2026-06-15 12:23:00</t>
   </si>
   <si>
     <t>2026-06-15 12:22:50</t>
   </si>
   <si>
     <t>2026-06-15 12:13:39</t>
   </si>
   <si>
     <t>2026-06-15 12:10:50</t>
   </si>
   <si>
-    <t>TN47BE1480</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-15 12:03:40</t>
   </si>
   <si>
-    <t>AN-203</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-14 10:10:50</t>
   </si>
   <si>
-    <t>TN47BD2837</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-13 17:16:14</t>
   </si>
   <si>
     <t>2026-06-13 16:25:23</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>2026-06-13 13:39:05</t>
   </si>
   <si>
-    <t>TN47BC7581</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-13 13:32:23</t>
   </si>
   <si>
     <t>2026-06-13 13:24:56</t>
   </si>
   <si>
     <t>2026-06-13 13:21:52</t>
   </si>
   <si>
     <t>AN-242</t>
   </si>
   <si>
     <t>2026-06-13 12:10:00</t>
   </si>
   <si>
     <t>TN47AQ4812</t>
   </si>
   <si>
     <t>2024-11-22</t>
   </si>
   <si>
     <t>2026-06-13 11:59:09</t>
   </si>
   <si>
     <t>TN47BD5207</t>
   </si>
   <si>
     <t>2026-06-13 10:46:34</t>
   </si>
   <si>
-    <t>AN-137</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-13 10:10:57</t>
   </si>
   <si>
     <t>2026-06-12 15:23:02</t>
   </si>
   <si>
     <t>2026-06-12 12:54:32</t>
   </si>
   <si>
     <t>TN51L7708</t>
   </si>
   <si>
     <t>2024-06-20</t>
   </si>
   <si>
-    <t>AN-234</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-12 10:36:15</t>
   </si>
   <si>
     <t>2026-06-12 07:55:10</t>
   </si>
   <si>
     <t>2026-06-11 19:20:04</t>
   </si>
   <si>
     <t>2026-06-11 19:04:41</t>
   </si>
   <si>
     <t>2026-06-11 18:32:32</t>
   </si>
   <si>
     <t>2026-06-11 13:59:26</t>
   </si>
   <si>
     <t>2026-06-11 13:00:09</t>
   </si>
   <si>
     <t>2026-06-11 10:02:51</t>
   </si>
   <si>
     <t>2026-06-11 09:04:20</t>
   </si>
   <si>
     <t>2026-06-10 13:23:31</t>
   </si>
   <si>
     <t>TN47AH9172</t>
   </si>
   <si>
     <t>2026-01-07</t>
   </si>
   <si>
     <t>2026-06-10 13:23:06</t>
   </si>
   <si>
-    <t>TN47AJ6054</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>AN-128</t>
   </si>
   <si>
     <t>2026-06-10 10:27:30</t>
   </si>
   <si>
-    <t>AN-173</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-10 10:22:00</t>
   </si>
   <si>
-    <t>TN47BD2832</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-09 16:07:22</t>
   </si>
   <si>
-    <t>TN47BD5317</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-03</t>
   </si>
   <si>
     <t>2026-06-09 15:56:37</t>
   </si>
   <si>
     <t>2026-06-09 11:15:46</t>
   </si>
   <si>
-    <t>TN47 BJ 7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-09 10:54:02</t>
   </si>
   <si>
     <t>2026-06-09 10:02:03</t>
   </si>
   <si>
     <t>2026-06-09 09:20:19</t>
   </si>
   <si>
     <t>2026-06-09 09:17:51</t>
   </si>
   <si>
     <t>2026-06-08 21:24:05</t>
   </si>
   <si>
-    <t>TN47BA8536</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 21:18:29</t>
   </si>
   <si>
     <t>2026-06-08 20:36:00</t>
   </si>
   <si>
     <t>2026-06-08 20:27:04</t>
   </si>
   <si>
     <t>TN47BM7007</t>
   </si>
   <si>
     <t>2026-06-08 20:13:10</t>
   </si>
   <si>
     <t>2026-06-08 20:09:17</t>
   </si>
   <si>
     <t>2026-06-08 20:05:28</t>
   </si>
   <si>
-    <t>TN64P1005</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 19:52:13</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>2026-06-08 19:26:38</t>
   </si>
   <si>
-    <t>TN47BA8242</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 18:30:14</t>
   </si>
   <si>
     <t>2026-06-08 18:26:45</t>
   </si>
   <si>
     <t>2026-06-06</t>
   </si>
   <si>
     <t>2026-06-08 18:23:03</t>
   </si>
   <si>
     <t>2026-06-08 17:06:05</t>
   </si>
   <si>
-    <t>TN47V2689</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-07</t>
   </si>
   <si>
     <t>2026-06-08 12:48:10</t>
   </si>
   <si>
     <t>2026-06-08 12:38:36</t>
   </si>
   <si>
-    <t>TN47BD5395</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 11:53:35</t>
   </si>
   <si>
-    <t>2026-05-08</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-08 11:20:49</t>
   </si>
   <si>
     <t>EV-4 TN47BC4155</t>
   </si>
   <si>
     <t>2024-12-06</t>
   </si>
   <si>
     <t>2026-06-06 10:10:43</t>
   </si>
   <si>
     <t>2026-06-06 10:06:37</t>
   </si>
   <si>
     <t>2026-06-06 09:58:33</t>
   </si>
   <si>
     <t>AN-247</t>
   </si>
   <si>
     <t>2026-06-06 09:45:16</t>
   </si>
   <si>
-    <t>TN47BC3675</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-06 09:42:17</t>
   </si>
   <si>
     <t>2026-06-05 16:38:21</t>
   </si>
   <si>
-    <t>2026-03-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-05 16:38:06</t>
   </si>
   <si>
     <t>2026-06-05 15:12:27</t>
   </si>
   <si>
     <t>2026-06-05 14:49:38</t>
   </si>
   <si>
-    <t>AN-186</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-05 12:09:57</t>
   </si>
   <si>
-    <t>2026-06-05</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-05 11:53:30</t>
   </si>
   <si>
     <t>AN-94</t>
   </si>
   <si>
     <t>2026-06-05 10:21:35</t>
   </si>
   <si>
     <t>2026-06-05 10:11:01</t>
   </si>
   <si>
-    <t>TN47AM7101</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-05 09:28:08</t>
   </si>
   <si>
     <t>AN-196</t>
   </si>
   <si>
     <t>2026-06-04 19:09:19</t>
   </si>
   <si>
     <t>2026-06-04 18:29:51</t>
   </si>
   <si>
     <t>2026-06-04 18:26:52</t>
   </si>
   <si>
     <t>2026-06-04 18:26:31</t>
   </si>
   <si>
     <t>2026-06-04 15:45:31</t>
   </si>
   <si>
     <t>Rent-4</t>
   </si>
   <si>
     <t>2026-06-04 13:59:54</t>
   </si>
   <si>
     <t>2026-04-26</t>
   </si>
   <si>
     <t>2026-06-04 11:40:21</t>
   </si>
   <si>
     <t>2026-06-04 11:40:08</t>
   </si>
   <si>
     <t>2026-06-04 11:39:53</t>
   </si>
   <si>
     <t>2026-06-04 11:37:40</t>
   </si>
   <si>
-    <t>2026-05-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-04 11:36:58</t>
   </si>
   <si>
     <t>2026-06-04 11:36:38</t>
   </si>
   <si>
     <t>2026-06-04 11:07:28</t>
   </si>
   <si>
     <t>2026-06-02 15:05:38</t>
   </si>
   <si>
     <t>2026-06-02 10:50:37</t>
   </si>
   <si>
     <t>2026-06-02 10:46:01</t>
   </si>
   <si>
     <t>2026-06-02 09:58:25</t>
   </si>
   <si>
     <t>AN-236</t>
   </si>
   <si>
     <t>2026-06-02 09:06:15</t>
   </si>
   <si>
     <t>2026-06-01 18:10:51</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>2026-06-01 17:46:04</t>
   </si>
   <si>
-    <t>TN47AF0775</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-12-26</t>
   </si>
   <si>
     <t>2026-06-01 12:57:29</t>
   </si>
   <si>
     <t>2026-06-01 10:32:08</t>
   </si>
   <si>
     <t>TN47BA6311</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>2026-05-30 16:52:50</t>
   </si>
   <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>AN-215</t>
   </si>
   <si>
     <t>2026-05-30 15:06:43</t>
   </si>
   <si>
     <t>2026-05-30 15:05:59</t>
   </si>
   <si>
     <t>2026-05-30 15:02:01</t>
   </si>
   <si>
     <t>AN-248</t>
   </si>
   <si>
     <t>2026-05-30 10:04:40</t>
   </si>
   <si>
     <t>AEEWD-2819</t>
   </si>
   <si>
     <t>2026-05-30 09:42:49</t>
   </si>
   <si>
     <t>2026-05-29 17:39:43</t>
   </si>
   <si>
-    <t>TN47BB5829</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-21</t>
   </si>
   <si>
     <t>2026-05-29 14:57:28</t>
   </si>
   <si>
     <t>TS-65</t>
   </si>
   <si>
     <t>2026-05-29 13:18:34</t>
   </si>
   <si>
     <t>2026-05-29 13:18:22</t>
   </si>
   <si>
     <t>2026-05-29 12:36:21</t>
   </si>
   <si>
     <t>2026-05-29 09:50:34</t>
   </si>
   <si>
     <t>2026-05-29 09:48:32</t>
   </si>
   <si>
     <t>2026-05-29 09:28:55</t>
@@ -1220,53 +2348,50 @@
   <si>
     <t>2026-05-27 18:38:32</t>
   </si>
   <si>
     <t>2026-05-27 18:38:18</t>
   </si>
   <si>
     <t>2026-05-19</t>
   </si>
   <si>
     <t>2026-05-27 18:37:42</t>
   </si>
   <si>
     <t>2026-05-27 18:37:16</t>
   </si>
   <si>
     <t>2026-05-27 18:34:41</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>2026-05-27 18:33:58</t>
   </si>
   <si>
-    <t>2026-05-05</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-27 18:33:40</t>
   </si>
   <si>
     <t>2026-05-27 18:33:23</t>
   </si>
   <si>
     <t>2026-05-27 18:32:21</t>
   </si>
   <si>
     <t>2026-05-27 18:31:48</t>
   </si>
   <si>
     <t>2026-05-10</t>
   </si>
   <si>
     <t>2026-05-27 18:31:32</t>
   </si>
   <si>
     <t>2026-05-27 18:31:16</t>
   </si>
   <si>
     <t>2026-05-27 18:30:53</t>
   </si>
   <si>
     <t>2026-05-27 18:30:27</t>
@@ -1298,53 +2423,50 @@
   <si>
     <t>2026-05-27 18:28:06</t>
   </si>
   <si>
     <t>2026-05-27 18:27:44</t>
   </si>
   <si>
     <t>TN28S5989</t>
   </si>
   <si>
     <t>2026-05-27 18:27:23</t>
   </si>
   <si>
     <t>2025-12-11</t>
   </si>
   <si>
     <t>2026-05-27 18:27:10</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
     <t>2026-05-27 18:26:59</t>
   </si>
   <si>
-    <t>TN47AQ4348</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-04-02</t>
   </si>
   <si>
     <t>2026-05-27 18:26:45</t>
   </si>
   <si>
     <t>TN47AQ2493</t>
   </si>
   <si>
     <t>2026-05-27 18:26:08</t>
   </si>
   <si>
     <t>2026-05-27 18:25:51</t>
   </si>
   <si>
     <t>TN47AM7187</t>
   </si>
   <si>
     <t>2026-05-27 18:25:36</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-05-27 18:25:23</t>
@@ -1373,113 +2495,101 @@
   <si>
     <t>2026-05-27 18:23:32</t>
   </si>
   <si>
     <t>2025-09-18</t>
   </si>
   <si>
     <t>2026-05-27 18:23:17</t>
   </si>
   <si>
     <t>TN47BD4591</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2026-05-27 18:23:00</t>
   </si>
   <si>
     <t>2026-05-27 18:22:47</t>
   </si>
   <si>
     <t>2026-05-27 18:22:30</t>
   </si>
   <si>
-    <t>TN47BB9051</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-27 16:41:42</t>
   </si>
   <si>
     <t>2026-05-27 16:39:12</t>
   </si>
   <si>
     <t>2026-05-27 16:30:09</t>
   </si>
   <si>
     <t>2026-05-25 14:37:30</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>2026-05-25 08:45:20</t>
   </si>
   <si>
     <t>2026-05-23 15:29:05</t>
   </si>
   <si>
     <t>2026-05-23 09:52:35</t>
   </si>
   <si>
-    <t>2026-05-23</t>
-[...1 lines deleted...]
-  <si>
     <t>TS-11</t>
   </si>
   <si>
     <t>2026-05-22 15:17:54</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>2026-05-22 15:11:08</t>
   </si>
   <si>
     <t>2026-05-22 15:01:53</t>
   </si>
   <si>
     <t>2026-05-22 13:52:12</t>
   </si>
   <si>
     <t>2026-05-22 12:34:30</t>
   </si>
   <si>
-    <t>TN47AF3562</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-22 12:04:31</t>
   </si>
   <si>
     <t>2026-05-22 10:16:07</t>
   </si>
   <si>
-    <t>TN47AJ5600</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>2026-05-21 10:40:41</t>
   </si>
   <si>
     <t>2026-05-21 09:35:28</t>
   </si>
   <si>
     <t>2026-05-20 19:16:26</t>
   </si>
   <si>
     <t>2026-05-20 18:56:00</t>
   </si>
   <si>
     <t>2026-05-20 18:25:22</t>
   </si>
   <si>
     <t>2026-05-20 18:23:20</t>
   </si>
   <si>
     <t>2026-05-20 18:22:21</t>
   </si>
   <si>
     <t>2026-05-20 18:22:05</t>
@@ -1487,74 +2597,65 @@
   <si>
     <t>2026-05-20 10:58:34</t>
   </si>
   <si>
     <t>AD-11</t>
   </si>
   <si>
     <t>2026-05-20 10:19:42</t>
   </si>
   <si>
     <t>2026-05-19 19:33:04</t>
   </si>
   <si>
     <t>2026-05-19 19:26:26</t>
   </si>
   <si>
     <t>2026-05-19 19:22:04</t>
   </si>
   <si>
     <t>AN-125</t>
   </si>
   <si>
     <t>2026-05-19 19:01:20</t>
   </si>
   <si>
-    <t>2026-04-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-19 14:37:49</t>
   </si>
   <si>
     <t>2026-05-19 14:30:18</t>
   </si>
   <si>
     <t>AN-240</t>
   </si>
   <si>
     <t>2026-05-19 12:28:04</t>
   </si>
   <si>
-    <t>TN47BA8620</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-19 10:34:36</t>
   </si>
   <si>
-    <t>AN-88</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-18 19:02:24</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>2026-05-18 19:02:00</t>
   </si>
   <si>
     <t>2026-05-18 19:01:32</t>
   </si>
   <si>
     <t>2026-05-18 18:00:10</t>
   </si>
   <si>
     <t>TN47BD4138</t>
   </si>
   <si>
     <t>2026-05-18 15:20:41</t>
   </si>
   <si>
     <t>2026-05-18 09:56:44</t>
   </si>
   <si>
     <t>2026-05-18 06:22:44</t>
@@ -1574,53 +2675,50 @@
   <si>
     <t>TN47AE2686</t>
   </si>
   <si>
     <t>2026-05-18 05:45:04</t>
   </si>
   <si>
     <t>2026-05-16 13:04:37</t>
   </si>
   <si>
     <t>2026-05-16 09:52:01</t>
   </si>
   <si>
     <t>TN47AJ2551 &amp; 2541</t>
   </si>
   <si>
     <t>2026-05-16</t>
   </si>
   <si>
     <t>TS-16</t>
   </si>
   <si>
     <t>2026-05-15 10:06:34</t>
   </si>
   <si>
-    <t>TN47BB1943</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-14 15:09:05</t>
   </si>
   <si>
     <t>2024-12-02</t>
   </si>
   <si>
     <t>2026-05-13 12:26:36</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2026-05-12 11:11:23</t>
   </si>
   <si>
     <t>2026-05-12 10:52:32</t>
   </si>
   <si>
     <t>2026-05-12 09:28:11</t>
   </si>
   <si>
     <t>2026-05-12 06:50:37</t>
   </si>
   <si>
     <t>2026-05-11 23:00:06</t>
@@ -1628,53 +2726,50 @@
   <si>
     <t>2026-05-11 22:46:50</t>
   </si>
   <si>
     <t>2026-05-11 22:46:36</t>
   </si>
   <si>
     <t>2026-05-11 22:46:24</t>
   </si>
   <si>
     <t>2026-05-11 22:46:10</t>
   </si>
   <si>
     <t>2026-04-25</t>
   </si>
   <si>
     <t>2026-05-11 22:44:19</t>
   </si>
   <si>
     <t>2026-05-11 22:42:01</t>
   </si>
   <si>
     <t>2026-05-11 21:59:22</t>
   </si>
   <si>
-    <t>2026-05-06</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-11 21:58:53</t>
   </si>
   <si>
     <t>2026-05-11 21:57:44</t>
   </si>
   <si>
     <t>2026-05-11 19:42:14</t>
   </si>
   <si>
     <t>2026-05-11 17:58:16</t>
   </si>
   <si>
     <t>2026-05-11 17:35:33</t>
   </si>
   <si>
     <t>TN47AM6327</t>
   </si>
   <si>
     <t>2026-05-11 17:18:42</t>
   </si>
   <si>
     <t>2026-05-11 17:10:31</t>
   </si>
   <si>
     <t>2026-05-11 14:01:46</t>
@@ -1694,68 +2789,59 @@
   <si>
     <t>2026-05-10 19:38:38</t>
   </si>
   <si>
     <t>2026-05-10 19:29:09</t>
   </si>
   <si>
     <t>2026-05-10 19:18:28</t>
   </si>
   <si>
     <t>2026-05-09 17:33:50</t>
   </si>
   <si>
     <t>2026-05-09 17:08:15</t>
   </si>
   <si>
     <t>EV-15 (LOAD VECHILE)HOME</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
     <t>2026-05-09 14:06:13</t>
   </si>
   <si>
-    <t>TN47AM6360</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 15:00:39</t>
   </si>
   <si>
     <t>2026-05-08 12:00:41</t>
   </si>
   <si>
-    <t>2025-05-11</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 12:00:01</t>
   </si>
   <si>
-    <t>TN47AF0769</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-11-12</t>
   </si>
   <si>
     <t>2026-05-08 11:19:19</t>
   </si>
   <si>
     <t>2026-05-08 09:49:55</t>
   </si>
   <si>
     <t>2026-05-07 19:24:35</t>
   </si>
   <si>
     <t>2026-05-07 16:45:01</t>
   </si>
   <si>
     <t>2026-05-07 16:43:44</t>
   </si>
   <si>
     <t>2026-05-07 16:43:23</t>
   </si>
   <si>
     <t>2026-05-07 15:57:53</t>
   </si>
   <si>
     <t>2026-05-04</t>
@@ -1769,101 +2855,86 @@
   <si>
     <t>2026-05-07 09:31:41</t>
   </si>
   <si>
     <t>2026-05-07 09:21:58</t>
   </si>
   <si>
     <t>2026-05-06 19:41:11</t>
   </si>
   <si>
     <t>2026-05-06 19:35:39</t>
   </si>
   <si>
     <t>TS-12</t>
   </si>
   <si>
     <t>2026-05-06 18:33:41</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2026-05-06 18:30:11</t>
   </si>
   <si>
-    <t>TN47BD4512</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-06 18:05:05</t>
   </si>
   <si>
     <t>2026-05-06 18:04:05</t>
   </si>
   <si>
     <t>2026-05-06 15:09:25</t>
   </si>
   <si>
     <t>2026-05-06 11:03:53</t>
   </si>
   <si>
-    <t>TN47BC7489</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-05 16:27:56</t>
   </si>
   <si>
     <t>2026-05-05 16:20:22</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2026-05-05 16:17:45</t>
   </si>
   <si>
     <t>2026-05-05 16:13:58</t>
   </si>
   <si>
     <t>2026-05-05 16:07:00</t>
   </si>
   <si>
     <t>2026-05-05 12:44:02</t>
   </si>
   <si>
-    <t>AD 98</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 12:13:42</t>
   </si>
   <si>
-    <t>AN-204</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-05 10:50:10</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>2026-05-05 06:07:32</t>
   </si>
   <si>
     <t>2026-05-05 05:43:37</t>
   </si>
   <si>
     <t>2026-05-04 21:40:44</t>
   </si>
   <si>
     <t>2026-05-04 21:21:20</t>
   </si>
   <si>
     <t>2026-05-04 21:13:17</t>
   </si>
   <si>
     <t>2026-05-04 20:49:50</t>
   </si>
   <si>
     <t>2026-05-04 17:20:58</t>
@@ -1895,74 +2966,65 @@
   <si>
     <t>2026-03-24</t>
   </si>
   <si>
     <t>2026-04-28 16:06:26</t>
   </si>
   <si>
     <t>2026-04-28 12:54:28</t>
   </si>
   <si>
     <t>2026-02-25</t>
   </si>
   <si>
     <t>2026-04-28 12:48:43</t>
   </si>
   <si>
     <t>TN47U8159</t>
   </si>
   <si>
     <t>TS-66</t>
   </si>
   <si>
     <t>2026-04-28 10:08:07</t>
   </si>
   <si>
-    <t>TN47BB4077</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-28 09:45:00</t>
   </si>
   <si>
     <t>2026-04-27 15:33:10</t>
   </si>
   <si>
-    <t>TN47BC3863</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-12</t>
   </si>
   <si>
     <t>2026-04-27 15:32:04</t>
   </si>
   <si>
     <t>TN47P9348</t>
   </si>
   <si>
-    <t>2026-04-20</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-27 09:09:54</t>
   </si>
   <si>
     <t>2026-04-26 15:51:50</t>
   </si>
   <si>
     <t>2026-04-26 15:19:03</t>
   </si>
   <si>
     <t>2026-04-26 15:04:37</t>
   </si>
   <si>
     <t>2026-04-26 15:03:53</t>
   </si>
   <si>
     <t>2026-04-26 12:28:05</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2026-04-25 14:33:26</t>
   </si>
   <si>
     <t>2026-04-25 14:32:16</t>
@@ -2015,53 +3077,50 @@
   <si>
     <t>2026-04-23 18:47:42</t>
   </si>
   <si>
     <t>2026-04-23 18:43:27</t>
   </si>
   <si>
     <t>2026-04-23 18:39:29</t>
   </si>
   <si>
     <t>2026-04-23 18:35:03</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>2026-04-23 18:32:56</t>
   </si>
   <si>
     <t>2026-04-23 18:29:38</t>
   </si>
   <si>
     <t>2026-04-23 18:24:31</t>
   </si>
   <si>
-    <t>2026-04-14</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-23 18:15:52</t>
   </si>
   <si>
     <t>2026-04-23 16:21:45</t>
   </si>
   <si>
     <t>2026-04-23 16:19:02</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>2026-04-23 14:18:15</t>
   </si>
   <si>
     <t>2026-04-23 14:12:49</t>
   </si>
   <si>
     <t>2026-04-23 14:03:36</t>
   </si>
   <si>
     <t>2026-02-13</t>
   </si>
   <si>
     <t>2026-04-23 13:41:34</t>
@@ -2075,53 +3134,50 @@
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>2026-04-22 12:55:39</t>
   </si>
   <si>
     <t>2026-04-22 10:01:38</t>
   </si>
   <si>
     <t>2026-04-22 09:03:29</t>
   </si>
   <si>
     <t>2026-04-21 21:13:23</t>
   </si>
   <si>
     <t>2026-04-21 10:01:51</t>
   </si>
   <si>
     <t>2026-04-17 10:10:34</t>
   </si>
   <si>
     <t>2026-04-16 14:20:32</t>
   </si>
   <si>
-    <t>EV7 TN47BC5406</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-12-14</t>
   </si>
   <si>
     <t>2026-04-16 13:38:21</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>2026-04-16 13:36:09</t>
   </si>
   <si>
     <t>2026-04-16 13:33:09</t>
   </si>
   <si>
     <t>2026-04-16 13:30:30</t>
   </si>
   <si>
     <t>2026-04-16 13:16:05</t>
   </si>
   <si>
     <t>2026-04-16 13:13:18</t>
   </si>
   <si>
     <t>2026-01-03</t>
@@ -2138,53 +3194,50 @@
   <si>
     <t>2026-04-16 11:24:21</t>
   </si>
   <si>
     <t>2026-04-16 10:17:48</t>
   </si>
   <si>
     <t>2026-04-15 12:07:20</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-04-15 09:05:06</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>2026-04-14 18:06:18</t>
   </si>
   <si>
     <t>2026-04-14 16:03:09</t>
   </si>
   <si>
-    <t>TN47AJ7281</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-13 10:00:01</t>
   </si>
   <si>
     <t>2026-04-13 09:23:36</t>
   </si>
   <si>
     <t>2025-05-02</t>
   </si>
   <si>
     <t>2026-04-11 15:25:07</t>
   </si>
   <si>
     <t>2026-04-11 14:59:06</t>
   </si>
   <si>
     <t>2026-04-11 14:57:22</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>2026-04-10 17:16:29</t>
   </si>
   <si>
     <t>2026-04-10 13:41:46</t>
@@ -2192,110 +3245,101 @@
   <si>
     <t>2026-04-10 12:04:22</t>
   </si>
   <si>
     <t>2026-04-10 12:00:57</t>
   </si>
   <si>
     <t>2026-04-10 12:00:41</t>
   </si>
   <si>
     <t>2026-04-09 17:10:48</t>
   </si>
   <si>
     <t>TN47BD4221</t>
   </si>
   <si>
     <t>2026-04-09 17:09:58</t>
   </si>
   <si>
     <t>EV-1</t>
   </si>
   <si>
     <t>2026-04-09 17:08:55</t>
   </si>
   <si>
-    <t>TN47AH9945</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-24</t>
   </si>
   <si>
     <t>2026-04-09 16:32:20</t>
   </si>
   <si>
     <t>2026-04-09 10:35:02</t>
   </si>
   <si>
     <t>2026-04-09 10:12:26</t>
   </si>
   <si>
-    <t>2026-04-09</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-09 09:10:57</t>
   </si>
   <si>
     <t>2026-04-08 12:45:45</t>
   </si>
   <si>
     <t>2026-03-08</t>
   </si>
   <si>
     <t>2026-04-08 09:35:39</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>2026-04-07 19:09:45</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2026-04-07 17:46:01</t>
   </si>
   <si>
     <t>2026-04-07 17:45:13</t>
   </si>
   <si>
     <t>2026-04-07 17:43:04</t>
   </si>
   <si>
     <t>2026-04-07 11:29:03</t>
   </si>
   <si>
     <t>2026-04-07 10:47:05</t>
   </si>
   <si>
     <t>2026-04-07 10:43:53</t>
   </si>
   <si>
-    <t>2024-05-01</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-06 17:09:55</t>
   </si>
   <si>
     <t>2026-04-06 15:43:09</t>
   </si>
   <si>
     <t>2026-04-06 15:19:29</t>
   </si>
   <si>
     <t>2026-04-06 09:59:53</t>
   </si>
   <si>
     <t>2026-04-04 09:39:31</t>
   </si>
   <si>
     <t>2026-04-04</t>
   </si>
   <si>
     <t>2026-04-03 18:23:32</t>
   </si>
   <si>
     <t>2026-04-03 18:16:46</t>
   </si>
   <si>
     <t>2026-04-03 17:23:52</t>
@@ -2450,53 +3494,50 @@
   <si>
     <t>2026-03-27 11:07:25</t>
   </si>
   <si>
     <t>2026-03-26 19:08:21</t>
   </si>
   <si>
     <t>2026-03-26 11:49:49</t>
   </si>
   <si>
     <t>2026-03-25 15:45:16</t>
   </si>
   <si>
     <t>2026-03-25 15:32:50</t>
   </si>
   <si>
     <t>2026-03-25 15:17:21</t>
   </si>
   <si>
     <t>2026-03-25 15:15:07</t>
   </si>
   <si>
     <t>2026-03-25 15:07:58</t>
   </si>
   <si>
-    <t>TN47 BH 7007</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>2026-03-25 13:17:26</t>
   </si>
   <si>
     <t>2026-03-25 10:07:20</t>
   </si>
   <si>
     <t>2026-03-24 13:52:47</t>
   </si>
   <si>
     <t>2026-03-24 13:14:49</t>
   </si>
   <si>
     <t>TN47U9361</t>
   </si>
   <si>
     <t>2026-03-24 12:51:08</t>
   </si>
   <si>
     <t>2026-03-24 12:48:59</t>
   </si>
   <si>
     <t>2026-03-24 12:35:10</t>
@@ -2558,53 +3599,50 @@
   <si>
     <t>TS-54</t>
   </si>
   <si>
     <t>2026-03-23 11:19:21</t>
   </si>
   <si>
     <t>2026-03-23 10:21:43</t>
   </si>
   <si>
     <t>2026-03-23 09:42:55</t>
   </si>
   <si>
     <t>2026-03-21 15:39:02</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>2026-03-21 13:51:37</t>
   </si>
   <si>
     <t>2026-03-21 12:24:47</t>
   </si>
   <si>
-    <t>TS-61</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-03-21 09:34:19</t>
   </si>
   <si>
     <t>2026-03-21 06:06:43</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>2026-03-20 21:36:50</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-20 15:29:31</t>
   </si>
   <si>
     <t>2026-03-20 15:29:07</t>
   </si>
   <si>
     <t>2026-03-20 15:28:23</t>
   </si>
   <si>
     <t>2026-03-20 09:02:00</t>
@@ -2684,53 +3722,50 @@
   <si>
     <t>2026-03-16 17:49:28</t>
   </si>
   <si>
     <t>2026-03-16 17:36:23</t>
   </si>
   <si>
     <t>2026-03-16 17:33:19</t>
   </si>
   <si>
     <t>2026-03-16 17:08:59</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-03-16 16:54:27</t>
   </si>
   <si>
     <t>2024-01-05</t>
   </si>
   <si>
     <t>2026-03-16 13:26:34</t>
   </si>
   <si>
-    <t>TN47BH2001</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-04-20</t>
   </si>
   <si>
     <t>2026-03-16 13:05:08</t>
   </si>
   <si>
     <t>2026-03-16 12:35:44</t>
   </si>
   <si>
     <t>2026-03-16 12:16:49</t>
   </si>
   <si>
     <t>2026-03-16 12:01:13</t>
   </si>
   <si>
     <t>2026-03-16 11:32:54</t>
   </si>
   <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>2026-03-16 11:08:44</t>
   </si>
   <si>
     <t>AN-231</t>
@@ -3033,53 +4068,50 @@
     <t>2026-02-26 14:44:02</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>AN-197</t>
   </si>
   <si>
     <t>2026-02-26 11:41:45</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>2026-02-26 11:33:58</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2026-02-26 10:17:25</t>
   </si>
   <si>
     <t>2026-02-26 09:54:45</t>
-  </si>
-[...1 lines deleted...]
-    <t>TS-63</t>
   </si>
   <si>
     <t>2026-02-26 09:31:48</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-25 16:20:27</t>
   </si>
   <si>
     <t>2026-02-25 11:28:07</t>
   </si>
   <si>
     <t>2026-02-24 17:32:01</t>
   </si>
   <si>
     <t>2026-02-24 16:35:00</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
     <t>2026-02-24 15:13:22</t>
   </si>
@@ -3730,19254 +4762,26820 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H738"/>
+  <dimension ref="A1:H1029"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.135986" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
-        <v>88508</v>
+        <v>46626</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F3">
-        <v>36927</v>
+        <v>46626</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F4">
-        <v>18235</v>
+        <v>82057</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5">
+        <v>42890</v>
+      </c>
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>30424</v>
+        <v>58234</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>35</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7">
-        <v>65349</v>
+        <v>34595</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8">
-        <v>23355</v>
+        <v>221128</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9">
-        <v>86422</v>
+        <v>93541</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F10">
-        <v>39057</v>
+        <v>35584</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>48</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
-        <v>158585</v>
+        <v>35584</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F12">
-        <v>23114</v>
+        <v>122414</v>
       </c>
       <c r="G12" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="F13">
-        <v>158585</v>
+        <v>163362</v>
       </c>
       <c r="G13" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="F14">
-        <v>65349</v>
+        <v>163362</v>
       </c>
       <c r="G14" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="F15">
-        <v>23355</v>
+        <v>163362</v>
       </c>
       <c r="G15" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F16">
-        <v>117787</v>
+        <v>92438</v>
       </c>
       <c r="G16" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F17">
-        <v>27921</v>
+        <v>66844</v>
       </c>
       <c r="G17" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F18">
-        <v>23748</v>
+        <v>49646</v>
       </c>
       <c r="G18" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F19">
-        <v>149591</v>
+        <v>45035</v>
       </c>
       <c r="G19" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F20">
-        <v>39057</v>
+        <v>417380</v>
       </c>
       <c r="G20" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F21">
-        <v>38976</v>
+        <v>44182</v>
       </c>
       <c r="G21" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="F22">
-        <v>23355</v>
+        <v>743364</v>
       </c>
       <c r="G22" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="F23">
-        <v>65349</v>
+        <v>128124</v>
       </c>
       <c r="G23" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="F24">
-        <v>27921</v>
+        <v>76104</v>
       </c>
       <c r="G24" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="F25">
-        <v>24360</v>
+        <v>76104</v>
       </c>
       <c r="G25" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="F26">
-        <v>76098</v>
+        <v>114815</v>
       </c>
       <c r="G26" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F27">
-        <v>256856</v>
+        <v>163362</v>
       </c>
       <c r="G27" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E28" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="F28">
-        <v>47316</v>
+        <v>17076</v>
       </c>
       <c r="G28" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D29" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F29">
-        <v>64807</v>
+        <v>8199</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="B30" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="F30">
-        <v>117787</v>
+        <v>16340</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F31">
-        <v>98623</v>
+        <v>35584</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F32">
-        <v>77800</v>
+        <v>2571</v>
       </c>
       <c r="G32" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H32" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E33" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="F33">
-        <v>104674</v>
+        <v>100417</v>
       </c>
       <c r="G33" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="B34" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F34">
-        <v>98623</v>
+        <v>122404</v>
       </c>
       <c r="G34" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="B35" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F35">
-        <v>257006</v>
+        <v>122404</v>
       </c>
       <c r="G35" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H35" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="F36">
-        <v>214502</v>
+        <v>23863</v>
       </c>
       <c r="G36" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B37" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="F37">
-        <v>76454</v>
+        <v>935</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="F38">
-        <v>60821</v>
+        <v>219750</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>113</v>
       </c>
       <c r="F39">
-        <v>742323</v>
+        <v>98167</v>
       </c>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E40" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="F40">
-        <v>58403</v>
+        <v>936</v>
       </c>
       <c r="G40" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="E41" t="s">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="F41">
-        <v>36470</v>
+        <v>111220</v>
       </c>
       <c r="G41" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>78</v>
+        <v>120</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="F42">
-        <v>255775</v>
+        <v>51530</v>
       </c>
       <c r="G42" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="E43" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="F43">
-        <v>84399</v>
+        <v>32439</v>
       </c>
       <c r="G43" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="E44" t="s">
-        <v>65</v>
+        <v>124</v>
       </c>
       <c r="F44">
-        <v>398080</v>
+        <v>32439</v>
       </c>
       <c r="G44" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C45" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>56</v>
       </c>
       <c r="E45" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F45">
-        <v>31460</v>
+        <v>162560</v>
       </c>
       <c r="G45" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D46" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>129</v>
       </c>
       <c r="F46">
-        <v>23555</v>
+        <v>30368</v>
       </c>
       <c r="G46" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>133</v>
       </c>
       <c r="F47">
-        <v>128630</v>
+        <v>197681</v>
       </c>
       <c r="G47" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="E48" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="F48">
-        <v>75083</v>
+        <v>0</v>
       </c>
       <c r="G48" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H48" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="C49" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="E49" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="F49">
-        <v>75898</v>
+        <v>183915</v>
       </c>
       <c r="G49" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="C50" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="E50" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="F50">
-        <v>47175</v>
+        <v>183915</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="B51" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="E51" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="F51">
-        <v>77075</v>
+        <v>183915</v>
       </c>
       <c r="G51" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H51" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B52" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E52" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F52">
-        <v>20731</v>
+        <v>183915</v>
       </c>
       <c r="G52" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H52" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="E53" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="F53">
-        <v>11865</v>
+        <v>26744</v>
       </c>
       <c r="G53" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H53" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="C54" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="E54" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="F54">
-        <v>13433</v>
+        <v>122010</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C55" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E55" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="F55">
-        <v>42270</v>
+        <v>110531</v>
       </c>
       <c r="G55" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E56" t="s">
-        <v>49</v>
+        <v>136</v>
       </c>
       <c r="F56">
-        <v>29360</v>
+        <v>92799</v>
       </c>
       <c r="G56" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="E57" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="F57">
-        <v>2045</v>
+        <v>82907</v>
       </c>
       <c r="G57" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H57" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="E58" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="F58">
-        <v>2500</v>
+        <v>98167</v>
       </c>
       <c r="G58" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>49</v>
+        <v>155</v>
       </c>
       <c r="F59">
-        <v>64621</v>
+        <v>128833</v>
       </c>
       <c r="G59" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C60" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>61</v>
+        <v>135</v>
       </c>
       <c r="E60" t="s">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="F60">
-        <v>23748</v>
+        <v>0</v>
       </c>
       <c r="G60" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F61">
-        <v>59</v>
+        <v>43968</v>
       </c>
       <c r="G61" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>97</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>46</v>
+        <v>161</v>
       </c>
       <c r="E62" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="F62">
-        <v>35990</v>
+        <v>259257</v>
       </c>
       <c r="G62" t="s">
         <v>13</v>
       </c>
       <c r="H62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B63" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E63" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="F63">
-        <v>44133</v>
+        <v>82506</v>
       </c>
       <c r="G63" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="E64" t="s">
-        <v>52</v>
+        <v>164</v>
       </c>
       <c r="F64">
-        <v>117787</v>
+        <v>82506</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H64" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C65" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>85</v>
+        <v>168</v>
       </c>
       <c r="E65" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F65">
-        <v>97985</v>
+        <v>68337</v>
       </c>
       <c r="G65" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>97</v>
+        <v>169</v>
       </c>
       <c r="B66" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="C66" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="E66" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="F66">
-        <v>103442</v>
+        <v>48663</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="E67" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="F67">
-        <v>211624</v>
+        <v>51051</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="E68" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F68">
-        <v>247980</v>
+        <v>50393</v>
       </c>
       <c r="G68" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>169</v>
+        <v>74</v>
       </c>
       <c r="E69" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F69">
-        <v>6735</v>
+        <v>742323</v>
       </c>
       <c r="G69" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H69" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="E70" t="s">
-        <v>153</v>
+        <v>57</v>
       </c>
       <c r="F70">
-        <v>82671</v>
+        <v>742323</v>
       </c>
       <c r="G70" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E71" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="F71">
-        <v>127932</v>
+        <v>107861</v>
       </c>
       <c r="G71" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H71" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>45</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D72" t="s">
+        <v>180</v>
+      </c>
+      <c r="E72" t="s">
         <v>57</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72">
-        <v>117787</v>
+        <v>27923</v>
       </c>
       <c r="G72" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H72" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>45</v>
       </c>
       <c r="B73" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C73" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E73" t="s">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="F73">
-        <v>59495</v>
+        <v>401545</v>
       </c>
       <c r="G73" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H73" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="B74" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="E74" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="F74">
-        <v>103081</v>
+        <v>183960</v>
       </c>
       <c r="G74" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="H74" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="B75" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C75" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D75" t="s">
-        <v>92</v>
+        <v>185</v>
       </c>
       <c r="E75" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F75">
-        <v>103081</v>
+        <v>190883</v>
       </c>
       <c r="G75" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>28</v>
+        <v>169</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="E76" t="s">
-        <v>180</v>
+        <v>57</v>
       </c>
       <c r="F76">
-        <v>28971</v>
+        <v>48116</v>
       </c>
       <c r="G76" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H76" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="B77" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>184</v>
+        <v>123</v>
       </c>
       <c r="E77" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="F77">
-        <v>275439</v>
+        <v>28038</v>
       </c>
       <c r="G77" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="E78" t="s">
-        <v>187</v>
+        <v>109</v>
       </c>
       <c r="F78">
-        <v>15650</v>
+        <v>219377</v>
       </c>
       <c r="G78" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H78" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C79" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="E79" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F79">
-        <v>23748</v>
+        <v>232238</v>
       </c>
       <c r="G79" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H79" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="B80" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C80" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="F80">
-        <v>97815</v>
+        <v>73601</v>
       </c>
       <c r="G80" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B81" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C81" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="E81" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="F81">
-        <v>37500</v>
+        <v>65869</v>
       </c>
       <c r="G81" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H81" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="E82" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="F82">
-        <v>146932</v>
+        <v>89685</v>
       </c>
       <c r="G82" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="B83" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C83" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E83" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F83">
-        <v>41218</v>
+        <v>26303</v>
       </c>
       <c r="G83" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H83" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>36</v>
+        <v>180</v>
       </c>
       <c r="E84" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="F84">
-        <v>64810</v>
+        <v>27923</v>
       </c>
       <c r="G84" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H84" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>85</v>
+        <v>161</v>
       </c>
       <c r="E85" t="s">
-        <v>52</v>
+        <v>162</v>
       </c>
       <c r="F85">
-        <v>97673</v>
+        <v>259634</v>
       </c>
       <c r="G85" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H85" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F86">
-        <v>97673</v>
+        <v>42530</v>
       </c>
       <c r="G86" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D87" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="E87" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F87">
-        <v>97673</v>
+        <v>34120</v>
       </c>
       <c r="G87" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H87" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B88" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="E88" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F88">
-        <v>97673</v>
+        <v>42242</v>
       </c>
       <c r="G88" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H88" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B89" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C89" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E89" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="F89">
-        <v>31577</v>
+        <v>50607</v>
       </c>
       <c r="G89" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>28</v>
+        <v>189</v>
       </c>
       <c r="B90" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C90" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="E90" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F90">
-        <v>36761</v>
+        <v>935</v>
       </c>
       <c r="G90" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>97</v>
+        <v>189</v>
       </c>
       <c r="B91" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
       <c r="F91">
-        <v>117852</v>
+        <v>23748</v>
       </c>
       <c r="G91" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H91" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>97</v>
+        <v>189</v>
       </c>
       <c r="B92" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C92" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D92" t="s">
+        <v>74</v>
+      </c>
+      <c r="E92" t="s">
         <v>57</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>117852</v>
+        <v>742323</v>
       </c>
       <c r="G92" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="B93" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C93" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D93" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="F93">
-        <v>117852</v>
+        <v>82398</v>
       </c>
       <c r="G93" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="B94" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C94" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F94">
-        <v>117852</v>
+        <v>50476</v>
       </c>
       <c r="G94" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H94" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="B95" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C95" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F95">
-        <v>117852</v>
+        <v>401545</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H95" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B96" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E96" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="F96">
-        <v>4555</v>
+        <v>53821</v>
       </c>
       <c r="G96" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H96" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B97" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C97" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="E97" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="F97">
-        <v>9850</v>
+        <v>34120</v>
       </c>
       <c r="G97" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B98" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C98" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>215</v>
+        <v>123</v>
       </c>
       <c r="E98" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="F98">
-        <v>94560</v>
+        <v>27228</v>
       </c>
       <c r="G98" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H98" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B99" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>219</v>
+        <v>66</v>
       </c>
       <c r="E99" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="F99">
-        <v>115815</v>
+        <v>47586</v>
       </c>
       <c r="G99" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H99" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="B100" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C100" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>31</v>
+        <v>151</v>
       </c>
       <c r="E100" t="s">
-        <v>49</v>
+        <v>217</v>
       </c>
       <c r="F100">
-        <v>28375</v>
+        <v>81433</v>
       </c>
       <c r="G100" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H100" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B101" t="s">
         <v>222</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E101" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F101">
-        <v>82958</v>
+        <v>120924</v>
       </c>
       <c r="G101" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H101" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B102" t="s">
         <v>223</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="E102" t="s">
-        <v>62</v>
+        <v>224</v>
       </c>
       <c r="F102">
-        <v>82958</v>
+        <v>935</v>
       </c>
       <c r="G102" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H102" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="E103" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F103">
-        <v>75276</v>
+        <v>50476</v>
       </c>
       <c r="G103" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H103" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B104" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C104" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>47</v>
       </c>
       <c r="E104" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="F104">
-        <v>1654</v>
+        <v>34120</v>
       </c>
       <c r="G104" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H104" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B105" t="s">
         <v>227</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D105" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="E105" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="F105">
-        <v>59068</v>
+        <v>19213</v>
       </c>
       <c r="G105" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H105" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="B106" t="s">
         <v>229</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D106" t="s">
         <v>230</v>
       </c>
       <c r="E106" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="F106">
-        <v>35587</v>
+        <v>74400</v>
       </c>
       <c r="G106" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H106" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="B107" t="s">
         <v>231</v>
       </c>
       <c r="C107" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D107" t="s">
-        <v>46</v>
+        <v>228</v>
       </c>
       <c r="E107" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="F107">
-        <v>34623</v>
+        <v>19213</v>
       </c>
       <c r="G107" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H107" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>190</v>
+        <v>45</v>
       </c>
       <c r="B108" t="s">
         <v>232</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E108" t="s">
-        <v>233</v>
+        <v>57</v>
       </c>
       <c r="F108">
-        <v>214445</v>
+        <v>742323</v>
       </c>
       <c r="G108" t="s">
         <v>13</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>221</v>
+        <v>104</v>
       </c>
       <c r="B109" t="s">
+        <v>233</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109" t="s">
         <v>234</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="F109">
-        <v>46009</v>
+        <v>41075</v>
       </c>
       <c r="G109" t="s">
         <v>13</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B110" t="s">
+        <v>235</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>168</v>
+      </c>
+      <c r="E110" t="s">
         <v>236</v>
       </c>
-      <c r="C110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F110">
-        <v>40695</v>
+        <v>67068</v>
       </c>
       <c r="G110" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H110" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B111" t="s">
         <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>48</v>
+        <v>168</v>
       </c>
       <c r="E111" t="s">
-        <v>167</v>
+        <v>236</v>
       </c>
       <c r="F111">
-        <v>154561</v>
+        <v>67068</v>
       </c>
       <c r="G111" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H111" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B112" t="s">
         <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="E112" t="s">
-        <v>65</v>
+        <v>236</v>
       </c>
       <c r="F112">
-        <v>102169</v>
+        <v>67068</v>
       </c>
       <c r="G112" t="s">
         <v>13</v>
       </c>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>208</v>
+      </c>
+      <c r="B113" t="s">
         <v>239</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="E113" t="s">
-        <v>242</v>
+        <v>196</v>
       </c>
       <c r="F113">
-        <v>110785</v>
+        <v>65322</v>
       </c>
       <c r="G113" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H113" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B114" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C114" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D114" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E114" t="s">
-        <v>62</v>
+        <v>242</v>
       </c>
       <c r="F114">
-        <v>6556</v>
+        <v>70970</v>
       </c>
       <c r="G114" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H114" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
       <c r="B115" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C115" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D115" t="s">
-        <v>85</v>
+        <v>241</v>
       </c>
       <c r="E115" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
       <c r="F115">
-        <v>97496</v>
+        <v>70970</v>
       </c>
       <c r="G115" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H115" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="B116" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="E116" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="F116">
-        <v>102169</v>
+        <v>123823</v>
       </c>
       <c r="G116" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H116" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
       <c r="B117" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="E117" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="F117">
-        <v>57919</v>
+        <v>43334</v>
       </c>
       <c r="G117" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H117" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B118" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C118" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>250</v>
+        <v>34</v>
       </c>
       <c r="E118" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="F118">
-        <v>500</v>
+        <v>32916</v>
       </c>
       <c r="G118" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H118" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
       <c r="B119" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C119" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D119" t="s">
-        <v>46</v>
+        <v>248</v>
       </c>
       <c r="E119" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="F119">
-        <v>35725</v>
+        <v>10826</v>
       </c>
       <c r="G119" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H119" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="B120" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C120" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>46</v>
+        <v>252</v>
       </c>
       <c r="E120" t="s">
-        <v>65</v>
+        <v>155</v>
       </c>
       <c r="F120">
-        <v>35725</v>
+        <v>124405</v>
       </c>
       <c r="G120" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H120" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>239</v>
+        <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>144</v>
+        <v>254</v>
       </c>
       <c r="F121">
-        <v>6556</v>
+        <v>48430</v>
       </c>
       <c r="G121" t="s">
         <v>13</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B122" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C122" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="E122" t="s">
-        <v>65</v>
+        <v>236</v>
       </c>
       <c r="F122">
-        <v>0</v>
+        <v>32916</v>
       </c>
       <c r="G122" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H122" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B123" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C123" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="E123" t="s">
-        <v>65</v>
+        <v>139</v>
       </c>
       <c r="F123">
-        <v>74715</v>
+        <v>183636</v>
       </c>
       <c r="G123" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H123" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
       <c r="B124" t="s">
+        <v>257</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>117</v>
+      </c>
+      <c r="E124" t="s">
         <v>258</v>
       </c>
-      <c r="C124" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F124">
-        <v>97337</v>
+        <v>108952</v>
       </c>
       <c r="G124" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H124" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B125" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C125" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="E125" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="F125">
-        <v>35450</v>
+        <v>123823</v>
       </c>
       <c r="G125" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H125" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>190</v>
+        <v>259</v>
       </c>
       <c r="B126" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C126" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="E126" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F126">
-        <v>34238</v>
+        <v>123823</v>
       </c>
       <c r="G126" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H126" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>86</v>
+        <v>259</v>
       </c>
       <c r="B127" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C127" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E127" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="F127">
-        <v>74715</v>
+        <v>123823</v>
       </c>
       <c r="G127" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H127" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="B128" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C128" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>263</v>
+        <v>76</v>
       </c>
       <c r="E128" t="s">
-        <v>264</v>
+        <v>48</v>
       </c>
       <c r="F128">
-        <v>49775</v>
+        <v>123823</v>
       </c>
       <c r="G128" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H128" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B129" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C129" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D129" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="E129" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="F129">
-        <v>6705</v>
+        <v>40952</v>
       </c>
       <c r="G129" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H129" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>268</v>
+        <v>208</v>
       </c>
       <c r="B130" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C130" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D130" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="E130" t="s">
-        <v>167</v>
+        <v>254</v>
       </c>
       <c r="F130">
-        <v>154561</v>
+        <v>40952</v>
       </c>
       <c r="G130" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H130" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>270</v>
+        <v>208</v>
       </c>
       <c r="B131" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C131" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
-        <v>272</v>
+        <v>53</v>
       </c>
       <c r="E131" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="F131">
-        <v>33618</v>
+        <v>120511</v>
       </c>
       <c r="G131" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H131" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="B132" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D132" t="s">
-        <v>274</v>
+        <v>63</v>
       </c>
       <c r="E132" t="s">
-        <v>275</v>
+        <v>64</v>
       </c>
       <c r="F132">
-        <v>45150</v>
+        <v>64219</v>
       </c>
       <c r="G132" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H132" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="B133" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C133" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="E133" t="s">
-        <v>76</v>
+        <v>236</v>
       </c>
       <c r="F133">
-        <v>38461</v>
+        <v>32916</v>
       </c>
       <c r="G133" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H133" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B134" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>278</v>
+        <v>72</v>
       </c>
       <c r="E134" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="F134">
-        <v>69585</v>
+        <v>43085</v>
       </c>
       <c r="G134" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H134" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="B135" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
       <c r="E135" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="F135">
-        <v>34928</v>
+        <v>26000</v>
       </c>
       <c r="G135" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H135" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="B136" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C136" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E136" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F136">
-        <v>20117</v>
+        <v>90602</v>
       </c>
       <c r="G136" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H136" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>239</v>
+        <v>147</v>
       </c>
       <c r="B137" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C137" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>75</v>
+        <v>210</v>
       </c>
       <c r="E137" t="s">
-        <v>65</v>
+        <v>254</v>
       </c>
       <c r="F137">
-        <v>70730</v>
+        <v>81852</v>
       </c>
       <c r="G137" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H137" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B138" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D138" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E138" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="F138">
-        <v>40026</v>
+        <v>108784</v>
       </c>
       <c r="G138" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H138" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B139" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="C139" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D139" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="E139" t="s">
-        <v>65</v>
+        <v>277</v>
       </c>
       <c r="F139">
-        <v>116209</v>
+        <v>124928</v>
       </c>
       <c r="G139" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H139" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>239</v>
+        <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C140" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>52</v>
+        <v>279</v>
       </c>
       <c r="F140">
-        <v>395866</v>
+        <v>43419</v>
       </c>
       <c r="G140" t="s">
         <v>13</v>
       </c>
       <c r="H140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="B141" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C141" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>92</v>
+        <v>151</v>
       </c>
       <c r="E141" t="s">
-        <v>167</v>
+        <v>279</v>
       </c>
       <c r="F141">
-        <v>101103</v>
+        <v>80652</v>
       </c>
       <c r="G141" t="s">
         <v>13</v>
       </c>
       <c r="H141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>239</v>
+        <v>32</v>
       </c>
       <c r="B142" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>288</v>
+        <v>34</v>
       </c>
       <c r="E142" t="s">
-        <v>173</v>
+        <v>279</v>
       </c>
       <c r="F142">
-        <v>24870</v>
+        <v>32775</v>
       </c>
       <c r="G142" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H142" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>239</v>
+        <v>115</v>
       </c>
       <c r="B143" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C143" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E143" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F143">
-        <v>30862</v>
+        <v>108582</v>
       </c>
       <c r="G143" t="s">
         <v>13</v>
       </c>
       <c r="H143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B144" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C144" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>169</v>
+        <v>98</v>
       </c>
       <c r="E144" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="F144">
-        <v>6641</v>
+        <v>100053</v>
       </c>
       <c r="G144" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H144" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B145" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="C145" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>292</v>
+        <v>76</v>
       </c>
       <c r="E145" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F145">
-        <v>414295</v>
+        <v>121719</v>
       </c>
       <c r="G145" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H145" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B146" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C146" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>80</v>
+        <v>182</v>
       </c>
       <c r="E146" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="F146">
-        <v>45368</v>
+        <v>401549</v>
       </c>
       <c r="G146" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H146" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B147" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="C147" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D147" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="E147" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F147">
-        <v>120480</v>
+        <v>66030</v>
       </c>
       <c r="G147" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H147" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B148" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="C148" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D148" t="s">
-        <v>61</v>
+        <v>288</v>
       </c>
       <c r="E148" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F148">
-        <v>0</v>
+        <v>66030</v>
       </c>
       <c r="G148" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H148" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B149" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C149" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>284</v>
+        <v>123</v>
       </c>
       <c r="E149" t="s">
-        <v>299</v>
+        <v>79</v>
       </c>
       <c r="F149">
-        <v>116209</v>
+        <v>28828</v>
       </c>
       <c r="G149" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H149" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>239</v>
+        <v>110</v>
       </c>
       <c r="B150" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C150" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D150" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="E150" t="s">
-        <v>65</v>
+        <v>162</v>
       </c>
       <c r="F150">
-        <v>34272</v>
+        <v>232398</v>
       </c>
       <c r="G150" t="s">
         <v>13</v>
       </c>
       <c r="H150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>239</v>
+        <v>41</v>
       </c>
       <c r="B151" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>302</v>
+        <v>43</v>
       </c>
       <c r="E151" t="s">
-        <v>303</v>
+        <v>162</v>
       </c>
       <c r="F151">
-        <v>39554</v>
+        <v>90221</v>
       </c>
       <c r="G151" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H151" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>239</v>
+        <v>283</v>
       </c>
       <c r="B152" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="C152" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D152" t="s">
-        <v>88</v>
+        <v>276</v>
       </c>
       <c r="E152" t="s">
-        <v>167</v>
+        <v>277</v>
       </c>
       <c r="F152">
-        <v>74208</v>
+        <v>124928</v>
       </c>
       <c r="G152" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H152" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="B153" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D153" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="E153" t="s">
-        <v>65</v>
+        <v>296</v>
       </c>
       <c r="F153">
-        <v>44495</v>
+        <v>8263</v>
       </c>
       <c r="G153" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H153" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B154" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="C154" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>136</v>
+        <v>106</v>
       </c>
       <c r="E154" t="s">
-        <v>308</v>
+        <v>224</v>
       </c>
       <c r="F154">
-        <v>12560</v>
+        <v>0</v>
       </c>
       <c r="G154" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H154" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="B155" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="C155" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D155" t="s">
-        <v>310</v>
+        <v>252</v>
       </c>
       <c r="E155" t="s">
-        <v>311</v>
+        <v>155</v>
       </c>
       <c r="F155">
-        <v>10</v>
+        <v>123780</v>
       </c>
       <c r="G155" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H155" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="B156" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="C156" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>92</v>
+        <v>300</v>
       </c>
       <c r="E156" t="s">
-        <v>167</v>
+        <v>301</v>
       </c>
       <c r="F156">
-        <v>101103</v>
+        <v>23355</v>
       </c>
       <c r="G156" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H156" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B157" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D157" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="E157" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F157">
-        <v>72421</v>
+        <v>80114</v>
       </c>
       <c r="G157" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H157" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="B158" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C158" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D158" t="s">
-        <v>31</v>
+        <v>151</v>
       </c>
       <c r="E158" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F158">
-        <v>27663</v>
+        <v>80114</v>
       </c>
       <c r="G158" t="s">
         <v>13</v>
       </c>
       <c r="H158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>315</v>
+        <v>189</v>
       </c>
       <c r="B159" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D159" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="E159" t="s">
-        <v>167</v>
+        <v>64</v>
       </c>
       <c r="F159">
-        <v>92479</v>
+        <v>14362</v>
       </c>
       <c r="G159" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H159" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>228</v>
+        <v>166</v>
       </c>
       <c r="B160" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="C160" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D160" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="E160" t="s">
-        <v>167</v>
+        <v>236</v>
       </c>
       <c r="F160">
-        <v>65228</v>
+        <v>65627</v>
       </c>
       <c r="G160" t="s">
         <v>13</v>
       </c>
       <c r="H160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="B161" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="C161" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D161" t="s">
-        <v>306</v>
+        <v>95</v>
       </c>
       <c r="E161" t="s">
-        <v>320</v>
+        <v>96</v>
       </c>
       <c r="F161">
-        <v>44423</v>
+        <v>2205</v>
       </c>
       <c r="G161" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H161" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="B162" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D162" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E162" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="F162">
-        <v>44423</v>
+        <v>11581</v>
       </c>
       <c r="G162" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H162" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="B163" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C163" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D163" t="s">
-        <v>73</v>
+        <v>313</v>
       </c>
       <c r="E163" t="s">
-        <v>52</v>
+        <v>314</v>
       </c>
       <c r="F163">
-        <v>23046</v>
+        <v>61862</v>
       </c>
       <c r="G163" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H163" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
       <c r="B164" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="C164" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D164" t="s">
-        <v>115</v>
+        <v>86</v>
       </c>
       <c r="E164" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="F164">
-        <v>397115</v>
+        <v>15569</v>
       </c>
       <c r="G164" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H164" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>324</v>
+        <v>21</v>
       </c>
       <c r="B165" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C165" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D165" t="s">
-        <v>156</v>
+        <v>317</v>
       </c>
       <c r="E165" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="F165">
-        <v>41273</v>
+        <v>9589</v>
       </c>
       <c r="G165" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H165" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>324</v>
+        <v>21</v>
       </c>
       <c r="B166" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="C166" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D166" t="s">
-        <v>156</v>
+        <v>320</v>
       </c>
       <c r="E166" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F166">
-        <v>41273</v>
+        <v>4711</v>
       </c>
       <c r="G166" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H166" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="B167" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C167" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D167" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="E167" t="s">
-        <v>326</v>
+        <v>236</v>
       </c>
       <c r="F167">
-        <v>30640</v>
+        <v>31586</v>
       </c>
       <c r="G167" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H167" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="B168" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C168" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D168" t="s">
-        <v>331</v>
+        <v>34</v>
       </c>
       <c r="E168" t="s">
-        <v>144</v>
+        <v>236</v>
       </c>
       <c r="F168">
-        <v>230440</v>
+        <v>31586</v>
       </c>
       <c r="G168" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H168" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>138</v>
+        <v>45</v>
       </c>
       <c r="B169" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C169" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D169" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E169" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="F169">
-        <v>39495</v>
+        <v>49464</v>
       </c>
       <c r="G169" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H169" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>333</v>
+        <v>45</v>
       </c>
       <c r="B170" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C170" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D170" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="E170" t="s">
-        <v>52</v>
+        <v>224</v>
       </c>
       <c r="F170">
-        <v>82967</v>
+        <v>0</v>
       </c>
       <c r="G170" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H170" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>333</v>
+        <v>21</v>
       </c>
       <c r="B171" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C171" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D171" t="s">
-        <v>88</v>
+        <v>317</v>
       </c>
       <c r="E171" t="s">
-        <v>167</v>
+        <v>318</v>
       </c>
       <c r="F171">
-        <v>73697</v>
+        <v>9487</v>
       </c>
       <c r="G171" t="s">
         <v>13</v>
       </c>
       <c r="H171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>333</v>
+        <v>21</v>
       </c>
       <c r="B172" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C172" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D172" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E172" t="s">
-        <v>167</v>
+        <v>87</v>
       </c>
       <c r="F172">
-        <v>100732</v>
+        <v>15158</v>
       </c>
       <c r="G172" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H172" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>333</v>
+        <v>21</v>
       </c>
       <c r="B173" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="C173" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D173" t="s">
-        <v>92</v>
+        <v>320</v>
       </c>
       <c r="E173" t="s">
-        <v>167</v>
+        <v>321</v>
       </c>
       <c r="F173">
-        <v>100732</v>
+        <v>4621</v>
       </c>
       <c r="G173" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H173" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>328</v>
+        <v>189</v>
       </c>
       <c r="B174" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="C174" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D174" t="s">
-        <v>88</v>
+        <v>330</v>
       </c>
       <c r="E174" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="F174">
-        <v>73697</v>
+        <v>0</v>
       </c>
       <c r="G174" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H174" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B175" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="C175" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D175" t="s">
-        <v>317</v>
+        <v>234</v>
       </c>
       <c r="E175" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="F175">
-        <v>92014</v>
+        <v>40183</v>
       </c>
       <c r="G175" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H175" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>252</v>
+        <v>110</v>
       </c>
       <c r="B176" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="C176" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D176" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="E176" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F176">
-        <v>73697</v>
+        <v>47067</v>
       </c>
       <c r="G176" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H176" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>252</v>
+        <v>45</v>
       </c>
       <c r="B177" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="C177" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D177" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="E177" t="s">
-        <v>52</v>
+        <v>336</v>
       </c>
       <c r="F177">
-        <v>100732</v>
+        <v>23748</v>
       </c>
       <c r="G177" t="s">
         <v>13</v>
       </c>
       <c r="H177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B178" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C178" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>284</v>
+        <v>123</v>
       </c>
       <c r="E178" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="F178">
-        <v>115826</v>
+        <v>26788</v>
       </c>
       <c r="G178" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H178" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B179" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="C179" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D179" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="E179" t="s">
-        <v>346</v>
+        <v>79</v>
       </c>
       <c r="F179">
-        <v>247841</v>
+        <v>26788</v>
       </c>
       <c r="G179" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H179" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B180" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="C180" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D180" t="s">
-        <v>48</v>
+        <v>192</v>
       </c>
       <c r="E180" t="s">
-        <v>294</v>
+        <v>64</v>
       </c>
       <c r="F180">
-        <v>154019</v>
+        <v>232058</v>
       </c>
       <c r="G180" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H180" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B181" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="C181" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D181" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="E181" t="s">
-        <v>294</v>
+        <v>196</v>
       </c>
       <c r="F181">
-        <v>154019</v>
+        <v>63900</v>
       </c>
       <c r="G181" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H181" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>246</v>
+        <v>331</v>
       </c>
       <c r="B182" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="C182" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D182" t="s">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="E182" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F182">
-        <v>100732</v>
+        <v>61854</v>
       </c>
       <c r="G182" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H182" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>86</v>
+        <v>331</v>
       </c>
       <c r="B183" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="C183" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D183" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E183" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F183">
-        <v>73291</v>
+        <v>123547</v>
       </c>
       <c r="G183" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H183" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>126</v>
+        <v>331</v>
       </c>
       <c r="B184" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="C184" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E184" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="F184">
-        <v>44765</v>
+        <v>123547</v>
       </c>
       <c r="G184" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H184" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>86</v>
+        <v>331</v>
       </c>
       <c r="B185" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="C185" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D185" t="s">
-        <v>152</v>
+        <v>76</v>
       </c>
       <c r="E185" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="F185">
-        <v>10009</v>
+        <v>123547</v>
       </c>
       <c r="G185" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H185" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B186" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C186" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D186" t="s">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="E186" t="s">
-        <v>157</v>
+        <v>258</v>
       </c>
       <c r="F186">
-        <v>40497</v>
+        <v>106960</v>
       </c>
       <c r="G186" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H186" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="B187" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="C187" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>121</v>
+        <v>47</v>
       </c>
       <c r="E187" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F187">
-        <v>125279</v>
+        <v>79364</v>
       </c>
       <c r="G187" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H187" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>15</v>
+        <v>331</v>
       </c>
       <c r="B188" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="C188" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="E188" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="F188">
-        <v>9764</v>
+        <v>160693</v>
       </c>
       <c r="G188" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="H188" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>15</v>
+        <v>331</v>
       </c>
       <c r="B189" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="C189" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D189" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="E189" t="s">
-        <v>360</v>
+        <v>48</v>
       </c>
       <c r="F189">
-        <v>21923</v>
+        <v>6819</v>
       </c>
       <c r="G189" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H189" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>190</v>
+        <v>331</v>
       </c>
       <c r="B190" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="C190" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D190" t="s">
-        <v>68</v>
+        <v>330</v>
       </c>
       <c r="E190" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="F190">
-        <v>34636</v>
+        <v>0</v>
       </c>
       <c r="G190" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="H190" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B191" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C191" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D191" t="s">
-        <v>363</v>
+        <v>185</v>
       </c>
       <c r="E191" t="s">
-        <v>364</v>
+        <v>186</v>
       </c>
       <c r="F191">
-        <v>29452</v>
+        <v>187969</v>
       </c>
       <c r="G191" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H191" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B192" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="C192" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D192" t="s">
-        <v>363</v>
+        <v>185</v>
       </c>
       <c r="E192" t="s">
-        <v>366</v>
+        <v>186</v>
       </c>
       <c r="F192">
-        <v>29447</v>
+        <v>187969</v>
       </c>
       <c r="G192" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H192" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>367</v>
+        <v>331</v>
       </c>
       <c r="B193" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="C193" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D193" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="E193" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="F193">
-        <v>64017</v>
+        <v>53309</v>
       </c>
       <c r="G193" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H193" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>193</v>
+        <v>331</v>
       </c>
       <c r="B194" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C194" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>46</v>
+        <v>174</v>
       </c>
       <c r="E194" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="F194">
-        <v>33294</v>
+        <v>49178</v>
       </c>
       <c r="G194" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H194" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>86</v>
+        <v>331</v>
       </c>
       <c r="B195" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D195" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="E195" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="F195">
-        <v>72922</v>
+        <v>216248</v>
       </c>
       <c r="G195" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H195" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="B196" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
-        <v>317</v>
+        <v>144</v>
       </c>
       <c r="E196" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="F196">
-        <v>91299</v>
+        <v>25303</v>
       </c>
       <c r="G196" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H196" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
       <c r="B197" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="C197" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>43</v>
+        <v>358</v>
       </c>
       <c r="E197" t="s">
-        <v>52</v>
+        <v>359</v>
       </c>
       <c r="F197">
-        <v>83111</v>
+        <v>119223</v>
       </c>
       <c r="G197" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H197" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>15</v>
+        <v>331</v>
       </c>
       <c r="B198" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C198" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D198" t="s">
-        <v>376</v>
+        <v>135</v>
       </c>
       <c r="E198" t="s">
-        <v>377</v>
+        <v>157</v>
       </c>
       <c r="F198">
-        <v>29824</v>
+        <v>0</v>
       </c>
       <c r="G198" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H198" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B199" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="C199" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="E199" t="s">
-        <v>294</v>
+        <v>224</v>
       </c>
       <c r="F199">
-        <v>154295</v>
+        <v>0</v>
       </c>
       <c r="G199" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H199" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="B200" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="C200" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E200" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F200">
-        <v>154295</v>
+        <v>118982</v>
       </c>
       <c r="G200" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H200" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="B201" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="C201" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E201" t="s">
-        <v>294</v>
+        <v>54</v>
       </c>
       <c r="F201">
-        <v>44332</v>
+        <v>118982</v>
       </c>
       <c r="G201" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H201" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="B202" t="s">
-        <v>382</v>
+        <v>364</v>
       </c>
       <c r="C202" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D202" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="E202" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F202">
-        <v>44332</v>
+        <v>99598</v>
       </c>
       <c r="G202" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H202" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>28</v>
+        <v>365</v>
       </c>
       <c r="B203" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="C203" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D203" t="s">
-        <v>31</v>
+        <v>367</v>
       </c>
       <c r="E203" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F203">
-        <v>26834</v>
+        <v>40014</v>
       </c>
       <c r="G203" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H203" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B204" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="C204" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D204" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F204">
-        <v>26834</v>
+        <v>41256</v>
       </c>
       <c r="G204" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H204" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>193</v>
+        <v>149</v>
       </c>
       <c r="B205" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="C205" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D205" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="E205" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F205">
-        <v>396177</v>
+        <v>78823</v>
       </c>
       <c r="G205" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H205" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B206" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C206" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D206" t="s">
-        <v>46</v>
+        <v>371</v>
       </c>
       <c r="E206" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F206">
-        <v>32011</v>
+        <v>275819</v>
       </c>
       <c r="G206" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H206" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>100</v>
+        <v>189</v>
       </c>
       <c r="B207" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="C207" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D207" t="s">
-        <v>73</v>
+        <v>288</v>
       </c>
       <c r="E207" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F207">
-        <v>22439</v>
+        <v>65694</v>
       </c>
       <c r="G207" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H207" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="B208" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="C208" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D208" t="s">
-        <v>178</v>
+        <v>288</v>
       </c>
       <c r="E208" t="s">
-        <v>144</v>
+        <v>258</v>
       </c>
       <c r="F208">
-        <v>55916</v>
+        <v>65694</v>
       </c>
       <c r="G208" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H208" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>268</v>
+        <v>189</v>
       </c>
       <c r="B209" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="C209" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>106</v>
+        <v>182</v>
       </c>
       <c r="E209" t="s">
-        <v>390</v>
+        <v>48</v>
       </c>
       <c r="F209">
-        <v>742168</v>
+        <v>401164</v>
       </c>
       <c r="G209" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H209" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B210" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="C210" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D210" t="s">
-        <v>115</v>
+        <v>53</v>
       </c>
       <c r="E210" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="F210">
-        <v>394827</v>
+        <v>118850</v>
       </c>
       <c r="G210" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H210" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B211" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="C211" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D211" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E211" t="s">
-        <v>393</v>
+        <v>54</v>
       </c>
       <c r="F211">
-        <v>19890</v>
+        <v>118850</v>
       </c>
       <c r="G211" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H211" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>268</v>
+        <v>189</v>
       </c>
       <c r="B212" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="C212" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D212" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="E212" t="s">
-        <v>346</v>
+        <v>258</v>
       </c>
       <c r="F212">
-        <v>23748</v>
+        <v>106768</v>
       </c>
       <c r="G212" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H212" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>268</v>
+        <v>378</v>
       </c>
       <c r="B213" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="C213" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>59</v>
+        <v>161</v>
       </c>
       <c r="E213" t="s">
-        <v>396</v>
+        <v>359</v>
       </c>
       <c r="F213">
-        <v>27918</v>
+        <v>258145</v>
       </c>
       <c r="G213" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H213" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>268</v>
+        <v>378</v>
       </c>
       <c r="B214" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="C214" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="E214" t="s">
-        <v>173</v>
+        <v>44</v>
       </c>
       <c r="F214">
-        <v>96626</v>
+        <v>88237</v>
       </c>
       <c r="G214" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H214" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>268</v>
+        <v>378</v>
       </c>
       <c r="B215" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C215" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D215" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="E215" t="s">
-        <v>390</v>
+        <v>224</v>
       </c>
       <c r="F215">
-        <v>115711</v>
+        <v>0</v>
       </c>
       <c r="G215" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H215" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>268</v>
+        <v>382</v>
       </c>
       <c r="B216" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="C216" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D216" t="s">
-        <v>292</v>
+        <v>384</v>
       </c>
       <c r="E216" t="s">
-        <v>400</v>
+        <v>64</v>
       </c>
       <c r="F216">
-        <v>413515</v>
+        <v>36902</v>
       </c>
       <c r="G216" t="s">
         <v>13</v>
       </c>
       <c r="H216" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="B217" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="C217" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="E217" t="s">
-        <v>402</v>
+        <v>54</v>
       </c>
       <c r="F217">
-        <v>253303</v>
+        <v>99504</v>
       </c>
       <c r="G217" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H217" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="B218" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="C218" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D218" t="s">
-        <v>296</v>
+        <v>98</v>
       </c>
       <c r="E218" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="F218">
-        <v>120473</v>
+        <v>99504</v>
       </c>
       <c r="G218" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="B219" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="C219" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D219" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="E219" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="F219">
-        <v>154764</v>
+        <v>99504</v>
       </c>
       <c r="G219" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H219" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="B220" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="C220" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>284</v>
+        <v>98</v>
       </c>
       <c r="E220" t="s">
-        <v>144</v>
+        <v>54</v>
       </c>
       <c r="F220">
-        <v>115445</v>
+        <v>99504</v>
       </c>
       <c r="G220" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H220" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B221" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="C221" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D221" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E221" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="F221">
-        <v>81420</v>
+        <v>69877</v>
       </c>
       <c r="G221" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H221" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B222" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="C222" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="E222" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F222">
-        <v>124219</v>
+        <v>128360</v>
       </c>
       <c r="G222" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H222" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="B223" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C223" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D223" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="E223" t="s">
-        <v>396</v>
+        <v>155</v>
       </c>
       <c r="F223">
-        <v>99530</v>
+        <v>128360</v>
       </c>
       <c r="G223" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H223" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B224" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="C224" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="E224" t="s">
-        <v>396</v>
+        <v>224</v>
       </c>
       <c r="F224">
-        <v>72369</v>
+        <v>0</v>
       </c>
       <c r="G224" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H224" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B225" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="C225" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D225" t="s">
-        <v>75</v>
+        <v>234</v>
       </c>
       <c r="E225" t="s">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="F225">
-        <v>70760</v>
+        <v>406481</v>
       </c>
       <c r="G225" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H225" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B226" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="C226" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D226" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E226" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F226">
-        <v>44221</v>
+        <v>215641</v>
       </c>
       <c r="G226" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H226" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B227" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="C227" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D227" t="s">
-        <v>68</v>
+        <v>398</v>
       </c>
       <c r="E227" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="F227">
-        <v>3684</v>
+        <v>89898</v>
       </c>
       <c r="G227" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H227" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>268</v>
+        <v>169</v>
       </c>
       <c r="B228" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="C228" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="E228" t="s">
-        <v>415</v>
+        <v>155</v>
       </c>
       <c r="F228">
-        <v>29838</v>
+        <v>45221</v>
       </c>
       <c r="G228" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H228" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B229" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C229" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>73</v>
+        <v>182</v>
       </c>
       <c r="E229" t="s">
-        <v>417</v>
+        <v>48</v>
       </c>
       <c r="F229">
-        <v>22562</v>
+        <v>401164</v>
       </c>
       <c r="G229" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H229" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B230" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
       <c r="C230" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D230" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="E230" t="s">
-        <v>173</v>
+        <v>48</v>
       </c>
       <c r="F230">
-        <v>29391</v>
+        <v>401164</v>
       </c>
       <c r="G230" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H230" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B231" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
       <c r="C231" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D231" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="E231" t="s">
-        <v>346</v>
+        <v>48</v>
       </c>
       <c r="F231">
-        <v>26386</v>
+        <v>401164</v>
       </c>
       <c r="G231" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H231" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B232" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="C232" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D232" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="E232" t="s">
-        <v>402</v>
+        <v>44</v>
       </c>
       <c r="F232">
-        <v>36385</v>
+        <v>41439</v>
       </c>
       <c r="G232" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H232" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B233" t="s">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="C233" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>422</v>
+        <v>47</v>
       </c>
       <c r="E233" t="s">
-        <v>417</v>
+        <v>48</v>
       </c>
       <c r="F233">
-        <v>47099</v>
+        <v>79364</v>
       </c>
       <c r="G233" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H233" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B234" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="C234" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D234" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="E234" t="s">
-        <v>424</v>
+        <v>157</v>
       </c>
       <c r="F234">
-        <v>4045</v>
+        <v>0</v>
       </c>
       <c r="G234" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H234" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>268</v>
+        <v>8</v>
       </c>
       <c r="B235" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="C235" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D235" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
-        <v>426</v>
+        <v>359</v>
       </c>
       <c r="F235">
-        <v>274789</v>
+        <v>41265</v>
       </c>
       <c r="G235" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H235" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B236" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="C236" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D236" t="s">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="E236" t="s">
-        <v>429</v>
+        <v>54</v>
       </c>
       <c r="F236">
-        <v>113004</v>
+        <v>41056</v>
       </c>
       <c r="G236" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H236" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B237" t="s">
-        <v>430</v>
+        <v>409</v>
       </c>
       <c r="C237" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D237" t="s">
-        <v>431</v>
+        <v>144</v>
       </c>
       <c r="E237" t="s">
-        <v>407</v>
+        <v>54</v>
       </c>
       <c r="F237">
-        <v>108901</v>
+        <v>25179</v>
       </c>
       <c r="G237" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H237" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B238" t="s">
-        <v>432</v>
+        <v>410</v>
       </c>
       <c r="C238" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D238" t="s">
-        <v>331</v>
+        <v>411</v>
       </c>
       <c r="E238" t="s">
-        <v>320</v>
+        <v>48</v>
       </c>
       <c r="F238">
-        <v>230093</v>
+        <v>150550</v>
       </c>
       <c r="G238" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H238" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B239" t="s">
-        <v>433</v>
+        <v>412</v>
       </c>
       <c r="C239" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D239" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="E239" t="s">
-        <v>402</v>
+        <v>48</v>
       </c>
       <c r="F239">
-        <v>196310</v>
+        <v>150550</v>
       </c>
       <c r="G239" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H239" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>268</v>
+        <v>45</v>
       </c>
       <c r="B240" t="s">
-        <v>435</v>
+        <v>413</v>
       </c>
       <c r="C240" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="E240" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="F240">
-        <v>45280</v>
+        <v>118717</v>
       </c>
       <c r="G240" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H240" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B241" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="C241" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D241" t="s">
-        <v>149</v>
+        <v>415</v>
       </c>
       <c r="E241" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="F241">
-        <v>60561</v>
+        <v>5349</v>
       </c>
       <c r="G241" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H241" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>268</v>
+        <v>147</v>
       </c>
       <c r="B242" t="s">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="C242" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="E242" t="s">
-        <v>144</v>
+        <v>359</v>
       </c>
       <c r="F242">
-        <v>34835</v>
+        <v>79533</v>
       </c>
       <c r="G242" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H242" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B243" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="C243" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D243" t="s">
-        <v>178</v>
+        <v>419</v>
       </c>
       <c r="E243" t="s">
-        <v>341</v>
+        <v>420</v>
       </c>
       <c r="F243">
-        <v>55916</v>
+        <v>66007</v>
       </c>
       <c r="G243" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H243" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B244" t="s">
-        <v>440</v>
+        <v>421</v>
       </c>
       <c r="C244" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D244" t="s">
-        <v>272</v>
+        <v>422</v>
       </c>
       <c r="E244" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="F244">
-        <v>32128</v>
+        <v>22777</v>
       </c>
       <c r="G244" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H244" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B245" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="C245" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D245" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="E245" t="s">
-        <v>275</v>
+        <v>426</v>
       </c>
       <c r="F245">
-        <v>128</v>
+        <v>13794</v>
       </c>
       <c r="G245" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H245" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B246" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="C246" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D246" t="s">
-        <v>169</v>
+        <v>91</v>
       </c>
       <c r="E246" t="s">
-        <v>341</v>
+        <v>92</v>
       </c>
       <c r="F246">
-        <v>6641</v>
+        <v>16045</v>
       </c>
       <c r="G246" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H246" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B247" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="C247" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D247" t="s">
-        <v>363</v>
+        <v>429</v>
       </c>
       <c r="E247" t="s">
-        <v>153</v>
+        <v>430</v>
       </c>
       <c r="F247">
-        <v>29306</v>
+        <v>41970</v>
       </c>
       <c r="G247" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H247" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B248" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="C248" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D248" t="s">
-        <v>244</v>
+        <v>367</v>
       </c>
       <c r="E248" t="s">
-        <v>446</v>
+        <v>64</v>
       </c>
       <c r="F248">
-        <v>6345</v>
+        <v>39171</v>
       </c>
       <c r="G248" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H248" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B249" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="C249" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D249" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="E249" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="F249">
-        <v>1580</v>
+        <v>263249</v>
       </c>
       <c r="G249" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H249" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B250" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="C250" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D250" t="s">
-        <v>226</v>
+        <v>39</v>
       </c>
       <c r="E250" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F250">
-        <v>435</v>
+        <v>215449</v>
       </c>
       <c r="G250" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H250" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B251" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="C251" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D251" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="E251" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F251">
-        <v>63940</v>
+        <v>128360</v>
       </c>
       <c r="G251" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H251" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B252" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
-        <v>453</v>
+        <v>154</v>
       </c>
       <c r="E252" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F252">
-        <v>14034</v>
+        <v>128360</v>
       </c>
       <c r="G252" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H252" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B253" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="C253" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D253" t="s">
-        <v>284</v>
+        <v>43</v>
       </c>
       <c r="E253" t="s">
-        <v>390</v>
+        <v>44</v>
       </c>
       <c r="F253">
-        <v>115445</v>
+        <v>87833</v>
       </c>
       <c r="G253" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H253" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="B254" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>453</v>
+        <v>43</v>
       </c>
       <c r="E254" t="s">
-        <v>393</v>
+        <v>44</v>
       </c>
       <c r="F254">
-        <v>14034</v>
+        <v>87833</v>
       </c>
       <c r="G254" t="s">
         <v>13</v>
       </c>
       <c r="H254" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>268</v>
+        <v>41</v>
       </c>
       <c r="B255" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="C255" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D255" t="s">
-        <v>230</v>
+        <v>43</v>
       </c>
       <c r="E255" t="s">
-        <v>396</v>
+        <v>44</v>
       </c>
       <c r="F255">
-        <v>34835</v>
+        <v>87833</v>
       </c>
       <c r="G255" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H255" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="B256" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="C256" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D256" t="s">
-        <v>118</v>
+        <v>192</v>
       </c>
       <c r="E256" t="s">
-        <v>458</v>
+        <v>64</v>
       </c>
       <c r="F256">
-        <v>29725</v>
+        <v>231756</v>
       </c>
       <c r="G256" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H256" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="B257" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="C257" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="E257" t="s">
-        <v>458</v>
+        <v>54</v>
       </c>
       <c r="F257">
-        <v>29725</v>
+        <v>40367</v>
       </c>
       <c r="G257" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H257" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B258" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="C258" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D258" t="s">
-        <v>376</v>
+        <v>210</v>
       </c>
       <c r="E258" t="s">
-        <v>377</v>
+        <v>155</v>
       </c>
       <c r="F258">
-        <v>29824</v>
+        <v>79004</v>
       </c>
       <c r="G258" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H258" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>86</v>
+        <v>283</v>
       </c>
       <c r="B259" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C259" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D259" t="s">
-        <v>88</v>
+        <v>123</v>
       </c>
       <c r="E259" t="s">
-        <v>462</v>
+        <v>54</v>
       </c>
       <c r="F259">
-        <v>71985</v>
+        <v>25015</v>
       </c>
       <c r="G259" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H259" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>463</v>
+        <v>283</v>
       </c>
       <c r="B260" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="C260" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D260" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="E260" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="F260">
-        <v>43262</v>
+        <v>25015</v>
       </c>
       <c r="G260" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H260" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B261" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="C261" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D261" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="E261" t="s">
-        <v>390</v>
+        <v>301</v>
       </c>
       <c r="F261">
-        <v>115063</v>
+        <v>23355</v>
       </c>
       <c r="G261" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H261" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>463</v>
+        <v>331</v>
       </c>
       <c r="B262" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="C262" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D262" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="E262" t="s">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="F262">
-        <v>435</v>
+        <v>69364</v>
       </c>
       <c r="G262" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H262" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B263" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="C263" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D263" t="s">
-        <v>284</v>
+        <v>192</v>
       </c>
       <c r="E263" t="s">
-        <v>173</v>
+        <v>64</v>
       </c>
       <c r="F263">
-        <v>115063</v>
+        <v>231756</v>
       </c>
       <c r="G263" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H263" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B264" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="C264" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D264" t="s">
-        <v>470</v>
+        <v>132</v>
       </c>
       <c r="E264" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="F264">
-        <v>204948</v>
+        <v>192195</v>
       </c>
       <c r="G264" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H264" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B265" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
       <c r="C265" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D265" t="s">
-        <v>106</v>
+        <v>451</v>
       </c>
       <c r="E265" t="s">
-        <v>390</v>
+        <v>452</v>
       </c>
       <c r="F265">
-        <v>742168</v>
+        <v>47137</v>
       </c>
       <c r="G265" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H265" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B266" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="C266" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D266" t="s">
-        <v>473</v>
+        <v>252</v>
       </c>
       <c r="E266" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="F266">
-        <v>42890</v>
+        <v>123013</v>
       </c>
       <c r="G266" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H266" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>354</v>
+        <v>45</v>
       </c>
       <c r="B267" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="C267" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D267" t="s">
-        <v>61</v>
+        <v>456</v>
       </c>
       <c r="E267" t="s">
-        <v>346</v>
+        <v>457</v>
       </c>
       <c r="F267">
-        <v>23748</v>
+        <v>2554</v>
       </c>
       <c r="G267" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H267" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="B268" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="C268" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D268" t="s">
-        <v>118</v>
+        <v>459</v>
       </c>
       <c r="E268" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="F268">
-        <v>29429</v>
+        <v>248228</v>
       </c>
       <c r="G268" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H268" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="B269" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="C269" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D269" t="s">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="E269" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F269">
-        <v>123480</v>
+        <v>27922</v>
       </c>
       <c r="G269" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H269" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="B270" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="C270" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>46</v>
+        <v>252</v>
       </c>
       <c r="E270" t="s">
-        <v>346</v>
+        <v>454</v>
       </c>
       <c r="F270">
-        <v>27622</v>
+        <v>123013</v>
       </c>
       <c r="G270" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H270" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="B271" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="C271" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D271" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="E271" t="s">
-        <v>275</v>
+        <v>454</v>
       </c>
       <c r="F271">
-        <v>23741</v>
+        <v>123013</v>
       </c>
       <c r="G271" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H271" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="B272" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
       <c r="C272" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>284</v>
+        <v>151</v>
       </c>
       <c r="E272" t="s">
-        <v>396</v>
+        <v>217</v>
       </c>
       <c r="F272">
-        <v>114642</v>
+        <v>77741</v>
       </c>
       <c r="G272" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H272" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="B273" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="C273" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="E273" t="s">
-        <v>402</v>
+        <v>217</v>
       </c>
       <c r="F273">
-        <v>95637</v>
+        <v>77741</v>
       </c>
       <c r="G273" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H273" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="B274" t="s">
-        <v>482</v>
+        <v>465</v>
       </c>
       <c r="C274" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D274" t="s">
-        <v>296</v>
+        <v>151</v>
       </c>
       <c r="E274" t="s">
-        <v>153</v>
+        <v>217</v>
       </c>
       <c r="F274">
-        <v>120144</v>
+        <v>77741</v>
       </c>
       <c r="G274" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H274" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B275" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="C275" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D275" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="E275" t="s">
-        <v>173</v>
+        <v>217</v>
       </c>
       <c r="F275">
-        <v>69768</v>
+        <v>77741</v>
       </c>
       <c r="G275" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H275" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>484</v>
+        <v>45</v>
       </c>
       <c r="B276" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="C276" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D276" t="s">
-        <v>241</v>
+        <v>468</v>
       </c>
       <c r="E276" t="s">
-        <v>242</v>
+        <v>186</v>
       </c>
       <c r="F276">
-        <v>109773</v>
+        <v>206848</v>
       </c>
       <c r="G276" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H276" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="B277" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="C277" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D277" t="s">
-        <v>88</v>
+        <v>470</v>
       </c>
       <c r="E277" t="s">
-        <v>407</v>
+        <v>471</v>
       </c>
       <c r="F277">
-        <v>71285</v>
+        <v>117520</v>
       </c>
       <c r="G277" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H277" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="B278" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="C278" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D278" t="s">
-        <v>230</v>
+        <v>98</v>
       </c>
       <c r="E278" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F278">
-        <v>34234</v>
+        <v>99134</v>
       </c>
       <c r="G278" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H278" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="B279" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="C279" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D279" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="E279" t="s">
-        <v>346</v>
+        <v>54</v>
       </c>
       <c r="F279">
-        <v>98473</v>
+        <v>128360</v>
       </c>
       <c r="G279" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H279" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>489</v>
+        <v>331</v>
       </c>
       <c r="B280" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="C280" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D280" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E280" t="s">
-        <v>491</v>
+        <v>44</v>
       </c>
       <c r="F280">
-        <v>27918</v>
+        <v>87490</v>
       </c>
       <c r="G280" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H280" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>190</v>
+        <v>331</v>
       </c>
       <c r="B281" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="C281" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D281" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="E281" t="s">
-        <v>407</v>
+        <v>44</v>
       </c>
       <c r="F281">
-        <v>3219</v>
+        <v>87490</v>
       </c>
       <c r="G281" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H281" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B282" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>302</v>
+        <v>98</v>
       </c>
       <c r="E282" t="s">
-        <v>303</v>
+        <v>54</v>
       </c>
       <c r="F282">
-        <v>38530</v>
+        <v>99134</v>
       </c>
       <c r="G282" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H282" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>494</v>
+        <v>21</v>
       </c>
       <c r="B283" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="C283" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D283" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="E283" t="s">
-        <v>402</v>
+        <v>479</v>
       </c>
       <c r="F283">
-        <v>120690</v>
+        <v>10823</v>
       </c>
       <c r="G283" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H283" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>228</v>
+        <v>331</v>
       </c>
       <c r="B284" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="C284" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D284" t="s">
-        <v>149</v>
+        <v>349</v>
       </c>
       <c r="E284" t="s">
-        <v>402</v>
+        <v>48</v>
       </c>
       <c r="F284">
-        <v>61641</v>
+        <v>14233</v>
       </c>
       <c r="G284" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H284" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>498</v>
+        <v>21</v>
       </c>
       <c r="B285" t="s">
-        <v>499</v>
+        <v>481</v>
       </c>
       <c r="C285" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D285" t="s">
-        <v>152</v>
+        <v>482</v>
       </c>
       <c r="E285" t="s">
-        <v>500</v>
+        <v>129</v>
       </c>
       <c r="F285">
-        <v>935</v>
+        <v>12834</v>
       </c>
       <c r="G285" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H285" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>498</v>
+        <v>21</v>
       </c>
       <c r="B286" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="C286" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D286" t="s">
-        <v>296</v>
+        <v>482</v>
       </c>
       <c r="E286" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="F286">
-        <v>120144</v>
+        <v>12834</v>
       </c>
       <c r="G286" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H286" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>498</v>
+        <v>21</v>
       </c>
       <c r="B287" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="C287" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D287" t="s">
-        <v>115</v>
+        <v>485</v>
       </c>
       <c r="E287" t="s">
-        <v>402</v>
+        <v>486</v>
       </c>
       <c r="F287">
-        <v>394543</v>
+        <v>2270</v>
       </c>
       <c r="G287" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H287" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B288" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="C288" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D288" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="E288" t="s">
-        <v>308</v>
+        <v>489</v>
       </c>
       <c r="F288">
-        <v>14481</v>
+        <v>21389</v>
       </c>
       <c r="G288" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H288" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>498</v>
+        <v>115</v>
       </c>
       <c r="B289" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="C289" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D289" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="E289" t="s">
-        <v>402</v>
+        <v>258</v>
       </c>
       <c r="F289">
-        <v>63940</v>
+        <v>105870</v>
       </c>
       <c r="G289" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H289" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="B290" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="C290" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D290" t="s">
-        <v>140</v>
+        <v>492</v>
       </c>
       <c r="E290" t="s">
-        <v>402</v>
+        <v>493</v>
       </c>
       <c r="F290">
-        <v>36889</v>
+        <v>22331</v>
       </c>
       <c r="G290" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H290" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>498</v>
+        <v>169</v>
       </c>
       <c r="B291" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="C291" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>296</v>
+        <v>66</v>
       </c>
       <c r="E291" t="s">
-        <v>346</v>
+        <v>452</v>
       </c>
       <c r="F291">
-        <v>120487</v>
+        <v>44077</v>
       </c>
       <c r="G291" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H291" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>498</v>
+        <v>169</v>
       </c>
       <c r="B292" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="C292" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D292" t="s">
-        <v>171</v>
+        <v>66</v>
       </c>
       <c r="E292" t="s">
-        <v>509</v>
+        <v>452</v>
       </c>
       <c r="F292">
-        <v>77677</v>
+        <v>43847</v>
       </c>
       <c r="G292" t="s">
         <v>13</v>
       </c>
       <c r="H292" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>498</v>
+        <v>283</v>
       </c>
       <c r="B293" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="C293" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D293" t="s">
-        <v>48</v>
+        <v>398</v>
       </c>
       <c r="E293" t="s">
-        <v>346</v>
+        <v>399</v>
       </c>
       <c r="F293">
-        <v>152854</v>
+        <v>88508</v>
       </c>
       <c r="G293" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H293" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>21</v>
+      </c>
+      <c r="B294" t="s">
+        <v>497</v>
+      </c>
+      <c r="C294" t="s">
+        <v>23</v>
+      </c>
+      <c r="D294" t="s">
         <v>498</v>
       </c>
-      <c r="B294" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E294" t="s">
-        <v>346</v>
+        <v>499</v>
       </c>
       <c r="F294">
-        <v>46285</v>
+        <v>36927</v>
       </c>
       <c r="G294" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H294" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>498</v>
+        <v>21</v>
       </c>
       <c r="B295" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="C295" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D295" t="s">
-        <v>470</v>
+        <v>501</v>
       </c>
       <c r="E295" t="s">
-        <v>346</v>
+        <v>502</v>
       </c>
       <c r="F295">
-        <v>205789</v>
+        <v>18235</v>
       </c>
       <c r="G295" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H295" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="B296" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="C296" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D296" t="s">
-        <v>434</v>
+        <v>504</v>
       </c>
       <c r="E296" t="s">
-        <v>402</v>
+        <v>479</v>
       </c>
       <c r="F296">
-        <v>193842</v>
+        <v>47791</v>
       </c>
       <c r="G296" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H296" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="B297" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="C297" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>516</v>
+        <v>34</v>
       </c>
       <c r="E297" t="s">
-        <v>517</v>
+        <v>236</v>
       </c>
       <c r="F297">
-        <v>28</v>
+        <v>30424</v>
       </c>
       <c r="G297" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H297" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>518</v>
+        <v>331</v>
       </c>
       <c r="B298" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="C298" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D298" t="s">
-        <v>520</v>
+        <v>288</v>
       </c>
       <c r="E298" t="s">
-        <v>157</v>
+        <v>258</v>
       </c>
       <c r="F298">
-        <v>178006</v>
+        <v>65349</v>
       </c>
       <c r="G298" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H298" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>15</v>
+        <v>331</v>
       </c>
       <c r="B299" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="C299" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D299" t="s">
-        <v>133</v>
+        <v>300</v>
       </c>
       <c r="E299" t="s">
-        <v>522</v>
+        <v>301</v>
       </c>
       <c r="F299">
-        <v>10950</v>
+        <v>23355</v>
       </c>
       <c r="G299" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H299" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B300" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="C300" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D300" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="E300" t="s">
-        <v>524</v>
+        <v>44</v>
       </c>
       <c r="F300">
-        <v>42930</v>
+        <v>86422</v>
       </c>
       <c r="G300" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H300" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>97</v>
+        <v>331</v>
       </c>
       <c r="B301" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="C301" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D301" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E301" t="s">
-        <v>524</v>
+        <v>44</v>
       </c>
       <c r="F301">
-        <v>144404</v>
+        <v>39057</v>
       </c>
       <c r="G301" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H301" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>193</v>
+        <v>331</v>
       </c>
       <c r="B302" t="s">
-        <v>526</v>
+        <v>510</v>
       </c>
       <c r="C302" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D302" t="s">
-        <v>470</v>
+        <v>56</v>
       </c>
       <c r="E302" t="s">
-        <v>346</v>
+        <v>452</v>
       </c>
       <c r="F302">
-        <v>205789</v>
+        <v>158585</v>
       </c>
       <c r="G302" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H302" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="B303" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="C303" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D303" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E303" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F303">
-        <v>122224</v>
+        <v>23114</v>
       </c>
       <c r="G303" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H303" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B304" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="C304" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D304" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E304" t="s">
-        <v>341</v>
+        <v>452</v>
       </c>
       <c r="F304">
-        <v>42930</v>
+        <v>158585</v>
       </c>
       <c r="G304" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H304" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B305" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="C305" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D305" t="s">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="E305" t="s">
-        <v>346</v>
+        <v>258</v>
       </c>
       <c r="F305">
-        <v>151316</v>
+        <v>65349</v>
       </c>
       <c r="G305" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H305" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B306" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="C306" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D306" t="s">
-        <v>48</v>
+        <v>300</v>
       </c>
       <c r="E306" t="s">
-        <v>346</v>
+        <v>301</v>
       </c>
       <c r="F306">
-        <v>151316</v>
+        <v>23355</v>
       </c>
       <c r="G306" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H306" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B307" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="C307" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D307" t="s">
-        <v>470</v>
+        <v>53</v>
       </c>
       <c r="E307" t="s">
-        <v>346</v>
+        <v>54</v>
       </c>
       <c r="F307">
-        <v>205789</v>
+        <v>117787</v>
       </c>
       <c r="G307" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="H307" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B308" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="C308" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D308" t="s">
-        <v>512</v>
+        <v>180</v>
       </c>
       <c r="E308" t="s">
-        <v>346</v>
+        <v>54</v>
       </c>
       <c r="F308">
-        <v>45825</v>
+        <v>27921</v>
       </c>
       <c r="G308" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H308" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B309" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="C309" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E309" t="s">
-        <v>534</v>
+        <v>157</v>
       </c>
       <c r="F309">
-        <v>247345</v>
+        <v>23748</v>
       </c>
       <c r="G309" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H309" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B310" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="C310" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D310" t="s">
-        <v>296</v>
+        <v>411</v>
       </c>
       <c r="E310" t="s">
-        <v>407</v>
+        <v>48</v>
       </c>
       <c r="F310">
-        <v>120633</v>
+        <v>149591</v>
       </c>
       <c r="G310" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H310" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B311" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="C311" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="E311" t="s">
-        <v>400</v>
+        <v>44</v>
       </c>
       <c r="F311">
-        <v>97736</v>
+        <v>39057</v>
       </c>
       <c r="G311" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H311" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B312" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="C312" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D312" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E312" t="s">
-        <v>538</v>
+        <v>54</v>
       </c>
       <c r="F312">
-        <v>66281</v>
+        <v>38976</v>
       </c>
       <c r="G312" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H312" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B313" t="s">
-        <v>539</v>
+        <v>521</v>
       </c>
       <c r="C313" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D313" t="s">
-        <v>48</v>
+        <v>300</v>
       </c>
       <c r="E313" t="s">
-        <v>500</v>
+        <v>301</v>
       </c>
       <c r="F313">
-        <v>151316</v>
+        <v>23355</v>
       </c>
       <c r="G313" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H313" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="B314" t="s">
-        <v>540</v>
+        <v>522</v>
       </c>
       <c r="C314" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D314" t="s">
-        <v>512</v>
+        <v>288</v>
       </c>
       <c r="E314" t="s">
-        <v>407</v>
+        <v>258</v>
       </c>
       <c r="F314">
-        <v>45825</v>
+        <v>65349</v>
       </c>
       <c r="G314" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H314" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B315" t="s">
-        <v>541</v>
+        <v>523</v>
       </c>
       <c r="C315" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>470</v>
+        <v>180</v>
       </c>
       <c r="E315" t="s">
-        <v>407</v>
+        <v>54</v>
       </c>
       <c r="F315">
-        <v>205789</v>
+        <v>27921</v>
       </c>
       <c r="G315" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H315" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B316" t="s">
-        <v>542</v>
+        <v>524</v>
       </c>
       <c r="C316" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D316" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
       <c r="E316" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="F316">
-        <v>50961</v>
+        <v>24360</v>
       </c>
       <c r="G316" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H316" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B317" t="s">
-        <v>543</v>
+        <v>525</v>
       </c>
       <c r="C317" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D317" t="s">
-        <v>544</v>
+        <v>151</v>
       </c>
       <c r="E317" t="s">
-        <v>509</v>
+        <v>217</v>
       </c>
       <c r="F317">
-        <v>191631</v>
+        <v>76098</v>
       </c>
       <c r="G317" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H317" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B318" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="C318" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>106</v>
+        <v>161</v>
       </c>
       <c r="E318" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="F318">
-        <v>741231</v>
+        <v>256856</v>
       </c>
       <c r="G318" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H318" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>97</v>
+        <v>331</v>
       </c>
       <c r="B319" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="C319" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>75</v>
+        <v>120</v>
       </c>
       <c r="E319" t="s">
-        <v>346</v>
+        <v>48</v>
       </c>
       <c r="F319">
-        <v>68330</v>
+        <v>47316</v>
       </c>
       <c r="G319" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H319" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="B320" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="C320" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D320" t="s">
-        <v>68</v>
+        <v>288</v>
       </c>
       <c r="E320" t="s">
-        <v>407</v>
+        <v>258</v>
       </c>
       <c r="F320">
-        <v>30891</v>
+        <v>64807</v>
       </c>
       <c r="G320" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H320" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>494</v>
+        <v>104</v>
       </c>
       <c r="B321" t="s">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="C321" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E321" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F321">
-        <v>30891</v>
+        <v>117787</v>
       </c>
       <c r="G321" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H321" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>494</v>
+        <v>104</v>
       </c>
       <c r="B322" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="C322" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D322" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="E322" t="s">
-        <v>303</v>
+        <v>54</v>
       </c>
       <c r="F322">
-        <v>115455</v>
+        <v>98623</v>
       </c>
       <c r="G322" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H322" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>494</v>
+        <v>147</v>
       </c>
       <c r="B323" t="s">
-        <v>550</v>
+        <v>531</v>
       </c>
       <c r="C323" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D323" t="s">
-        <v>470</v>
+        <v>210</v>
       </c>
       <c r="E323" t="s">
-        <v>303</v>
+        <v>532</v>
       </c>
       <c r="F323">
-        <v>205789</v>
+        <v>77800</v>
       </c>
       <c r="G323" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H323" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="B324" t="s">
-        <v>551</v>
+        <v>534</v>
       </c>
       <c r="C324" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>512</v>
+        <v>117</v>
       </c>
       <c r="E324" t="s">
-        <v>303</v>
+        <v>258</v>
       </c>
       <c r="F324">
-        <v>45736</v>
+        <v>104674</v>
       </c>
       <c r="G324" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H324" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="B325" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="C325" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D325" t="s">
-        <v>296</v>
+        <v>98</v>
       </c>
       <c r="E325" t="s">
-        <v>303</v>
+        <v>54</v>
       </c>
       <c r="F325">
-        <v>120487</v>
+        <v>98623</v>
       </c>
       <c r="G325" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H325" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="B326" t="s">
-        <v>553</v>
+        <v>536</v>
       </c>
       <c r="C326" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D326" t="s">
-        <v>431</v>
+        <v>161</v>
       </c>
       <c r="E326" t="s">
-        <v>509</v>
+        <v>54</v>
       </c>
       <c r="F326">
-        <v>107982</v>
+        <v>257006</v>
       </c>
       <c r="G326" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H326" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="B327" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
       <c r="C327" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D327" t="s">
-        <v>43</v>
+        <v>538</v>
       </c>
       <c r="E327" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="F327">
-        <v>80802</v>
+        <v>214502</v>
       </c>
       <c r="G327" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H327" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="B328" t="s">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="C328" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D328" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E328" t="s">
-        <v>341</v>
+        <v>540</v>
       </c>
       <c r="F328">
-        <v>52339</v>
+        <v>76454</v>
       </c>
       <c r="G328" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H328" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B329" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="C329" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D329" t="s">
-        <v>557</v>
+        <v>195</v>
       </c>
       <c r="E329" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="F329">
-        <v>12509</v>
+        <v>60821</v>
       </c>
       <c r="G329" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H329" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="B330" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="C330" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D330" t="s">
-        <v>560</v>
+        <v>74</v>
       </c>
       <c r="E330" t="s">
-        <v>500</v>
+        <v>54</v>
       </c>
       <c r="F330">
-        <v>215988</v>
+        <v>742323</v>
       </c>
       <c r="G330" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H330" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B331" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="C331" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D331" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="E331" t="s">
-        <v>341</v>
+        <v>196</v>
       </c>
       <c r="F331">
-        <v>6641</v>
+        <v>58403</v>
       </c>
       <c r="G331" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H331" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>15</v>
+        <v>545</v>
       </c>
       <c r="B332" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="C332" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D332" t="s">
-        <v>504</v>
+        <v>72</v>
       </c>
       <c r="E332" t="s">
-        <v>563</v>
+        <v>44</v>
       </c>
       <c r="F332">
-        <v>14059</v>
+        <v>36470</v>
       </c>
       <c r="G332" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H332" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>15</v>
+        <v>545</v>
       </c>
       <c r="B333" t="s">
-        <v>564</v>
+        <v>547</v>
       </c>
       <c r="C333" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D333" t="s">
-        <v>565</v>
+        <v>161</v>
       </c>
       <c r="E333" t="s">
-        <v>566</v>
+        <v>54</v>
       </c>
       <c r="F333">
-        <v>21319</v>
+        <v>255775</v>
       </c>
       <c r="G333" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H333" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>104</v>
+        <v>545</v>
       </c>
       <c r="B334" t="s">
-        <v>567</v>
+        <v>548</v>
       </c>
       <c r="C334" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D334" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E334" t="s">
-        <v>426</v>
+        <v>44</v>
       </c>
       <c r="F334">
-        <v>23748</v>
+        <v>84399</v>
       </c>
       <c r="G334" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H334" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>190</v>
+        <v>545</v>
       </c>
       <c r="B335" t="s">
-        <v>568</v>
+        <v>549</v>
       </c>
       <c r="C335" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D335" t="s">
-        <v>68</v>
+        <v>182</v>
       </c>
       <c r="E335" t="s">
-        <v>308</v>
+        <v>48</v>
       </c>
       <c r="F335">
-        <v>30891</v>
+        <v>398080</v>
       </c>
       <c r="G335" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H335" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>100</v>
+        <v>545</v>
       </c>
       <c r="B336" t="s">
-        <v>569</v>
+        <v>550</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>302</v>
+        <v>47</v>
       </c>
       <c r="E336" t="s">
-        <v>402</v>
+        <v>48</v>
       </c>
       <c r="F336">
-        <v>37592</v>
+        <v>31460</v>
       </c>
       <c r="G336" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H336" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>100</v>
+        <v>545</v>
       </c>
       <c r="B337" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
       <c r="C337" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D337" t="s">
-        <v>470</v>
+        <v>144</v>
       </c>
       <c r="E337" t="s">
-        <v>538</v>
+        <v>54</v>
       </c>
       <c r="F337">
-        <v>205789</v>
+        <v>23555</v>
       </c>
       <c r="G337" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H337" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>100</v>
+        <v>545</v>
       </c>
       <c r="B338" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
       <c r="C338" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D338" t="s">
-        <v>296</v>
+        <v>154</v>
       </c>
       <c r="E338" t="s">
-        <v>402</v>
+        <v>54</v>
       </c>
       <c r="F338">
-        <v>120146</v>
+        <v>128630</v>
       </c>
       <c r="G338" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H338" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>100</v>
+        <v>545</v>
       </c>
       <c r="B339" t="s">
-        <v>572</v>
+        <v>553</v>
       </c>
       <c r="C339" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D339" t="s">
-        <v>512</v>
+        <v>210</v>
       </c>
       <c r="E339" t="s">
-        <v>275</v>
+        <v>457</v>
       </c>
       <c r="F339">
-        <v>45480</v>
+        <v>75083</v>
       </c>
       <c r="G339" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H339" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="B340" t="s">
-        <v>573</v>
+        <v>554</v>
       </c>
       <c r="C340" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D340" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="E340" t="s">
-        <v>574</v>
+        <v>555</v>
       </c>
       <c r="F340">
-        <v>115160</v>
+        <v>75898</v>
       </c>
       <c r="G340" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H340" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>328</v>
+        <v>110</v>
       </c>
       <c r="B341" t="s">
-        <v>575</v>
+        <v>556</v>
       </c>
       <c r="C341" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>363</v>
+        <v>120</v>
       </c>
       <c r="E341" t="s">
-        <v>303</v>
+        <v>555</v>
       </c>
       <c r="F341">
-        <v>29099</v>
+        <v>47175</v>
       </c>
       <c r="G341" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H341" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="B342" t="s">
-        <v>576</v>
+        <v>557</v>
       </c>
       <c r="C342" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D342" t="s">
-        <v>106</v>
+        <v>210</v>
       </c>
       <c r="E342" t="s">
-        <v>436</v>
+        <v>555</v>
       </c>
       <c r="F342">
-        <v>741231</v>
+        <v>77075</v>
       </c>
       <c r="G342" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H342" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B343" t="s">
-        <v>577</v>
+        <v>558</v>
       </c>
       <c r="C343" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D343" t="s">
-        <v>31</v>
+        <v>488</v>
       </c>
       <c r="E343" t="s">
-        <v>400</v>
+        <v>489</v>
       </c>
       <c r="F343">
-        <v>24397</v>
+        <v>20731</v>
       </c>
       <c r="G343" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H343" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="B344" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="C344" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D344" t="s">
-        <v>152</v>
+        <v>560</v>
       </c>
       <c r="E344" t="s">
-        <v>500</v>
+        <v>561</v>
       </c>
       <c r="F344">
-        <v>990</v>
+        <v>11865</v>
       </c>
       <c r="G344" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H344" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>494</v>
+        <v>21</v>
       </c>
       <c r="B345" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="C345" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D345" t="s">
-        <v>470</v>
+        <v>86</v>
       </c>
       <c r="E345" t="s">
-        <v>574</v>
+        <v>87</v>
       </c>
       <c r="F345">
-        <v>205789</v>
+        <v>13433</v>
       </c>
       <c r="G345" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H345" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>494</v>
+        <v>169</v>
       </c>
       <c r="B346" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="C346" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D346" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E346" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="F346">
-        <v>67592</v>
+        <v>42270</v>
       </c>
       <c r="G346" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H346" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>581</v>
+        <v>32</v>
       </c>
       <c r="B347" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="C347" t="s">
         <v>10</v>
       </c>
       <c r="D347" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
       <c r="E347" t="s">
-        <v>583</v>
+        <v>452</v>
       </c>
       <c r="F347">
-        <v>200669</v>
+        <v>29360</v>
       </c>
       <c r="G347" t="s">
         <v>13</v>
       </c>
       <c r="H347" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="B348" t="s">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="C348" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D348" t="s">
-        <v>585</v>
+        <v>566</v>
       </c>
       <c r="E348" t="s">
-        <v>509</v>
+        <v>64</v>
       </c>
       <c r="F348">
-        <v>50656</v>
+        <v>2045</v>
       </c>
       <c r="G348" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H348" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="B349" t="s">
-        <v>586</v>
+        <v>567</v>
       </c>
       <c r="C349" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D349" t="s">
-        <v>496</v>
+        <v>568</v>
       </c>
       <c r="E349" t="s">
-        <v>402</v>
+        <v>569</v>
       </c>
       <c r="F349">
-        <v>118956</v>
+        <v>2500</v>
       </c>
       <c r="G349" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H349" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="B350" t="s">
-        <v>587</v>
+        <v>570</v>
       </c>
       <c r="C350" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D350" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="E350" t="s">
-        <v>509</v>
+        <v>452</v>
       </c>
       <c r="F350">
-        <v>113902</v>
+        <v>64621</v>
       </c>
       <c r="G350" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H350" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>86</v>
+        <v>149</v>
       </c>
       <c r="B351" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
       <c r="C351" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D351" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="E351" t="s">
-        <v>534</v>
+        <v>157</v>
       </c>
       <c r="F351">
-        <v>247345</v>
+        <v>23748</v>
       </c>
       <c r="G351" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H351" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="B352" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="C352" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>590</v>
+        <v>106</v>
       </c>
       <c r="E352" t="s">
-        <v>591</v>
+        <v>224</v>
       </c>
       <c r="F352">
-        <v>67958</v>
+        <v>59</v>
       </c>
       <c r="G352" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H352" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B353" t="s">
-        <v>592</v>
+        <v>573</v>
       </c>
       <c r="C353" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="E353" t="s">
-        <v>320</v>
+        <v>44</v>
       </c>
       <c r="F353">
-        <v>392890</v>
+        <v>35990</v>
       </c>
       <c r="G353" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H353" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B354" t="s">
-        <v>593</v>
+        <v>574</v>
       </c>
       <c r="C354" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D354" t="s">
-        <v>36</v>
+        <v>174</v>
       </c>
       <c r="E354" t="s">
-        <v>594</v>
+        <v>175</v>
       </c>
       <c r="F354">
-        <v>63409</v>
+        <v>44133</v>
       </c>
       <c r="G354" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H354" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B355" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="C355" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="E355" t="s">
-        <v>402</v>
+        <v>54</v>
       </c>
       <c r="F355">
-        <v>95154</v>
+        <v>117787</v>
       </c>
       <c r="G355" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H355" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B356" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="C356" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D356" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="E356" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="F356">
-        <v>35085</v>
+        <v>97985</v>
       </c>
       <c r="G356" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H356" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B357" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="C357" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D357" t="s">
-        <v>296</v>
+        <v>117</v>
       </c>
       <c r="E357" t="s">
-        <v>320</v>
+        <v>258</v>
       </c>
       <c r="F357">
-        <v>119813</v>
+        <v>103442</v>
       </c>
       <c r="G357" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H357" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>498</v>
+        <v>149</v>
       </c>
       <c r="B358" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="C358" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D358" t="s">
-        <v>302</v>
+        <v>39</v>
       </c>
       <c r="E358" t="s">
-        <v>341</v>
+        <v>396</v>
       </c>
       <c r="F358">
-        <v>37592</v>
+        <v>211624</v>
       </c>
       <c r="G358" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H358" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>599</v>
+        <v>149</v>
       </c>
       <c r="B359" t="s">
-        <v>600</v>
+        <v>579</v>
       </c>
       <c r="C359" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D359" t="s">
-        <v>85</v>
+        <v>459</v>
       </c>
       <c r="E359" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="F359">
-        <v>95154</v>
+        <v>247980</v>
       </c>
       <c r="G359" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H359" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>601</v>
+        <v>149</v>
       </c>
       <c r="B360" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="C360" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D360" t="s">
-        <v>603</v>
+        <v>349</v>
       </c>
       <c r="E360" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="F360">
-        <v>0</v>
+        <v>6735</v>
       </c>
       <c r="G360" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H360" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>599</v>
+        <v>149</v>
       </c>
       <c r="B361" t="s">
-        <v>604</v>
+        <v>581</v>
       </c>
       <c r="C361" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D361" t="s">
-        <v>434</v>
+        <v>582</v>
       </c>
       <c r="E361" t="s">
-        <v>393</v>
+        <v>224</v>
       </c>
       <c r="F361">
-        <v>192883</v>
+        <v>82671</v>
       </c>
       <c r="G361" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H361" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>599</v>
+        <v>45</v>
       </c>
       <c r="B362" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="C362" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D362" t="s">
-        <v>496</v>
+        <v>154</v>
       </c>
       <c r="E362" t="s">
-        <v>449</v>
+        <v>584</v>
       </c>
       <c r="F362">
-        <v>118920</v>
+        <v>127932</v>
       </c>
       <c r="G362" t="s">
         <v>13</v>
       </c>
       <c r="H362" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="B363" t="s">
-        <v>606</v>
+        <v>585</v>
       </c>
       <c r="C363" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D363" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E363" t="s">
-        <v>574</v>
+        <v>54</v>
       </c>
       <c r="F363">
-        <v>113218</v>
+        <v>117787</v>
       </c>
       <c r="G363" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H363" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>599</v>
+        <v>166</v>
       </c>
       <c r="B364" t="s">
-        <v>607</v>
+        <v>586</v>
       </c>
       <c r="C364" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D364" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="E364" t="s">
-        <v>400</v>
+        <v>457</v>
       </c>
       <c r="F364">
-        <v>113218</v>
+        <v>59495</v>
       </c>
       <c r="G364" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H364" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>599</v>
+        <v>45</v>
       </c>
       <c r="B365" t="s">
-        <v>608</v>
+        <v>587</v>
       </c>
       <c r="C365" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D365" t="s">
-        <v>470</v>
+        <v>117</v>
       </c>
       <c r="E365" t="s">
-        <v>341</v>
+        <v>588</v>
       </c>
       <c r="F365">
-        <v>204371</v>
+        <v>103081</v>
       </c>
       <c r="G365" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H365" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>599</v>
+        <v>45</v>
       </c>
       <c r="B366" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="C366" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D366" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="E366" t="s">
-        <v>417</v>
+        <v>588</v>
       </c>
       <c r="F366">
-        <v>95154</v>
+        <v>103081</v>
       </c>
       <c r="G366" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H366" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B367" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="C367" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D367" t="s">
-        <v>136</v>
+        <v>34</v>
       </c>
       <c r="E367" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
       <c r="F367">
-        <v>10592</v>
+        <v>28971</v>
       </c>
       <c r="G367" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H367" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="B368" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="C368" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D368" t="s">
-        <v>88</v>
+        <v>371</v>
       </c>
       <c r="E368" t="s">
-        <v>613</v>
+        <v>64</v>
       </c>
       <c r="F368">
-        <v>69491</v>
+        <v>275439</v>
       </c>
       <c r="G368" t="s">
         <v>13</v>
       </c>
       <c r="H368" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="B369" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="C369" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D369" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="E369" t="s">
-        <v>613</v>
+        <v>92</v>
       </c>
       <c r="F369">
-        <v>67041</v>
+        <v>15650</v>
       </c>
       <c r="G369" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H369" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>81</v>
+        <v>331</v>
       </c>
       <c r="B370" t="s">
-        <v>615</v>
+        <v>593</v>
       </c>
       <c r="C370" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D370" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E370" t="s">
-        <v>500</v>
+        <v>157</v>
       </c>
       <c r="F370">
-        <v>939</v>
+        <v>23748</v>
       </c>
       <c r="G370" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H370" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>81</v>
+        <v>331</v>
       </c>
       <c r="B371" t="s">
-        <v>616</v>
+        <v>594</v>
       </c>
       <c r="C371" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D371" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="E371" t="s">
-        <v>500</v>
+        <v>54</v>
       </c>
       <c r="F371">
-        <v>939</v>
+        <v>97815</v>
       </c>
       <c r="G371" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H371" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>354</v>
+        <v>8</v>
       </c>
       <c r="B372" t="s">
-        <v>617</v>
+        <v>595</v>
       </c>
       <c r="C372" t="s">
         <v>10</v>
       </c>
       <c r="D372" t="s">
-        <v>453</v>
+        <v>11</v>
       </c>
       <c r="E372" t="s">
-        <v>275</v>
+        <v>596</v>
       </c>
       <c r="F372">
-        <v>13380</v>
+        <v>37500</v>
       </c>
       <c r="G372" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H372" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B373" t="s">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="C373" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D373" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="E373" t="s">
-        <v>619</v>
+        <v>48</v>
       </c>
       <c r="F373">
-        <v>191485</v>
+        <v>146932</v>
       </c>
       <c r="G373" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H373" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>354</v>
+        <v>169</v>
       </c>
       <c r="B374" t="s">
-        <v>620</v>
+        <v>598</v>
       </c>
       <c r="C374" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D374" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="E374" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="F374">
-        <v>17145</v>
+        <v>41218</v>
       </c>
       <c r="G374" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H374" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>354</v>
+        <v>270</v>
       </c>
       <c r="B375" t="s">
-        <v>621</v>
+        <v>599</v>
       </c>
       <c r="C375" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D375" t="s">
-        <v>516</v>
+        <v>288</v>
       </c>
       <c r="E375" t="s">
-        <v>622</v>
+        <v>64</v>
       </c>
       <c r="F375">
-        <v>33768</v>
+        <v>64810</v>
       </c>
       <c r="G375" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H375" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>354</v>
+        <v>32</v>
       </c>
       <c r="B376" t="s">
-        <v>623</v>
+        <v>600</v>
       </c>
       <c r="C376" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D376" t="s">
-        <v>624</v>
+        <v>98</v>
       </c>
       <c r="E376" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="F376">
-        <v>68699</v>
+        <v>97673</v>
       </c>
       <c r="G376" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H376" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>625</v>
+        <v>32</v>
       </c>
       <c r="B377" t="s">
-        <v>626</v>
+        <v>601</v>
       </c>
       <c r="C377" t="s">
         <v>10</v>
       </c>
       <c r="D377" t="s">
-        <v>627</v>
+        <v>98</v>
       </c>
       <c r="E377" t="s">
-        <v>393</v>
+        <v>54</v>
       </c>
       <c r="F377">
-        <v>181569</v>
+        <v>97673</v>
       </c>
       <c r="G377" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H377" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>174</v>
+        <v>32</v>
       </c>
       <c r="B378" t="s">
-        <v>628</v>
+        <v>602</v>
       </c>
       <c r="C378" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D378" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="E378" t="s">
-        <v>393</v>
+        <v>54</v>
       </c>
       <c r="F378">
-        <v>114244</v>
+        <v>97673</v>
       </c>
       <c r="G378" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H378" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B379" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="C379" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D379" t="s">
-        <v>630</v>
+        <v>98</v>
       </c>
       <c r="E379" t="s">
-        <v>631</v>
+        <v>54</v>
       </c>
       <c r="F379">
-        <v>7226</v>
+        <v>97673</v>
       </c>
       <c r="G379" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H379" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B380" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
       <c r="C380" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D380" t="s">
-        <v>633</v>
+        <v>47</v>
       </c>
       <c r="E380" t="s">
-        <v>634</v>
+        <v>48</v>
       </c>
       <c r="F380">
-        <v>87720</v>
+        <v>31577</v>
       </c>
       <c r="G380" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H380" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="B381" t="s">
-        <v>635</v>
+        <v>605</v>
       </c>
       <c r="C381" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D381" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E381" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="F381">
-        <v>34099</v>
+        <v>36761</v>
       </c>
       <c r="G381" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H381" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="B382" t="s">
-        <v>636</v>
+        <v>606</v>
       </c>
       <c r="C382" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D382" t="s">
-        <v>140</v>
+        <v>53</v>
       </c>
       <c r="E382" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="F382">
-        <v>33949</v>
+        <v>117852</v>
       </c>
       <c r="G382" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H382" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="B383" t="s">
-        <v>637</v>
+        <v>607</v>
       </c>
       <c r="C383" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D383" t="s">
-        <v>140</v>
+        <v>53</v>
       </c>
       <c r="E383" t="s">
-        <v>491</v>
+        <v>54</v>
       </c>
       <c r="F383">
-        <v>33949</v>
+        <v>117852</v>
       </c>
       <c r="G383" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H383" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="B384" t="s">
-        <v>638</v>
+        <v>608</v>
       </c>
       <c r="C384" t="s">
         <v>10</v>
       </c>
       <c r="D384" t="s">
-        <v>302</v>
+        <v>53</v>
       </c>
       <c r="E384" t="s">
-        <v>500</v>
+        <v>54</v>
       </c>
       <c r="F384">
-        <v>37733</v>
+        <v>117852</v>
       </c>
       <c r="G384" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H384" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="B385" t="s">
-        <v>639</v>
+        <v>609</v>
       </c>
       <c r="C385" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D385" t="s">
-        <v>512</v>
+        <v>53</v>
       </c>
       <c r="E385" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F385">
-        <v>45361</v>
+        <v>117852</v>
       </c>
       <c r="G385" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H385" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="B386" t="s">
-        <v>640</v>
+        <v>610</v>
       </c>
       <c r="C386" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D386" t="s">
-        <v>470</v>
+        <v>53</v>
       </c>
       <c r="E386" t="s">
-        <v>641</v>
+        <v>54</v>
       </c>
       <c r="F386">
-        <v>204332</v>
+        <v>117852</v>
       </c>
       <c r="G386" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H386" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B387" t="s">
-        <v>642</v>
+        <v>611</v>
       </c>
       <c r="C387" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D387" t="s">
-        <v>633</v>
+        <v>612</v>
       </c>
       <c r="E387" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="F387">
-        <v>87720</v>
+        <v>4555</v>
       </c>
       <c r="G387" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H387" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="B388" t="s">
-        <v>643</v>
+        <v>614</v>
       </c>
       <c r="C388" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D388" t="s">
-        <v>149</v>
+        <v>615</v>
       </c>
       <c r="E388" t="s">
-        <v>534</v>
+        <v>157</v>
       </c>
       <c r="F388">
-        <v>57920</v>
+        <v>9850</v>
       </c>
       <c r="G388" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H388" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B389" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="C389" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D389" t="s">
-        <v>26</v>
+        <v>617</v>
       </c>
       <c r="E389" t="s">
-        <v>645</v>
+        <v>618</v>
       </c>
       <c r="F389">
-        <v>45970</v>
+        <v>94560</v>
       </c>
       <c r="G389" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H389" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>646</v>
+        <v>619</v>
       </c>
       <c r="B390" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="C390" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D390" t="s">
-        <v>46</v>
+        <v>470</v>
       </c>
       <c r="E390" t="s">
-        <v>594</v>
+        <v>44</v>
       </c>
       <c r="F390">
-        <v>22980</v>
+        <v>115815</v>
       </c>
       <c r="G390" t="s">
         <v>13</v>
       </c>
       <c r="H390" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="B391" t="s">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="C391" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D391" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E391" t="s">
-        <v>500</v>
+        <v>452</v>
       </c>
       <c r="F391">
-        <v>63325</v>
+        <v>28375</v>
       </c>
       <c r="G391" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H391" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>33</v>
+        <v>622</v>
       </c>
       <c r="B392" t="s">
-        <v>649</v>
+        <v>623</v>
       </c>
       <c r="C392" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D392" t="s">
-        <v>152</v>
+        <v>43</v>
       </c>
       <c r="E392" t="s">
-        <v>400</v>
+        <v>157</v>
       </c>
       <c r="F392">
-        <v>936</v>
+        <v>82958</v>
       </c>
       <c r="G392" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H392" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>33</v>
+        <v>622</v>
       </c>
       <c r="B393" t="s">
-        <v>650</v>
+        <v>624</v>
       </c>
       <c r="C393" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D393" t="s">
-        <v>560</v>
+        <v>43</v>
       </c>
       <c r="E393" t="s">
-        <v>651</v>
+        <v>157</v>
       </c>
       <c r="F393">
-        <v>215407</v>
+        <v>82958</v>
       </c>
       <c r="G393" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H393" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B394" t="s">
-        <v>653</v>
+        <v>625</v>
       </c>
       <c r="C394" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D394" t="s">
-        <v>292</v>
+        <v>210</v>
       </c>
       <c r="E394" t="s">
-        <v>654</v>
+        <v>452</v>
       </c>
       <c r="F394">
-        <v>412238</v>
+        <v>75276</v>
       </c>
       <c r="G394" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H394" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B395" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="C395" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D395" t="s">
-        <v>152</v>
+        <v>456</v>
       </c>
       <c r="E395" t="s">
-        <v>656</v>
+        <v>64</v>
       </c>
       <c r="F395">
-        <v>936</v>
+        <v>1654</v>
       </c>
       <c r="G395" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H395" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B396" t="s">
-        <v>657</v>
+        <v>627</v>
       </c>
       <c r="C396" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D396" t="s">
-        <v>43</v>
+        <v>168</v>
       </c>
       <c r="E396" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="F396">
-        <v>80426</v>
+        <v>59068</v>
       </c>
       <c r="G396" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H396" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>652</v>
+        <v>208</v>
       </c>
       <c r="B397" t="s">
-        <v>658</v>
+        <v>628</v>
       </c>
       <c r="C397" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D397" t="s">
-        <v>624</v>
+        <v>367</v>
       </c>
       <c r="E397" t="s">
-        <v>619</v>
+        <v>64</v>
       </c>
       <c r="F397">
-        <v>68699</v>
+        <v>35587</v>
       </c>
       <c r="G397" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H397" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>652</v>
+        <v>8</v>
       </c>
       <c r="B398" t="s">
-        <v>659</v>
+        <v>629</v>
       </c>
       <c r="C398" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D398" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E398" t="s">
-        <v>320</v>
+        <v>48</v>
       </c>
       <c r="F398">
-        <v>65380</v>
+        <v>34623</v>
       </c>
       <c r="G398" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H398" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>652</v>
+        <v>8</v>
       </c>
       <c r="B399" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="C399" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D399" t="s">
-        <v>92</v>
+        <v>538</v>
       </c>
       <c r="E399" t="s">
-        <v>426</v>
+        <v>631</v>
       </c>
       <c r="F399">
-        <v>95035</v>
+        <v>214445</v>
       </c>
       <c r="G399" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H399" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B400" t="s">
-        <v>661</v>
+        <v>632</v>
       </c>
       <c r="C400" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D400" t="s">
-        <v>68</v>
+        <v>451</v>
       </c>
       <c r="E400" t="s">
-        <v>654</v>
+        <v>64</v>
       </c>
       <c r="F400">
-        <v>8428</v>
+        <v>46009</v>
       </c>
       <c r="G400" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H400" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B401" t="s">
-        <v>662</v>
+        <v>633</v>
       </c>
       <c r="C401" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D401" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="E401" t="s">
-        <v>663</v>
+        <v>217</v>
       </c>
       <c r="F401">
-        <v>17145</v>
+        <v>40695</v>
       </c>
       <c r="G401" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H401" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B402" t="s">
-        <v>664</v>
+        <v>634</v>
       </c>
       <c r="C402" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D402" t="s">
-        <v>121</v>
+        <v>56</v>
       </c>
       <c r="E402" t="s">
-        <v>400</v>
+        <v>186</v>
       </c>
       <c r="F402">
-        <v>119245</v>
+        <v>154561</v>
       </c>
       <c r="G402" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H402" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B403" t="s">
-        <v>665</v>
+        <v>635</v>
       </c>
       <c r="C403" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D403" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="E403" t="s">
-        <v>426</v>
+        <v>48</v>
       </c>
       <c r="F403">
-        <v>67964</v>
+        <v>102169</v>
       </c>
       <c r="G403" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H403" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>174</v>
+        <v>636</v>
       </c>
       <c r="B404" t="s">
-        <v>666</v>
+        <v>637</v>
       </c>
       <c r="C404" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D404" t="s">
-        <v>80</v>
+        <v>638</v>
       </c>
       <c r="E404" t="s">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="F404">
-        <v>2000</v>
+        <v>110785</v>
       </c>
       <c r="G404" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H404" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>174</v>
+        <v>636</v>
       </c>
       <c r="B405" t="s">
-        <v>668</v>
+        <v>640</v>
       </c>
       <c r="C405" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D405" t="s">
-        <v>57</v>
+        <v>641</v>
       </c>
       <c r="E405" t="s">
-        <v>400</v>
+        <v>157</v>
       </c>
       <c r="F405">
-        <v>113470</v>
+        <v>6556</v>
       </c>
       <c r="G405" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H405" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>174</v>
+        <v>331</v>
       </c>
       <c r="B406" t="s">
-        <v>669</v>
+        <v>642</v>
       </c>
       <c r="C406" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D406" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="E406" t="s">
-        <v>426</v>
+        <v>54</v>
       </c>
       <c r="F406">
-        <v>113470</v>
+        <v>97496</v>
       </c>
       <c r="G406" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H406" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="B407" t="s">
-        <v>670</v>
+        <v>643</v>
       </c>
       <c r="C407" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D407" t="s">
-        <v>230</v>
+        <v>117</v>
       </c>
       <c r="E407" t="s">
-        <v>671</v>
+        <v>48</v>
       </c>
       <c r="F407">
-        <v>31078</v>
+        <v>102169</v>
       </c>
       <c r="G407" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H407" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>174</v>
+        <v>28</v>
       </c>
       <c r="B408" t="s">
-        <v>672</v>
+        <v>644</v>
       </c>
       <c r="C408" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D408" t="s">
-        <v>43</v>
+        <v>195</v>
       </c>
       <c r="E408" t="s">
-        <v>426</v>
+        <v>196</v>
       </c>
       <c r="F408">
-        <v>80426</v>
+        <v>57919</v>
       </c>
       <c r="G408" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H408" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>174</v>
+        <v>622</v>
       </c>
       <c r="B409" t="s">
-        <v>673</v>
+        <v>645</v>
       </c>
       <c r="C409" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D409" t="s">
-        <v>121</v>
+        <v>646</v>
       </c>
       <c r="E409" t="s">
-        <v>400</v>
+        <v>647</v>
       </c>
       <c r="F409">
-        <v>119245</v>
+        <v>500</v>
       </c>
       <c r="G409" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H409" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="B410" t="s">
-        <v>674</v>
+        <v>648</v>
       </c>
       <c r="C410" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D410" t="s">
-        <v>272</v>
+        <v>72</v>
       </c>
       <c r="E410" t="s">
-        <v>675</v>
+        <v>48</v>
       </c>
       <c r="F410">
-        <v>29477</v>
+        <v>35725</v>
       </c>
       <c r="G410" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H410" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>489</v>
+        <v>365</v>
       </c>
       <c r="B411" t="s">
-        <v>676</v>
+        <v>649</v>
       </c>
       <c r="C411" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D411" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="E411" t="s">
-        <v>677</v>
+        <v>48</v>
       </c>
       <c r="F411">
-        <v>247128</v>
+        <v>35725</v>
       </c>
       <c r="G411" t="s">
         <v>13</v>
       </c>
       <c r="H411" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>174</v>
+        <v>636</v>
       </c>
       <c r="B412" t="s">
-        <v>678</v>
+        <v>650</v>
       </c>
       <c r="C412" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D412" t="s">
-        <v>169</v>
+        <v>641</v>
       </c>
       <c r="E412" t="s">
-        <v>679</v>
+        <v>64</v>
       </c>
       <c r="F412">
-        <v>6583</v>
+        <v>6556</v>
       </c>
       <c r="G412" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H412" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>174</v>
+        <v>636</v>
       </c>
       <c r="B413" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="C413" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D413" t="s">
-        <v>169</v>
+        <v>135</v>
       </c>
       <c r="E413" t="s">
-        <v>275</v>
+        <v>48</v>
       </c>
       <c r="F413">
-        <v>6583</v>
+        <v>0</v>
       </c>
       <c r="G413" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H413" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>126</v>
+        <v>636</v>
       </c>
       <c r="B414" t="s">
-        <v>681</v>
+        <v>652</v>
       </c>
       <c r="C414" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D414" t="s">
-        <v>80</v>
+        <v>210</v>
       </c>
       <c r="E414" t="s">
-        <v>679</v>
+        <v>48</v>
       </c>
       <c r="F414">
-        <v>41080</v>
+        <v>74715</v>
       </c>
       <c r="G414" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H414" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="B415" t="s">
-        <v>682</v>
+        <v>653</v>
       </c>
       <c r="C415" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D415" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="E415" t="s">
-        <v>679</v>
+        <v>157</v>
       </c>
       <c r="F415">
-        <v>119245</v>
+        <v>97337</v>
       </c>
       <c r="G415" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H415" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>646</v>
+        <v>259</v>
       </c>
       <c r="B416" t="s">
-        <v>683</v>
+        <v>654</v>
       </c>
       <c r="C416" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D416" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="E416" t="s">
-        <v>594</v>
+        <v>48</v>
       </c>
       <c r="F416">
-        <v>20249</v>
+        <v>35450</v>
       </c>
       <c r="G416" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H416" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>599</v>
+        <v>8</v>
       </c>
       <c r="B417" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="C417" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D417" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="E417" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="F417">
-        <v>49417</v>
+        <v>34238</v>
       </c>
       <c r="G417" t="s">
         <v>13</v>
       </c>
       <c r="H417" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>367</v>
+        <v>147</v>
       </c>
       <c r="B418" t="s">
-        <v>685</v>
+        <v>656</v>
       </c>
       <c r="C418" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D418" t="s">
-        <v>296</v>
+        <v>210</v>
       </c>
       <c r="E418" t="s">
-        <v>320</v>
+        <v>157</v>
       </c>
       <c r="F418">
-        <v>118617</v>
+        <v>74715</v>
       </c>
       <c r="G418" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H418" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B419" t="s">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="C419" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D419" t="s">
-        <v>687</v>
+        <v>658</v>
       </c>
       <c r="E419" t="s">
-        <v>688</v>
+        <v>659</v>
       </c>
       <c r="F419">
-        <v>12394</v>
+        <v>49775</v>
       </c>
       <c r="G419" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H419" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>652</v>
+        <v>21</v>
       </c>
       <c r="B420" t="s">
-        <v>689</v>
+        <v>660</v>
       </c>
       <c r="C420" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D420" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E420" t="s">
-        <v>690</v>
+        <v>661</v>
       </c>
       <c r="F420">
-        <v>93733</v>
+        <v>6705</v>
       </c>
       <c r="G420" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H420" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B421" t="s">
-        <v>691</v>
+        <v>663</v>
       </c>
       <c r="C421" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D421" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="E421" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="F421">
-        <v>66895</v>
+        <v>154561</v>
       </c>
       <c r="G421" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H421" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>652</v>
+        <v>382</v>
       </c>
       <c r="B422" t="s">
-        <v>692</v>
+        <v>664</v>
       </c>
       <c r="C422" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D422" t="s">
-        <v>121</v>
+        <v>384</v>
       </c>
       <c r="E422" t="s">
-        <v>449</v>
+        <v>64</v>
       </c>
       <c r="F422">
-        <v>118358</v>
+        <v>33618</v>
       </c>
       <c r="G422" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H422" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B423" t="s">
-        <v>693</v>
+        <v>665</v>
       </c>
       <c r="C423" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D423" t="s">
-        <v>43</v>
+        <v>216</v>
       </c>
       <c r="E423" t="s">
-        <v>415</v>
+        <v>666</v>
       </c>
       <c r="F423">
-        <v>20300</v>
+        <v>45150</v>
       </c>
       <c r="G423" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H423" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B424" t="s">
-        <v>694</v>
+        <v>667</v>
       </c>
       <c r="C424" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D424" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E424" t="s">
-        <v>275</v>
+        <v>217</v>
       </c>
       <c r="F424">
-        <v>0</v>
+        <v>38461</v>
       </c>
       <c r="G424" t="s">
         <v>13</v>
       </c>
       <c r="H424" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>15</v>
+        <v>619</v>
       </c>
       <c r="B425" t="s">
-        <v>695</v>
+        <v>668</v>
       </c>
       <c r="C425" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D425" t="s">
-        <v>633</v>
+        <v>241</v>
       </c>
       <c r="E425" t="s">
-        <v>696</v>
+        <v>217</v>
       </c>
       <c r="F425">
-        <v>87726</v>
+        <v>69585</v>
       </c>
       <c r="G425" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H425" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>652</v>
+        <v>45</v>
       </c>
       <c r="B426" t="s">
-        <v>697</v>
+        <v>669</v>
       </c>
       <c r="C426" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D426" t="s">
-        <v>302</v>
+        <v>367</v>
       </c>
       <c r="E426" t="s">
-        <v>583</v>
+        <v>64</v>
       </c>
       <c r="F426">
-        <v>36980</v>
+        <v>34928</v>
       </c>
       <c r="G426" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H426" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>652</v>
+        <v>365</v>
       </c>
       <c r="B427" t="s">
-        <v>698</v>
+        <v>670</v>
       </c>
       <c r="C427" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D427" t="s">
-        <v>184</v>
+        <v>123</v>
       </c>
       <c r="E427" t="s">
-        <v>699</v>
+        <v>54</v>
       </c>
       <c r="F427">
-        <v>274048</v>
+        <v>20117</v>
       </c>
       <c r="G427" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H427" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="B428" t="s">
-        <v>700</v>
+        <v>671</v>
       </c>
       <c r="C428" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D428" t="s">
-        <v>51</v>
+        <v>151</v>
       </c>
       <c r="E428" t="s">
-        <v>663</v>
+        <v>48</v>
       </c>
       <c r="F428">
-        <v>14447</v>
+        <v>70730</v>
       </c>
       <c r="G428" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H428" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>97</v>
+        <v>636</v>
       </c>
       <c r="B429" t="s">
-        <v>701</v>
+        <v>672</v>
       </c>
       <c r="C429" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D429" t="s">
+        <v>66</v>
+      </c>
+      <c r="E429" t="s">
         <v>48</v>
       </c>
-      <c r="E429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F429">
-        <v>150231</v>
+        <v>40026</v>
       </c>
       <c r="G429" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="H429" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>190</v>
+        <v>636</v>
       </c>
       <c r="B430" t="s">
-        <v>702</v>
+        <v>673</v>
       </c>
       <c r="C430" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D430" t="s">
-        <v>68</v>
+        <v>358</v>
       </c>
       <c r="E430" t="s">
-        <v>703</v>
+        <v>48</v>
       </c>
       <c r="F430">
-        <v>27615</v>
+        <v>116209</v>
       </c>
       <c r="G430" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H430" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>86</v>
+        <v>636</v>
       </c>
       <c r="B431" t="s">
-        <v>704</v>
+        <v>674</v>
       </c>
       <c r="C431" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D431" t="s">
-        <v>88</v>
+        <v>182</v>
       </c>
       <c r="E431" t="s">
-        <v>705</v>
+        <v>54</v>
       </c>
       <c r="F431">
-        <v>67076</v>
+        <v>395866</v>
       </c>
       <c r="G431" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H431" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>221</v>
+        <v>636</v>
       </c>
       <c r="B432" t="s">
-        <v>706</v>
+        <v>675</v>
       </c>
       <c r="C432" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D432" t="s">
-        <v>80</v>
+        <v>117</v>
       </c>
       <c r="E432" t="s">
-        <v>491</v>
+        <v>186</v>
       </c>
       <c r="F432">
-        <v>38672</v>
+        <v>101103</v>
       </c>
       <c r="G432" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H432" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="B433" t="s">
-        <v>707</v>
+        <v>676</v>
       </c>
       <c r="C433" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D433" t="s">
-        <v>708</v>
+        <v>677</v>
       </c>
       <c r="E433" t="s">
-        <v>267</v>
+        <v>584</v>
       </c>
       <c r="F433">
-        <v>58167</v>
+        <v>24870</v>
       </c>
       <c r="G433" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H433" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>104</v>
+        <v>636</v>
       </c>
       <c r="B434" t="s">
-        <v>709</v>
+        <v>678</v>
       </c>
       <c r="C434" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="E434" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F434">
-        <v>0</v>
+        <v>30862</v>
       </c>
       <c r="G434" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H434" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>270</v>
+        <v>636</v>
       </c>
       <c r="B435" t="s">
-        <v>710</v>
+        <v>679</v>
       </c>
       <c r="C435" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D435" t="s">
-        <v>102</v>
+        <v>349</v>
       </c>
       <c r="E435" t="s">
-        <v>711</v>
+        <v>64</v>
       </c>
       <c r="F435">
-        <v>47547</v>
+        <v>6641</v>
       </c>
       <c r="G435" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H435" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B436" t="s">
-        <v>712</v>
+        <v>680</v>
       </c>
       <c r="C436" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D436" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E436" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F436">
-        <v>27915</v>
+        <v>414295</v>
       </c>
       <c r="G436" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H436" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B437" t="s">
-        <v>713</v>
+        <v>681</v>
       </c>
       <c r="C437" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D437" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="E437" t="s">
-        <v>656</v>
+        <v>682</v>
       </c>
       <c r="F437">
-        <v>32015</v>
+        <v>45368</v>
       </c>
       <c r="G437" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H437" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B438" t="s">
-        <v>714</v>
+        <v>683</v>
       </c>
       <c r="C438" t="s">
         <v>10</v>
       </c>
       <c r="D438" t="s">
-        <v>278</v>
+        <v>76</v>
       </c>
       <c r="E438" t="s">
-        <v>715</v>
+        <v>54</v>
       </c>
       <c r="F438">
-        <v>66550</v>
+        <v>120480</v>
       </c>
       <c r="G438" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H438" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B439" t="s">
-        <v>716</v>
+        <v>684</v>
       </c>
       <c r="C439" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D439" t="s">
-        <v>80</v>
+        <v>135</v>
       </c>
       <c r="E439" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F439">
-        <v>38672</v>
+        <v>0</v>
       </c>
       <c r="G439" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H439" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B440" t="s">
-        <v>717</v>
+        <v>685</v>
       </c>
       <c r="C440" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D440" t="s">
-        <v>51</v>
+        <v>358</v>
       </c>
       <c r="E440" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="F440">
-        <v>14447</v>
+        <v>116209</v>
       </c>
       <c r="G440" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H440" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>33</v>
+        <v>636</v>
       </c>
       <c r="B441" t="s">
-        <v>718</v>
+        <v>687</v>
       </c>
       <c r="C441" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D441" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="E441" t="s">
-        <v>415</v>
+        <v>48</v>
       </c>
       <c r="F441">
-        <v>112529</v>
+        <v>34272</v>
       </c>
       <c r="G441" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H441" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>463</v>
+        <v>636</v>
       </c>
       <c r="B442" t="s">
-        <v>719</v>
+        <v>688</v>
       </c>
       <c r="C442" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D442" t="s">
-        <v>43</v>
+        <v>234</v>
       </c>
       <c r="E442" t="s">
-        <v>594</v>
+        <v>689</v>
       </c>
       <c r="F442">
-        <v>79006</v>
+        <v>39554</v>
       </c>
       <c r="G442" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H442" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>463</v>
+        <v>636</v>
       </c>
       <c r="B443" t="s">
-        <v>720</v>
+        <v>690</v>
       </c>
       <c r="C443" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D443" t="s">
-        <v>121</v>
+        <v>210</v>
       </c>
       <c r="E443" t="s">
-        <v>449</v>
+        <v>186</v>
       </c>
       <c r="F443">
-        <v>117421</v>
+        <v>74208</v>
       </c>
       <c r="G443" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H443" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="B444" t="s">
-        <v>721</v>
+        <v>691</v>
       </c>
       <c r="C444" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D444" t="s">
-        <v>722</v>
+        <v>30</v>
       </c>
       <c r="E444" t="s">
-        <v>563</v>
+        <v>48</v>
       </c>
       <c r="F444">
-        <v>8713</v>
+        <v>44495</v>
       </c>
       <c r="G444" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H444" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B445" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="C445" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D445" t="s">
-        <v>724</v>
+        <v>86</v>
       </c>
       <c r="E445" t="s">
-        <v>267</v>
+        <v>423</v>
       </c>
       <c r="F445">
-        <v>59818</v>
+        <v>12560</v>
       </c>
       <c r="G445" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H445" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B446" t="s">
-        <v>725</v>
+        <v>693</v>
       </c>
       <c r="C446" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D446" t="s">
-        <v>726</v>
+        <v>694</v>
       </c>
       <c r="E446" t="s">
-        <v>727</v>
+        <v>695</v>
       </c>
       <c r="F446">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G446" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H446" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="B447" t="s">
-        <v>728</v>
+        <v>696</v>
       </c>
       <c r="C447" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D447" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E447" t="s">
-        <v>645</v>
+        <v>186</v>
       </c>
       <c r="F447">
-        <v>45752</v>
+        <v>101103</v>
       </c>
       <c r="G447" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="H447" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>601</v>
+        <v>149</v>
       </c>
       <c r="B448" t="s">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="C448" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D448" t="s">
-        <v>78</v>
+        <v>151</v>
       </c>
       <c r="E448" t="s">
-        <v>583</v>
+        <v>686</v>
       </c>
       <c r="F448">
-        <v>250822</v>
+        <v>72421</v>
       </c>
       <c r="G448" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H448" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B449" t="s">
-        <v>730</v>
+        <v>698</v>
       </c>
       <c r="C449" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D449" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E449" t="s">
-        <v>731</v>
+        <v>686</v>
       </c>
       <c r="F449">
-        <v>22298</v>
+        <v>27663</v>
       </c>
       <c r="G449" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H449" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>138</v>
+        <v>699</v>
       </c>
       <c r="B450" t="s">
-        <v>732</v>
+        <v>700</v>
       </c>
       <c r="C450" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D450" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="E450" t="s">
-        <v>656</v>
+        <v>186</v>
       </c>
       <c r="F450">
-        <v>31682</v>
+        <v>92479</v>
       </c>
       <c r="G450" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H450" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="B451" t="s">
-        <v>733</v>
+        <v>701</v>
       </c>
       <c r="C451" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D451" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="E451" t="s">
-        <v>734</v>
+        <v>186</v>
       </c>
       <c r="F451">
-        <v>85642</v>
+        <v>65228</v>
       </c>
       <c r="G451" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H451" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B452" t="s">
-        <v>735</v>
+        <v>702</v>
       </c>
       <c r="C452" t="s">
+        <v>18</v>
+      </c>
+      <c r="D452" t="s">
         <v>30</v>
       </c>
-      <c r="D452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E452" t="s">
-        <v>736</v>
+        <v>31</v>
       </c>
       <c r="F452">
-        <v>117039</v>
+        <v>44423</v>
       </c>
       <c r="G452" t="s">
         <v>13</v>
       </c>
       <c r="H452" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>652</v>
+        <v>365</v>
       </c>
       <c r="B453" t="s">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="C453" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D453" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="E453" t="s">
-        <v>738</v>
+        <v>31</v>
       </c>
       <c r="F453">
-        <v>141183</v>
+        <v>44423</v>
       </c>
       <c r="G453" t="s">
         <v>13</v>
       </c>
       <c r="H453" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>652</v>
+        <v>270</v>
       </c>
       <c r="B454" t="s">
-        <v>739</v>
+        <v>704</v>
       </c>
       <c r="C454" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D454" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="E454" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F454">
-        <v>64036</v>
+        <v>23046</v>
       </c>
       <c r="G454" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H454" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>81</v>
+        <v>259</v>
       </c>
       <c r="B455" t="s">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="C455" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D455" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="E455" t="s">
-        <v>656</v>
+        <v>54</v>
       </c>
       <c r="F455">
-        <v>656</v>
+        <v>397115</v>
       </c>
       <c r="G455" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H455" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="B456" t="s">
-        <v>741</v>
+        <v>706</v>
       </c>
       <c r="C456" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D456" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="E456" t="s">
-        <v>656</v>
+        <v>96</v>
       </c>
       <c r="F456">
-        <v>656</v>
+        <v>41273</v>
       </c>
       <c r="G456" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H456" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="B457" t="s">
-        <v>742</v>
+        <v>707</v>
       </c>
       <c r="C457" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D457" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E457" t="s">
-        <v>656</v>
+        <v>96</v>
       </c>
       <c r="F457">
-        <v>31314</v>
+        <v>41273</v>
       </c>
       <c r="G457" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H457" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>86</v>
+        <v>708</v>
       </c>
       <c r="B458" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="C458" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D458" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="E458" t="s">
-        <v>12</v>
+        <v>96</v>
       </c>
       <c r="F458">
-        <v>64036</v>
+        <v>30640</v>
       </c>
       <c r="G458" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H458" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>217</v>
+        <v>110</v>
       </c>
       <c r="B459" t="s">
-        <v>744</v>
+        <v>710</v>
       </c>
       <c r="C459" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D459" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="E459" t="s">
-        <v>745</v>
+        <v>64</v>
       </c>
       <c r="F459">
-        <v>85251</v>
+        <v>230440</v>
       </c>
       <c r="G459" t="s">
         <v>13</v>
       </c>
       <c r="H459" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>126</v>
+        <v>169</v>
       </c>
       <c r="B460" t="s">
-        <v>746</v>
+        <v>711</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" t="s">
-        <v>317</v>
+        <v>66</v>
       </c>
       <c r="E460" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F460">
-        <v>85576</v>
+        <v>39495</v>
       </c>
       <c r="G460" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H460" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>97</v>
+        <v>712</v>
       </c>
       <c r="B461" t="s">
-        <v>747</v>
+        <v>713</v>
       </c>
       <c r="C461" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E461" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="F461">
-        <v>64136</v>
+        <v>82967</v>
       </c>
       <c r="G461" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H461" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>33</v>
+        <v>712</v>
       </c>
       <c r="B462" t="s">
-        <v>748</v>
+        <v>714</v>
       </c>
       <c r="C462" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D462" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
       <c r="E462" t="s">
-        <v>690</v>
+        <v>186</v>
       </c>
       <c r="F462">
-        <v>79591</v>
+        <v>73697</v>
       </c>
       <c r="G462" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H462" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>81</v>
+        <v>712</v>
       </c>
       <c r="B463" t="s">
-        <v>749</v>
+        <v>715</v>
       </c>
       <c r="C463" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D463" t="s">
-        <v>152</v>
+        <v>117</v>
       </c>
       <c r="E463" t="s">
-        <v>656</v>
+        <v>186</v>
       </c>
       <c r="F463">
-        <v>656</v>
+        <v>100732</v>
       </c>
       <c r="G463" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H463" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>328</v>
+        <v>712</v>
       </c>
       <c r="B464" t="s">
-        <v>750</v>
+        <v>716</v>
       </c>
       <c r="C464" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D464" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E464" t="s">
-        <v>751</v>
+        <v>186</v>
       </c>
       <c r="F464">
-        <v>25777</v>
+        <v>100732</v>
       </c>
       <c r="G464" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H464" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>652</v>
+        <v>708</v>
       </c>
       <c r="B465" t="s">
-        <v>752</v>
+        <v>717</v>
       </c>
       <c r="C465" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D465" t="s">
-        <v>88</v>
+        <v>210</v>
       </c>
       <c r="E465" t="s">
-        <v>275</v>
+        <v>186</v>
       </c>
       <c r="F465">
-        <v>64728</v>
+        <v>73697</v>
       </c>
       <c r="G465" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H465" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>652</v>
+        <v>718</v>
       </c>
       <c r="B466" t="s">
-        <v>753</v>
+        <v>719</v>
       </c>
       <c r="C466" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D466" t="s">
-        <v>453</v>
+        <v>112</v>
       </c>
       <c r="E466" t="s">
-        <v>509</v>
+        <v>720</v>
       </c>
       <c r="F466">
-        <v>13058</v>
+        <v>92014</v>
       </c>
       <c r="G466" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H466" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B467" t="s">
-        <v>754</v>
+        <v>721</v>
       </c>
       <c r="C467" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D467" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
       <c r="E467" t="s">
-        <v>755</v>
+        <v>54</v>
       </c>
       <c r="F467">
-        <v>0</v>
+        <v>73697</v>
       </c>
       <c r="G467" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H467" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B468" t="s">
-        <v>756</v>
+        <v>722</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" t="s">
-        <v>317</v>
+        <v>117</v>
       </c>
       <c r="E468" t="s">
-        <v>594</v>
+        <v>54</v>
       </c>
       <c r="F468">
-        <v>85869</v>
+        <v>100732</v>
       </c>
       <c r="G468" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H468" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B469" t="s">
-        <v>757</v>
+        <v>723</v>
       </c>
       <c r="C469" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D469" t="s">
-        <v>442</v>
+        <v>358</v>
       </c>
       <c r="E469" t="s">
-        <v>758</v>
+        <v>54</v>
       </c>
       <c r="F469">
-        <v>128</v>
+        <v>115826</v>
       </c>
       <c r="G469" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H469" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B470" t="s">
-        <v>759</v>
+        <v>724</v>
       </c>
       <c r="C470" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D470" t="s">
-        <v>169</v>
+        <v>459</v>
       </c>
       <c r="E470" t="s">
-        <v>760</v>
+        <v>109</v>
       </c>
       <c r="F470">
-        <v>6550</v>
+        <v>247841</v>
       </c>
       <c r="G470" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H470" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B471" t="s">
-        <v>761</v>
+        <v>725</v>
       </c>
       <c r="C471" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D471" t="s">
-        <v>226</v>
+        <v>56</v>
       </c>
       <c r="E471" t="s">
-        <v>762</v>
+        <v>682</v>
       </c>
       <c r="F471">
-        <v>250</v>
+        <v>154019</v>
       </c>
       <c r="G471" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H471" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>652</v>
+        <v>259</v>
       </c>
       <c r="B472" t="s">
-        <v>763</v>
+        <v>726</v>
       </c>
       <c r="C472" t="s">
         <v>10</v>
       </c>
       <c r="D472" t="s">
-        <v>288</v>
+        <v>56</v>
       </c>
       <c r="E472" t="s">
-        <v>275</v>
+        <v>682</v>
       </c>
       <c r="F472">
-        <v>21470</v>
+        <v>154019</v>
       </c>
       <c r="G472" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H472" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>652</v>
+        <v>115</v>
       </c>
       <c r="B473" t="s">
-        <v>764</v>
+        <v>727</v>
       </c>
       <c r="C473" t="s">
         <v>10</v>
       </c>
       <c r="D473" t="s">
-        <v>288</v>
+        <v>117</v>
       </c>
       <c r="E473" t="s">
-        <v>275</v>
+        <v>54</v>
       </c>
       <c r="F473">
-        <v>21470</v>
+        <v>100732</v>
       </c>
       <c r="G473" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H473" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>581</v>
+        <v>147</v>
       </c>
       <c r="B474" t="s">
-        <v>765</v>
+        <v>728</v>
       </c>
       <c r="C474" t="s">
         <v>10</v>
       </c>
       <c r="D474" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="E474" t="s">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="F474">
-        <v>107481</v>
+        <v>73291</v>
       </c>
       <c r="G474" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H474" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>652</v>
+        <v>110</v>
       </c>
       <c r="B475" t="s">
-        <v>766</v>
+        <v>729</v>
       </c>
       <c r="C475" t="s">
         <v>10</v>
       </c>
       <c r="D475" t="s">
-        <v>288</v>
+        <v>120</v>
       </c>
       <c r="E475" t="s">
-        <v>767</v>
+        <v>682</v>
       </c>
       <c r="F475">
-        <v>21470</v>
+        <v>44765</v>
       </c>
       <c r="G475" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H475" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>652</v>
+        <v>147</v>
       </c>
       <c r="B476" t="s">
-        <v>768</v>
+        <v>730</v>
       </c>
       <c r="C476" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D476" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="E476" t="s">
-        <v>769</v>
+        <v>224</v>
       </c>
       <c r="F476">
-        <v>27915</v>
+        <v>10009</v>
       </c>
       <c r="G476" t="s">
         <v>13</v>
       </c>
       <c r="H476" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
       <c r="B477" t="s">
-        <v>770</v>
+        <v>731</v>
       </c>
       <c r="C477" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D477" t="s">
-        <v>92</v>
+        <v>174</v>
       </c>
       <c r="E477" t="s">
-        <v>275</v>
+        <v>175</v>
       </c>
       <c r="F477">
-        <v>92242</v>
+        <v>40497</v>
       </c>
       <c r="G477" t="s">
         <v>13</v>
       </c>
       <c r="H477" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>463</v>
+        <v>732</v>
       </c>
       <c r="B478" t="s">
-        <v>771</v>
+        <v>733</v>
       </c>
       <c r="C478" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D478" t="s">
-        <v>512</v>
+        <v>154</v>
       </c>
       <c r="E478" t="s">
-        <v>656</v>
+        <v>54</v>
       </c>
       <c r="F478">
-        <v>45276</v>
+        <v>125279</v>
       </c>
       <c r="G478" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H478" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B479" t="s">
-        <v>772</v>
+        <v>734</v>
       </c>
       <c r="C479" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D479" t="s">
-        <v>31</v>
+        <v>615</v>
       </c>
       <c r="E479" t="s">
-        <v>275</v>
+        <v>735</v>
       </c>
       <c r="F479">
-        <v>21759</v>
+        <v>9764</v>
       </c>
       <c r="G479" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H479" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>599</v>
+        <v>21</v>
       </c>
       <c r="B480" t="s">
-        <v>773</v>
+        <v>736</v>
       </c>
       <c r="C480" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D480" t="s">
-        <v>585</v>
+        <v>102</v>
       </c>
       <c r="E480" t="s">
-        <v>509</v>
+        <v>737</v>
       </c>
       <c r="F480">
-        <v>45078</v>
+        <v>21923</v>
       </c>
       <c r="G480" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H480" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>581</v>
+        <v>8</v>
       </c>
       <c r="B481" t="s">
-        <v>774</v>
+        <v>738</v>
       </c>
       <c r="C481" t="s">
         <v>10</v>
       </c>
       <c r="D481" t="s">
-        <v>278</v>
+        <v>11</v>
       </c>
       <c r="E481" t="s">
-        <v>715</v>
+        <v>54</v>
       </c>
       <c r="F481">
-        <v>66236</v>
+        <v>34636</v>
       </c>
       <c r="G481" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H481" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>367</v>
+        <v>708</v>
       </c>
       <c r="B482" t="s">
-        <v>775</v>
+        <v>739</v>
       </c>
       <c r="C482" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D482" t="s">
-        <v>453</v>
+        <v>740</v>
       </c>
       <c r="E482" t="s">
-        <v>509</v>
+        <v>741</v>
       </c>
       <c r="F482">
-        <v>13058</v>
+        <v>29452</v>
       </c>
       <c r="G482" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H482" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>463</v>
+        <v>708</v>
       </c>
       <c r="B483" t="s">
-        <v>776</v>
+        <v>742</v>
       </c>
       <c r="C483" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D483" t="s">
-        <v>43</v>
+        <v>740</v>
       </c>
       <c r="E483" t="s">
-        <v>715</v>
+        <v>743</v>
       </c>
       <c r="F483">
-        <v>79328</v>
+        <v>29447</v>
       </c>
       <c r="G483" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H483" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>97</v>
+        <v>744</v>
       </c>
       <c r="B484" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
       <c r="C484" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D484" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="E484" t="s">
-        <v>715</v>
+        <v>64</v>
       </c>
       <c r="F484">
-        <v>111301</v>
+        <v>64017</v>
       </c>
       <c r="G484" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H484" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>86</v>
+        <v>365</v>
       </c>
       <c r="B485" t="s">
-        <v>778</v>
+        <v>746</v>
       </c>
       <c r="C485" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D485" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="E485" t="s">
-        <v>715</v>
+        <v>54</v>
       </c>
       <c r="F485">
-        <v>65079</v>
+        <v>33294</v>
       </c>
       <c r="G485" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H485" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>652</v>
+        <v>147</v>
       </c>
       <c r="B486" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="C486" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D486" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="E486" t="s">
-        <v>760</v>
+        <v>54</v>
       </c>
       <c r="F486">
-        <v>6550</v>
+        <v>72922</v>
       </c>
       <c r="G486" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H486" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>652</v>
+        <v>748</v>
       </c>
       <c r="B487" t="s">
-        <v>780</v>
+        <v>749</v>
       </c>
       <c r="C487" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D487" t="s">
-        <v>274</v>
+        <v>112</v>
       </c>
       <c r="E487" t="s">
-        <v>417</v>
+        <v>720</v>
       </c>
       <c r="F487">
-        <v>35935</v>
+        <v>91299</v>
       </c>
       <c r="G487" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H487" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>86</v>
+        <v>750</v>
       </c>
       <c r="B488" t="s">
-        <v>781</v>
+        <v>751</v>
       </c>
       <c r="C488" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D488" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="E488" t="s">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="F488">
-        <v>64895</v>
+        <v>83111</v>
       </c>
       <c r="G488" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H488" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
       <c r="B489" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="C489" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D489" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E489" t="s">
-        <v>783</v>
+        <v>753</v>
       </c>
       <c r="F489">
-        <v>92342</v>
+        <v>29824</v>
       </c>
       <c r="G489" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H489" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="B490" t="s">
-        <v>784</v>
+        <v>754</v>
       </c>
       <c r="C490" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D490" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="E490" t="s">
-        <v>758</v>
+        <v>682</v>
       </c>
       <c r="F490">
-        <v>739997</v>
+        <v>154295</v>
       </c>
       <c r="G490" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H490" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>217</v>
+        <v>755</v>
       </c>
       <c r="B491" t="s">
-        <v>785</v>
+        <v>756</v>
       </c>
       <c r="C491" t="s">
         <v>10</v>
       </c>
       <c r="D491" t="s">
-        <v>278</v>
+        <v>56</v>
       </c>
       <c r="E491" t="s">
-        <v>436</v>
+        <v>54</v>
       </c>
       <c r="F491">
-        <v>66443</v>
+        <v>154295</v>
       </c>
       <c r="G491" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H491" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>652</v>
+        <v>755</v>
       </c>
       <c r="B492" t="s">
-        <v>786</v>
+        <v>757</v>
       </c>
       <c r="C492" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D492" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="E492" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="F492">
-        <v>146379</v>
+        <v>44332</v>
       </c>
       <c r="G492" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H492" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>652</v>
+        <v>755</v>
       </c>
       <c r="B493" t="s">
-        <v>787</v>
+        <v>758</v>
       </c>
       <c r="C493" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D493" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="E493" t="s">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="F493">
-        <v>19808</v>
+        <v>44332</v>
       </c>
       <c r="G493" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H493" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>652</v>
+        <v>32</v>
       </c>
       <c r="B494" t="s">
-        <v>788</v>
+        <v>759</v>
       </c>
       <c r="C494" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D494" t="s">
-        <v>512</v>
+        <v>34</v>
       </c>
       <c r="E494" t="s">
-        <v>789</v>
+        <v>54</v>
       </c>
       <c r="F494">
-        <v>45276</v>
+        <v>26834</v>
       </c>
       <c r="G494" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H494" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>652</v>
+        <v>32</v>
       </c>
       <c r="B495" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="C495" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D495" t="s">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="E495" t="s">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="F495">
-        <v>28878</v>
+        <v>26834</v>
       </c>
       <c r="G495" t="s">
         <v>13</v>
       </c>
       <c r="H495" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>652</v>
+        <v>365</v>
       </c>
       <c r="B496" t="s">
-        <v>791</v>
+        <v>761</v>
       </c>
       <c r="C496" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D496" t="s">
-        <v>140</v>
+        <v>182</v>
       </c>
       <c r="E496" t="s">
-        <v>449</v>
+        <v>54</v>
       </c>
       <c r="F496">
-        <v>28878</v>
+        <v>396177</v>
       </c>
       <c r="G496" t="s">
         <v>13</v>
       </c>
       <c r="H496" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>100</v>
+        <v>259</v>
       </c>
       <c r="B497" t="s">
-        <v>792</v>
+        <v>762</v>
       </c>
       <c r="C497" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D497" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
       <c r="E497" t="s">
-        <v>656</v>
+        <v>54</v>
       </c>
       <c r="F497">
-        <v>43569</v>
+        <v>32011</v>
       </c>
       <c r="G497" t="s">
         <v>13</v>
       </c>
       <c r="H497" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>599</v>
+        <v>45</v>
       </c>
       <c r="B498" t="s">
-        <v>793</v>
+        <v>763</v>
       </c>
       <c r="C498" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D498" t="s">
-        <v>306</v>
+        <v>144</v>
       </c>
       <c r="E498" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="F498">
-        <v>35467</v>
+        <v>22439</v>
       </c>
       <c r="G498" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H498" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>104</v>
+        <v>166</v>
       </c>
       <c r="B499" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="C499" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D499" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="E499" t="s">
-        <v>654</v>
+        <v>64</v>
       </c>
       <c r="F499">
-        <v>56271</v>
+        <v>55916</v>
       </c>
       <c r="G499" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H499" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>176</v>
+        <v>662</v>
       </c>
       <c r="B500" t="s">
-        <v>795</v>
+        <v>765</v>
       </c>
       <c r="C500" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D500" t="s">
-        <v>178</v>
+        <v>74</v>
       </c>
       <c r="E500" t="s">
-        <v>449</v>
+        <v>766</v>
       </c>
       <c r="F500">
-        <v>45461</v>
+        <v>742168</v>
       </c>
       <c r="G500" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H500" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B501" t="s">
-        <v>796</v>
+        <v>767</v>
       </c>
       <c r="C501" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D501" t="s">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="E501" t="s">
-        <v>654</v>
+        <v>224</v>
       </c>
       <c r="F501">
-        <v>146379</v>
+        <v>394827</v>
       </c>
       <c r="G501" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H501" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>797</v>
+        <v>662</v>
       </c>
       <c r="B502" t="s">
-        <v>798</v>
+        <v>768</v>
       </c>
       <c r="C502" t="s">
         <v>10</v>
       </c>
       <c r="D502" t="s">
-        <v>799</v>
+        <v>123</v>
       </c>
       <c r="E502" t="s">
-        <v>745</v>
+        <v>769</v>
       </c>
       <c r="F502">
-        <v>74893</v>
+        <v>19890</v>
       </c>
       <c r="G502" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H502" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>463</v>
+        <v>662</v>
       </c>
       <c r="B503" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="C503" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D503" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E503" t="s">
-        <v>320</v>
+        <v>109</v>
       </c>
       <c r="F503">
-        <v>935</v>
+        <v>23748</v>
       </c>
       <c r="G503" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H503" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B504" t="s">
-        <v>801</v>
+        <v>771</v>
       </c>
       <c r="C504" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D504" t="s">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="E504" t="s">
-        <v>654</v>
+        <v>772</v>
       </c>
       <c r="F504">
-        <v>16144</v>
+        <v>27918</v>
       </c>
       <c r="G504" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H504" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>463</v>
+        <v>662</v>
       </c>
       <c r="B505" t="s">
-        <v>802</v>
+        <v>773</v>
       </c>
       <c r="C505" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D505" t="s">
-        <v>226</v>
+        <v>98</v>
       </c>
       <c r="E505" t="s">
-        <v>663</v>
+        <v>584</v>
       </c>
       <c r="F505">
-        <v>100</v>
+        <v>96626</v>
       </c>
       <c r="G505" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H505" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>463</v>
+        <v>662</v>
       </c>
       <c r="B506" t="s">
-        <v>803</v>
+        <v>774</v>
       </c>
       <c r="C506" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D506" t="s">
-        <v>442</v>
+        <v>53</v>
       </c>
       <c r="E506" t="s">
-        <v>663</v>
+        <v>766</v>
       </c>
       <c r="F506">
-        <v>235</v>
+        <v>115711</v>
       </c>
       <c r="G506" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H506" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>126</v>
+        <v>662</v>
       </c>
       <c r="B507" t="s">
-        <v>804</v>
+        <v>775</v>
       </c>
       <c r="C507" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D507" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="E507" t="s">
-        <v>663</v>
+        <v>776</v>
       </c>
       <c r="F507">
-        <v>38527</v>
+        <v>413515</v>
       </c>
       <c r="G507" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H507" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B508" t="s">
-        <v>805</v>
+        <v>777</v>
       </c>
       <c r="C508" t="s">
         <v>10</v>
       </c>
       <c r="D508" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E508" t="s">
-        <v>583</v>
+        <v>454</v>
       </c>
       <c r="F508">
-        <v>192945</v>
+        <v>253303</v>
       </c>
       <c r="G508" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H508" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B509" t="s">
-        <v>806</v>
+        <v>778</v>
       </c>
       <c r="C509" t="s">
         <v>10</v>
       </c>
       <c r="D509" t="s">
-        <v>163</v>
+        <v>76</v>
       </c>
       <c r="E509" t="s">
-        <v>619</v>
+        <v>584</v>
       </c>
       <c r="F509">
-        <v>192945</v>
+        <v>120473</v>
       </c>
       <c r="G509" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H509" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>601</v>
+        <v>662</v>
       </c>
       <c r="B510" t="s">
-        <v>807</v>
+        <v>779</v>
       </c>
       <c r="C510" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D510" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="E510" t="s">
-        <v>619</v>
+        <v>224</v>
       </c>
       <c r="F510">
-        <v>250045</v>
+        <v>154764</v>
       </c>
       <c r="G510" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H510" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B511" t="s">
-        <v>808</v>
+        <v>780</v>
       </c>
       <c r="C511" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D511" t="s">
-        <v>68</v>
+        <v>358</v>
       </c>
       <c r="E511" t="s">
-        <v>654</v>
+        <v>64</v>
       </c>
       <c r="F511">
-        <v>23898</v>
+        <v>115445</v>
       </c>
       <c r="G511" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H511" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>190</v>
+        <v>662</v>
       </c>
       <c r="B512" t="s">
-        <v>809</v>
+        <v>781</v>
       </c>
       <c r="C512" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D512" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="E512" t="s">
-        <v>654</v>
+        <v>782</v>
       </c>
       <c r="F512">
-        <v>23898</v>
+        <v>81420</v>
       </c>
       <c r="G512" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H512" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B513" t="s">
-        <v>810</v>
+        <v>783</v>
       </c>
       <c r="C513" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D513" t="s">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="E513" t="s">
-        <v>619</v>
+        <v>64</v>
       </c>
       <c r="F513">
-        <v>16144</v>
+        <v>124219</v>
       </c>
       <c r="G513" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H513" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B514" t="s">
-        <v>811</v>
+        <v>784</v>
       </c>
       <c r="C514" t="s">
         <v>10</v>
       </c>
       <c r="D514" t="s">
-        <v>812</v>
+        <v>117</v>
       </c>
       <c r="E514" t="s">
-        <v>813</v>
+        <v>772</v>
       </c>
       <c r="F514">
-        <v>68837</v>
+        <v>99530</v>
       </c>
       <c r="G514" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H514" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B515" t="s">
-        <v>814</v>
+        <v>785</v>
       </c>
       <c r="C515" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D515" t="s">
-        <v>292</v>
+        <v>210</v>
       </c>
       <c r="E515" t="s">
-        <v>449</v>
+        <v>772</v>
       </c>
       <c r="F515">
-        <v>410948</v>
+        <v>72369</v>
       </c>
       <c r="G515" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H515" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>268</v>
+        <v>662</v>
       </c>
       <c r="B516" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="C516" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D516" t="s">
-        <v>48</v>
+        <v>151</v>
       </c>
       <c r="E516" t="s">
-        <v>654</v>
+        <v>584</v>
       </c>
       <c r="F516">
-        <v>147047</v>
+        <v>70760</v>
       </c>
       <c r="G516" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H516" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B517" t="s">
-        <v>816</v>
+        <v>787</v>
       </c>
       <c r="C517" t="s">
         <v>10</v>
       </c>
       <c r="D517" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="E517" t="s">
-        <v>745</v>
+        <v>766</v>
       </c>
       <c r="F517">
-        <v>192891</v>
+        <v>44221</v>
       </c>
       <c r="G517" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H517" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B518" t="s">
-        <v>817</v>
+        <v>788</v>
       </c>
       <c r="C518" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D518" t="s">
-        <v>818</v>
+        <v>11</v>
       </c>
       <c r="E518" t="s">
-        <v>619</v>
+        <v>766</v>
       </c>
       <c r="F518">
-        <v>21014</v>
+        <v>3684</v>
       </c>
       <c r="G518" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H518" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B519" t="s">
-        <v>819</v>
+        <v>789</v>
       </c>
       <c r="C519" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D519" t="s">
-        <v>434</v>
+        <v>47</v>
       </c>
       <c r="E519" t="s">
-        <v>449</v>
+        <v>790</v>
       </c>
       <c r="F519">
-        <v>190368</v>
+        <v>29838</v>
       </c>
       <c r="G519" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H519" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B520" t="s">
-        <v>820</v>
+        <v>791</v>
       </c>
       <c r="C520" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D520" t="s">
-        <v>51</v>
+        <v>144</v>
       </c>
       <c r="E520" t="s">
-        <v>699</v>
+        <v>792</v>
       </c>
       <c r="F520">
-        <v>16144</v>
+        <v>22562</v>
       </c>
       <c r="G520" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H520" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B521" t="s">
-        <v>821</v>
+        <v>793</v>
       </c>
       <c r="C521" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D521" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E521" t="s">
-        <v>619</v>
+        <v>584</v>
       </c>
       <c r="F521">
-        <v>249993</v>
+        <v>29391</v>
       </c>
       <c r="G521" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H521" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B522" t="s">
-        <v>822</v>
+        <v>794</v>
       </c>
       <c r="C522" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D522" t="s">
-        <v>624</v>
+        <v>34</v>
       </c>
       <c r="E522" t="s">
-        <v>767</v>
+        <v>109</v>
       </c>
       <c r="F522">
-        <v>68699</v>
+        <v>26386</v>
       </c>
       <c r="G522" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H522" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B523" t="s">
-        <v>823</v>
+        <v>795</v>
       </c>
       <c r="C523" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D523" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="E523" t="s">
-        <v>769</v>
+        <v>454</v>
       </c>
       <c r="F523">
-        <v>145570</v>
+        <v>36385</v>
       </c>
       <c r="G523" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H523" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>86</v>
+        <v>662</v>
       </c>
       <c r="B524" t="s">
-        <v>824</v>
+        <v>796</v>
       </c>
       <c r="C524" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D524" t="s">
-        <v>149</v>
+        <v>797</v>
       </c>
       <c r="E524" t="s">
-        <v>619</v>
+        <v>792</v>
       </c>
       <c r="F524">
-        <v>54806</v>
+        <v>47099</v>
       </c>
       <c r="G524" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H524" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B525" t="s">
-        <v>825</v>
+        <v>798</v>
       </c>
       <c r="C525" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D525" t="s">
-        <v>78</v>
+        <v>566</v>
       </c>
       <c r="E525" t="s">
-        <v>826</v>
+        <v>799</v>
       </c>
       <c r="F525">
-        <v>249937</v>
+        <v>4045</v>
       </c>
       <c r="G525" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H525" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B526" t="s">
-        <v>827</v>
+        <v>800</v>
       </c>
       <c r="C526" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D526" t="s">
-        <v>818</v>
+        <v>371</v>
       </c>
       <c r="E526" t="s">
-        <v>320</v>
+        <v>801</v>
       </c>
       <c r="F526">
-        <v>21014</v>
+        <v>274789</v>
       </c>
       <c r="G526" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H526" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B527" t="s">
-        <v>828</v>
+        <v>802</v>
       </c>
       <c r="C527" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D527" t="s">
-        <v>278</v>
+        <v>83</v>
       </c>
       <c r="E527" t="s">
-        <v>745</v>
+        <v>803</v>
       </c>
       <c r="F527">
-        <v>65771</v>
+        <v>113004</v>
       </c>
       <c r="G527" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H527" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B528" t="s">
-        <v>829</v>
+        <v>804</v>
       </c>
       <c r="C528" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D528" t="s">
-        <v>292</v>
+        <v>805</v>
       </c>
       <c r="E528" t="s">
-        <v>449</v>
+        <v>782</v>
       </c>
       <c r="F528">
-        <v>410923</v>
+        <v>108901</v>
       </c>
       <c r="G528" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H528" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B529" t="s">
-        <v>830</v>
+        <v>806</v>
       </c>
       <c r="C529" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D529" t="s">
-        <v>121</v>
+        <v>192</v>
       </c>
       <c r="E529" t="s">
-        <v>320</v>
+        <v>31</v>
       </c>
       <c r="F529">
-        <v>113280</v>
+        <v>230093</v>
       </c>
       <c r="G529" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H529" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>489</v>
+        <v>662</v>
       </c>
       <c r="B530" t="s">
-        <v>831</v>
+        <v>807</v>
       </c>
       <c r="C530" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D530" t="s">
-        <v>140</v>
+        <v>808</v>
       </c>
       <c r="E530" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="F530">
-        <v>27822</v>
+        <v>196310</v>
       </c>
       <c r="G530" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H530" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B531" t="s">
-        <v>832</v>
+        <v>809</v>
       </c>
       <c r="C531" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D531" t="s">
-        <v>496</v>
+        <v>451</v>
       </c>
       <c r="E531" t="s">
-        <v>833</v>
+        <v>810</v>
       </c>
       <c r="F531">
-        <v>117846</v>
+        <v>45280</v>
       </c>
       <c r="G531" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H531" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B532" t="s">
-        <v>834</v>
+        <v>811</v>
       </c>
       <c r="C532" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D532" t="s">
-        <v>448</v>
+        <v>78</v>
       </c>
       <c r="E532" t="s">
-        <v>147</v>
+        <v>454</v>
       </c>
       <c r="F532">
-        <v>4175</v>
+        <v>60561</v>
       </c>
       <c r="G532" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H532" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B533" t="s">
-        <v>835</v>
+        <v>812</v>
       </c>
       <c r="C533" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D533" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="E533" t="s">
-        <v>449</v>
+        <v>64</v>
       </c>
       <c r="F533">
-        <v>410923</v>
+        <v>34835</v>
       </c>
       <c r="G533" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H533" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B534" t="s">
-        <v>836</v>
+        <v>813</v>
       </c>
       <c r="C534" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D534" t="s">
-        <v>88</v>
+        <v>168</v>
       </c>
       <c r="E534" t="s">
-        <v>449</v>
+        <v>720</v>
       </c>
       <c r="F534">
-        <v>61889</v>
+        <v>55916</v>
       </c>
       <c r="G534" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H534" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B535" t="s">
-        <v>837</v>
+        <v>814</v>
       </c>
       <c r="C535" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D535" t="s">
-        <v>88</v>
+        <v>384</v>
       </c>
       <c r="E535" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="F535">
-        <v>61889</v>
+        <v>32128</v>
       </c>
       <c r="G535" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H535" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>270</v>
+        <v>662</v>
       </c>
       <c r="B536" t="s">
-        <v>838</v>
+        <v>815</v>
       </c>
       <c r="C536" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D536" t="s">
-        <v>219</v>
+        <v>816</v>
       </c>
       <c r="E536" t="s">
-        <v>745</v>
+        <v>666</v>
       </c>
       <c r="F536">
-        <v>106143</v>
+        <v>128</v>
       </c>
       <c r="G536" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H536" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>100</v>
+        <v>662</v>
       </c>
       <c r="B537" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="C537" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D537" t="s">
-        <v>178</v>
+        <v>349</v>
       </c>
       <c r="E537" t="s">
-        <v>758</v>
+        <v>720</v>
       </c>
       <c r="F537">
-        <v>44492</v>
+        <v>6641</v>
       </c>
       <c r="G537" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H537" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>840</v>
+        <v>662</v>
       </c>
       <c r="B538" t="s">
-        <v>841</v>
+        <v>818</v>
       </c>
       <c r="C538" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D538" t="s">
-        <v>11</v>
+        <v>740</v>
       </c>
       <c r="E538" t="s">
-        <v>745</v>
+        <v>224</v>
       </c>
       <c r="F538">
-        <v>85251</v>
+        <v>29306</v>
       </c>
       <c r="G538" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H538" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>268</v>
+        <v>662</v>
       </c>
       <c r="B539" t="s">
-        <v>842</v>
+        <v>819</v>
       </c>
       <c r="C539" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D539" t="s">
-        <v>48</v>
+        <v>641</v>
       </c>
       <c r="E539" t="s">
-        <v>449</v>
+        <v>820</v>
       </c>
       <c r="F539">
-        <v>146058</v>
+        <v>6345</v>
       </c>
       <c r="G539" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H539" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>581</v>
+        <v>662</v>
       </c>
       <c r="B540" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="C540" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D540" t="s">
-        <v>163</v>
+        <v>822</v>
       </c>
       <c r="E540" t="s">
-        <v>745</v>
+        <v>823</v>
       </c>
       <c r="F540">
-        <v>192926</v>
+        <v>1580</v>
       </c>
       <c r="G540" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H540" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="B541" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C541" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D541" t="s">
-        <v>292</v>
+        <v>456</v>
       </c>
       <c r="E541" t="s">
-        <v>845</v>
+        <v>766</v>
       </c>
       <c r="F541">
-        <v>410923</v>
+        <v>435</v>
       </c>
       <c r="G541" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H541" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>100</v>
+        <v>662</v>
       </c>
       <c r="B542" t="s">
-        <v>846</v>
+        <v>825</v>
       </c>
       <c r="C542" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D542" t="s">
-        <v>121</v>
+        <v>288</v>
       </c>
       <c r="E542" t="s">
-        <v>758</v>
+        <v>224</v>
       </c>
       <c r="F542">
-        <v>114520</v>
+        <v>63940</v>
       </c>
       <c r="G542" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H542" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>100</v>
+        <v>662</v>
       </c>
       <c r="B543" t="s">
-        <v>847</v>
+        <v>826</v>
       </c>
       <c r="C543" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D543" t="s">
-        <v>106</v>
+        <v>306</v>
       </c>
       <c r="E543" t="s">
-        <v>320</v>
+        <v>64</v>
       </c>
       <c r="F543">
-        <v>739997</v>
+        <v>14034</v>
       </c>
       <c r="G543" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H543" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>848</v>
+        <v>662</v>
       </c>
       <c r="B544" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="C544" t="s">
         <v>10</v>
       </c>
       <c r="D544" t="s">
-        <v>163</v>
+        <v>358</v>
       </c>
       <c r="E544" t="s">
-        <v>745</v>
+        <v>766</v>
       </c>
       <c r="F544">
-        <v>192146</v>
+        <v>115445</v>
       </c>
       <c r="G544" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H544" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>100</v>
+        <v>662</v>
       </c>
       <c r="B545" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="C545" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D545" t="s">
-        <v>442</v>
+        <v>306</v>
       </c>
       <c r="E545" t="s">
-        <v>851</v>
+        <v>769</v>
       </c>
       <c r="F545">
-        <v>128</v>
+        <v>14034</v>
       </c>
       <c r="G545" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H545" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>100</v>
+        <v>662</v>
       </c>
       <c r="B546" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="C546" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D546" t="s">
-        <v>178</v>
+        <v>367</v>
       </c>
       <c r="E546" t="s">
-        <v>853</v>
+        <v>772</v>
       </c>
       <c r="F546">
-        <v>44307</v>
+        <v>34835</v>
       </c>
       <c r="G546" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H546" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>100</v>
+        <v>708</v>
       </c>
       <c r="B547" t="s">
-        <v>854</v>
+        <v>830</v>
       </c>
       <c r="C547" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D547" t="s">
-        <v>292</v>
+        <v>47</v>
       </c>
       <c r="E547" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="F547">
-        <v>410923</v>
+        <v>29725</v>
       </c>
       <c r="G547" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H547" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>100</v>
+        <v>708</v>
       </c>
       <c r="B548" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="C548" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D548" t="s">
-        <v>292</v>
+        <v>47</v>
       </c>
       <c r="E548" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="F548">
-        <v>410923</v>
+        <v>29725</v>
       </c>
       <c r="G548" t="s">
         <v>13</v>
       </c>
       <c r="H548" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="B549" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="C549" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D549" t="s">
-        <v>292</v>
+        <v>95</v>
       </c>
       <c r="E549" t="s">
-        <v>845</v>
+        <v>753</v>
       </c>
       <c r="F549">
-        <v>410923</v>
+        <v>29824</v>
       </c>
       <c r="G549" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H549" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B550" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="C550" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D550" t="s">
-        <v>140</v>
+        <v>210</v>
       </c>
       <c r="E550" t="s">
-        <v>417</v>
+        <v>25</v>
       </c>
       <c r="F550">
-        <v>28865</v>
+        <v>71985</v>
       </c>
       <c r="G550" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H550" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>100</v>
+        <v>835</v>
       </c>
       <c r="B551" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="C551" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D551" t="s">
-        <v>292</v>
+        <v>120</v>
       </c>
       <c r="E551" t="s">
-        <v>594</v>
+        <v>837</v>
       </c>
       <c r="F551">
-        <v>410923</v>
+        <v>43262</v>
       </c>
       <c r="G551" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H551" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>463</v>
+        <v>835</v>
       </c>
       <c r="B552" t="s">
-        <v>859</v>
+        <v>838</v>
       </c>
       <c r="C552" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D552" t="s">
-        <v>434</v>
+        <v>358</v>
       </c>
       <c r="E552" t="s">
-        <v>853</v>
+        <v>766</v>
       </c>
       <c r="F552">
-        <v>191324</v>
+        <v>115063</v>
       </c>
       <c r="G552" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H552" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>100</v>
+        <v>835</v>
       </c>
       <c r="B553" t="s">
-        <v>860</v>
+        <v>839</v>
       </c>
       <c r="C553" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D553" t="s">
-        <v>149</v>
+        <v>456</v>
       </c>
       <c r="E553" t="s">
-        <v>861</v>
+        <v>666</v>
       </c>
       <c r="F553">
-        <v>54679</v>
+        <v>435</v>
       </c>
       <c r="G553" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H553" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>862</v>
+        <v>835</v>
       </c>
       <c r="B554" t="s">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="C554" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D554" t="s">
-        <v>434</v>
+        <v>358</v>
       </c>
       <c r="E554" t="s">
-        <v>853</v>
+        <v>584</v>
       </c>
       <c r="F554">
-        <v>191286</v>
+        <v>115063</v>
       </c>
       <c r="G554" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H554" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>864</v>
+        <v>835</v>
       </c>
       <c r="B555" t="s">
-        <v>865</v>
+        <v>841</v>
       </c>
       <c r="C555" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D555" t="s">
-        <v>292</v>
+        <v>468</v>
       </c>
       <c r="E555" t="s">
-        <v>769</v>
+        <v>224</v>
       </c>
       <c r="F555">
-        <v>410923</v>
+        <v>204948</v>
       </c>
       <c r="G555" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H555" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>652</v>
+        <v>835</v>
       </c>
       <c r="B556" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
       <c r="C556" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D556" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="E556" t="s">
-        <v>594</v>
+        <v>766</v>
       </c>
       <c r="F556">
-        <v>89800</v>
+        <v>742168</v>
       </c>
       <c r="G556" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H556" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>652</v>
+        <v>21</v>
       </c>
       <c r="B557" t="s">
-        <v>867</v>
+        <v>843</v>
       </c>
       <c r="C557" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D557" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E557" t="s">
-        <v>509</v>
+        <v>844</v>
       </c>
       <c r="F557">
-        <v>61795</v>
+        <v>42890</v>
       </c>
       <c r="G557" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H557" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>652</v>
+        <v>732</v>
       </c>
       <c r="B558" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="C558" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D558" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="E558" t="s">
-        <v>594</v>
+        <v>109</v>
       </c>
       <c r="F558">
-        <v>89800</v>
+        <v>23748</v>
       </c>
       <c r="G558" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H558" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>86</v>
+        <v>708</v>
       </c>
       <c r="B559" t="s">
-        <v>869</v>
+        <v>846</v>
       </c>
       <c r="C559" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D559" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="E559" t="s">
-        <v>417</v>
+        <v>396</v>
       </c>
       <c r="F559">
-        <v>62816</v>
+        <v>29429</v>
       </c>
       <c r="G559" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H559" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>652</v>
+        <v>755</v>
       </c>
       <c r="B560" t="s">
-        <v>870</v>
+        <v>847</v>
       </c>
       <c r="C560" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D560" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="E560" t="s">
-        <v>320</v>
+        <v>776</v>
       </c>
       <c r="F560">
-        <v>89800</v>
+        <v>123480</v>
       </c>
       <c r="G560" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="H560" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>652</v>
+        <v>755</v>
       </c>
       <c r="B561" t="s">
-        <v>871</v>
+        <v>848</v>
       </c>
       <c r="C561" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D561" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="E561" t="s">
-        <v>417</v>
+        <v>109</v>
       </c>
       <c r="F561">
-        <v>17060</v>
+        <v>27622</v>
       </c>
       <c r="G561" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H561" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>28</v>
+        <v>636</v>
       </c>
       <c r="B562" t="s">
-        <v>872</v>
+        <v>849</v>
       </c>
       <c r="C562" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D562" t="s">
-        <v>31</v>
+        <v>677</v>
       </c>
       <c r="E562" t="s">
-        <v>417</v>
+        <v>666</v>
       </c>
       <c r="F562">
-        <v>20156</v>
+        <v>23741</v>
       </c>
       <c r="G562" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H562" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="B563" t="s">
-        <v>873</v>
+        <v>850</v>
       </c>
       <c r="C563" t="s">
         <v>10</v>
       </c>
       <c r="D563" t="s">
-        <v>317</v>
+        <v>358</v>
       </c>
       <c r="E563" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="F563">
-        <v>84187</v>
+        <v>114642</v>
       </c>
       <c r="G563" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H563" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>599</v>
+        <v>636</v>
       </c>
       <c r="B564" t="s">
-        <v>874</v>
+        <v>851</v>
       </c>
       <c r="C564" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D564" t="s">
-        <v>292</v>
+        <v>98</v>
       </c>
       <c r="E564" t="s">
-        <v>417</v>
+        <v>454</v>
       </c>
       <c r="F564">
-        <v>410923</v>
+        <v>95637</v>
       </c>
       <c r="G564" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H564" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>599</v>
+        <v>636</v>
       </c>
       <c r="B565" t="s">
-        <v>875</v>
+        <v>852</v>
       </c>
       <c r="C565" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D565" t="s">
-        <v>292</v>
+        <v>76</v>
       </c>
       <c r="E565" t="s">
-        <v>417</v>
+        <v>224</v>
       </c>
       <c r="F565">
-        <v>410923</v>
+        <v>120144</v>
       </c>
       <c r="G565" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H565" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>599</v>
+        <v>149</v>
       </c>
       <c r="B566" t="s">
-        <v>876</v>
+        <v>853</v>
       </c>
       <c r="C566" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D566" t="s">
-        <v>292</v>
+        <v>151</v>
       </c>
       <c r="E566" t="s">
-        <v>417</v>
+        <v>584</v>
       </c>
       <c r="F566">
-        <v>410923</v>
+        <v>69768</v>
       </c>
       <c r="G566" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H566" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>599</v>
+        <v>854</v>
       </c>
       <c r="B567" t="s">
-        <v>877</v>
+        <v>855</v>
       </c>
       <c r="C567" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D567" t="s">
-        <v>292</v>
+        <v>638</v>
       </c>
       <c r="E567" t="s">
-        <v>417</v>
+        <v>639</v>
       </c>
       <c r="F567">
-        <v>410923</v>
+        <v>109773</v>
       </c>
       <c r="G567" t="s">
         <v>13</v>
       </c>
       <c r="H567" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>599</v>
+        <v>755</v>
       </c>
       <c r="B568" t="s">
-        <v>878</v>
+        <v>856</v>
       </c>
       <c r="C568" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D568" t="s">
-        <v>292</v>
+        <v>210</v>
       </c>
       <c r="E568" t="s">
-        <v>417</v>
+        <v>782</v>
       </c>
       <c r="F568">
-        <v>410923</v>
+        <v>71285</v>
       </c>
       <c r="G568" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H568" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>599</v>
+        <v>755</v>
       </c>
       <c r="B569" t="s">
-        <v>879</v>
+        <v>857</v>
       </c>
       <c r="C569" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D569" t="s">
-        <v>48</v>
+        <v>367</v>
       </c>
       <c r="E569" t="s">
-        <v>320</v>
+        <v>776</v>
       </c>
       <c r="F569">
-        <v>144745</v>
+        <v>34234</v>
       </c>
       <c r="G569" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H569" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>599</v>
+        <v>755</v>
       </c>
       <c r="B570" t="s">
-        <v>880</v>
+        <v>858</v>
       </c>
       <c r="C570" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D570" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="E570" t="s">
-        <v>320</v>
+        <v>109</v>
       </c>
       <c r="F570">
-        <v>144745</v>
+        <v>98473</v>
       </c>
       <c r="G570" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H570" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>599</v>
+        <v>859</v>
       </c>
       <c r="B571" t="s">
-        <v>881</v>
+        <v>860</v>
       </c>
       <c r="C571" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D571" t="s">
-        <v>59</v>
+        <v>180</v>
       </c>
       <c r="E571" t="s">
-        <v>320</v>
+        <v>242</v>
       </c>
       <c r="F571">
-        <v>27914</v>
+        <v>27918</v>
       </c>
       <c r="G571" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H571" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>379</v>
+        <v>8</v>
       </c>
       <c r="B572" t="s">
-        <v>882</v>
+        <v>861</v>
       </c>
       <c r="C572" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D572" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E572" t="s">
-        <v>417</v>
+        <v>782</v>
       </c>
       <c r="F572">
-        <v>388996</v>
+        <v>3219</v>
       </c>
       <c r="G572" t="s">
         <v>13</v>
       </c>
       <c r="H572" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>379</v>
+        <v>28</v>
       </c>
       <c r="B573" t="s">
-        <v>883</v>
+        <v>862</v>
       </c>
       <c r="C573" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D573" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="E573" t="s">
-        <v>320</v>
+        <v>689</v>
       </c>
       <c r="F573">
-        <v>114158</v>
+        <v>38530</v>
       </c>
       <c r="G573" t="s">
         <v>13</v>
       </c>
       <c r="H573" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>379</v>
+        <v>863</v>
       </c>
       <c r="B574" t="s">
-        <v>884</v>
+        <v>864</v>
       </c>
       <c r="C574" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D574" t="s">
-        <v>296</v>
+        <v>252</v>
       </c>
       <c r="E574" t="s">
-        <v>320</v>
+        <v>454</v>
       </c>
       <c r="F574">
-        <v>114158</v>
+        <v>120690</v>
       </c>
       <c r="G574" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H574" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>379</v>
+        <v>208</v>
       </c>
       <c r="B575" t="s">
-        <v>885</v>
+        <v>865</v>
       </c>
       <c r="C575" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D575" t="s">
-        <v>331</v>
+        <v>78</v>
       </c>
       <c r="E575" t="s">
-        <v>886</v>
+        <v>454</v>
       </c>
       <c r="F575">
-        <v>227077</v>
+        <v>61641</v>
       </c>
       <c r="G575" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H575" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>138</v>
+        <v>378</v>
       </c>
       <c r="B576" t="s">
-        <v>887</v>
+        <v>866</v>
       </c>
       <c r="C576" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D576" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="E576" t="s">
-        <v>888</v>
+        <v>867</v>
       </c>
       <c r="F576">
-        <v>27914</v>
+        <v>935</v>
       </c>
       <c r="G576" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H576" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>599</v>
+        <v>378</v>
       </c>
       <c r="B577" t="s">
-        <v>889</v>
+        <v>868</v>
       </c>
       <c r="C577" t="s">
         <v>10</v>
       </c>
       <c r="D577" t="s">
-        <v>890</v>
+        <v>76</v>
       </c>
       <c r="E577" t="s">
-        <v>891</v>
+        <v>224</v>
       </c>
       <c r="F577">
-        <v>45</v>
+        <v>120144</v>
       </c>
       <c r="G577" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H577" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>599</v>
+        <v>378</v>
       </c>
       <c r="B578" t="s">
-        <v>892</v>
+        <v>869</v>
       </c>
       <c r="C578" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D578" t="s">
-        <v>75</v>
+        <v>182</v>
       </c>
       <c r="E578" t="s">
-        <v>320</v>
+        <v>454</v>
       </c>
       <c r="F578">
-        <v>60832</v>
+        <v>394543</v>
       </c>
       <c r="G578" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H578" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>463</v>
+        <v>21</v>
       </c>
       <c r="B579" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="C579" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D579" t="s">
-        <v>92</v>
+        <v>871</v>
       </c>
       <c r="E579" t="s">
-        <v>826</v>
+        <v>423</v>
       </c>
       <c r="F579">
-        <v>89430</v>
+        <v>14481</v>
       </c>
       <c r="G579" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H579" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>599</v>
+        <v>378</v>
       </c>
       <c r="B580" t="s">
-        <v>894</v>
+        <v>872</v>
       </c>
       <c r="C580" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D580" t="s">
-        <v>75</v>
+        <v>288</v>
       </c>
       <c r="E580" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="F580">
-        <v>60832</v>
+        <v>63940</v>
       </c>
       <c r="G580" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H580" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>599</v>
+        <v>169</v>
       </c>
       <c r="B581" t="s">
-        <v>895</v>
+        <v>873</v>
       </c>
       <c r="C581" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D581" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E581" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="F581">
-        <v>60832</v>
+        <v>36889</v>
       </c>
       <c r="G581" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H581" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>599</v>
+        <v>378</v>
       </c>
       <c r="B582" t="s">
-        <v>896</v>
+        <v>874</v>
       </c>
       <c r="C582" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D582" t="s">
-        <v>818</v>
+        <v>76</v>
       </c>
       <c r="E582" t="s">
-        <v>897</v>
+        <v>109</v>
       </c>
       <c r="F582">
-        <v>20882</v>
+        <v>120487</v>
       </c>
       <c r="G582" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H582" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>498</v>
+        <v>378</v>
       </c>
       <c r="B583" t="s">
-        <v>898</v>
+        <v>875</v>
       </c>
       <c r="C583" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D583" t="s">
-        <v>121</v>
+        <v>582</v>
       </c>
       <c r="E583" t="s">
-        <v>826</v>
+        <v>876</v>
       </c>
       <c r="F583">
-        <v>112197</v>
+        <v>77677</v>
       </c>
       <c r="G583" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H583" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>899</v>
+        <v>378</v>
       </c>
       <c r="B584" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
       <c r="C584" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D584" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="E584" t="s">
-        <v>901</v>
+        <v>109</v>
       </c>
       <c r="F584">
-        <v>739681</v>
+        <v>152854</v>
       </c>
       <c r="G584" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H584" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>196</v>
+        <v>378</v>
       </c>
       <c r="B585" t="s">
-        <v>902</v>
+        <v>878</v>
       </c>
       <c r="C585" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D585" t="s">
-        <v>36</v>
+        <v>879</v>
       </c>
       <c r="E585" t="s">
-        <v>509</v>
+        <v>109</v>
       </c>
       <c r="F585">
-        <v>61513</v>
+        <v>46285</v>
       </c>
       <c r="G585" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H585" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>86</v>
+        <v>378</v>
       </c>
       <c r="B586" t="s">
-        <v>903</v>
+        <v>880</v>
       </c>
       <c r="C586" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D586" t="s">
-        <v>88</v>
+        <v>468</v>
       </c>
       <c r="E586" t="s">
-        <v>417</v>
+        <v>109</v>
       </c>
       <c r="F586">
-        <v>62426</v>
+        <v>205789</v>
       </c>
       <c r="G586" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H586" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="B587" t="s">
-        <v>904</v>
+        <v>881</v>
       </c>
       <c r="C587" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D587" t="s">
-        <v>92</v>
+        <v>808</v>
       </c>
       <c r="E587" t="s">
-        <v>320</v>
+        <v>454</v>
       </c>
       <c r="F587">
-        <v>89430</v>
+        <v>193842</v>
       </c>
       <c r="G587" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H587" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>104</v>
+        <v>708</v>
       </c>
       <c r="B588" t="s">
-        <v>905</v>
+        <v>882</v>
       </c>
       <c r="C588" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D588" t="s">
-        <v>317</v>
+        <v>883</v>
       </c>
       <c r="E588" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
       <c r="F588">
-        <v>82603</v>
+        <v>28</v>
       </c>
       <c r="G588" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H588" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>138</v>
+        <v>885</v>
       </c>
       <c r="B589" t="s">
-        <v>906</v>
+        <v>886</v>
       </c>
       <c r="C589" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D589" t="s">
-        <v>85</v>
+        <v>185</v>
       </c>
       <c r="E589" t="s">
-        <v>767</v>
+        <v>175</v>
       </c>
       <c r="F589">
-        <v>91587</v>
+        <v>178006</v>
       </c>
       <c r="G589" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H589" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>463</v>
+        <v>21</v>
       </c>
       <c r="B590" t="s">
-        <v>907</v>
+        <v>887</v>
       </c>
       <c r="C590" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D590" t="s">
-        <v>31</v>
+        <v>560</v>
       </c>
       <c r="E590" t="s">
-        <v>767</v>
+        <v>888</v>
       </c>
       <c r="F590">
-        <v>19363</v>
+        <v>10950</v>
       </c>
       <c r="G590" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H590" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B591" t="s">
-        <v>908</v>
+        <v>889</v>
       </c>
       <c r="C591" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D591" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="E591" t="s">
-        <v>417</v>
+        <v>890</v>
       </c>
       <c r="F591">
-        <v>17063</v>
+        <v>42930</v>
       </c>
       <c r="G591" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H591" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="B592" t="s">
-        <v>909</v>
+        <v>891</v>
       </c>
       <c r="C592" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D592" t="s">
-        <v>88</v>
+        <v>411</v>
       </c>
       <c r="E592" t="s">
-        <v>417</v>
+        <v>890</v>
       </c>
       <c r="F592">
-        <v>61540</v>
+        <v>144404</v>
       </c>
       <c r="G592" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H592" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>463</v>
+        <v>365</v>
       </c>
       <c r="B593" t="s">
-        <v>910</v>
+        <v>892</v>
       </c>
       <c r="C593" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D593" t="s">
-        <v>46</v>
+        <v>468</v>
       </c>
       <c r="E593" t="s">
-        <v>911</v>
+        <v>109</v>
       </c>
       <c r="F593">
-        <v>16857</v>
+        <v>205789</v>
       </c>
       <c r="G593" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H593" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>463</v>
+        <v>732</v>
       </c>
       <c r="B594" t="s">
-        <v>912</v>
+        <v>893</v>
       </c>
       <c r="C594" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D594" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="E594" t="s">
-        <v>901</v>
+        <v>776</v>
       </c>
       <c r="F594">
-        <v>739681</v>
+        <v>122224</v>
       </c>
       <c r="G594" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H594" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B595" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
       <c r="C595" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D595" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="E595" t="s">
-        <v>509</v>
+        <v>720</v>
       </c>
       <c r="F595">
-        <v>88656</v>
+        <v>42930</v>
       </c>
       <c r="G595" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H595" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>100</v>
+        <v>378</v>
       </c>
       <c r="B596" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="C596" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D596" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E596" t="s">
-        <v>826</v>
+        <v>109</v>
       </c>
       <c r="F596">
-        <v>77926</v>
+        <v>151316</v>
       </c>
       <c r="G596" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H596" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B597" t="s">
-        <v>915</v>
+        <v>896</v>
       </c>
       <c r="C597" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D597" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="E597" t="s">
-        <v>509</v>
+        <v>109</v>
       </c>
       <c r="F597">
-        <v>0</v>
+        <v>151316</v>
       </c>
       <c r="G597" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H597" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B598" t="s">
-        <v>916</v>
+        <v>897</v>
       </c>
       <c r="C598" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D598" t="s">
-        <v>422</v>
+        <v>468</v>
       </c>
       <c r="E598" t="s">
-        <v>233</v>
+        <v>109</v>
       </c>
       <c r="F598">
-        <v>46941</v>
+        <v>205789</v>
       </c>
       <c r="G598" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H598" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B599" t="s">
-        <v>917</v>
+        <v>898</v>
       </c>
       <c r="C599" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D599" t="s">
-        <v>88</v>
+        <v>879</v>
       </c>
       <c r="E599" t="s">
-        <v>509</v>
+        <v>109</v>
       </c>
       <c r="F599">
-        <v>61202</v>
+        <v>45825</v>
       </c>
       <c r="G599" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H599" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B600" t="s">
-        <v>918</v>
+        <v>899</v>
       </c>
       <c r="C600" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D600" t="s">
-        <v>68</v>
+        <v>459</v>
       </c>
       <c r="E600" t="s">
-        <v>509</v>
+        <v>900</v>
       </c>
       <c r="F600">
-        <v>20486</v>
+        <v>247345</v>
       </c>
       <c r="G600" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H600" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B601" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="C601" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D601" t="s">
-        <v>149</v>
+        <v>76</v>
       </c>
       <c r="E601" t="s">
-        <v>509</v>
+        <v>782</v>
       </c>
       <c r="F601">
-        <v>53426</v>
+        <v>120633</v>
       </c>
       <c r="G601" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H601" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>138</v>
+        <v>378</v>
       </c>
       <c r="B602" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="C602" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D602" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E602" t="s">
-        <v>509</v>
+        <v>776</v>
       </c>
       <c r="F602">
-        <v>27983</v>
+        <v>97736</v>
       </c>
       <c r="G602" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H602" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>104</v>
+        <v>378</v>
       </c>
       <c r="B603" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="C603" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D603" t="s">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="E603" t="s">
-        <v>901</v>
+        <v>133</v>
       </c>
       <c r="F603">
-        <v>739681</v>
+        <v>66281</v>
       </c>
       <c r="G603" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H603" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B604" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="C604" t="s">
         <v>10</v>
       </c>
       <c r="D604" t="s">
-        <v>453</v>
+        <v>56</v>
       </c>
       <c r="E604" t="s">
-        <v>242</v>
+        <v>867</v>
       </c>
       <c r="F604">
-        <v>13058</v>
+        <v>151316</v>
       </c>
       <c r="G604" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H604" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B605" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="C605" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D605" t="s">
-        <v>284</v>
+        <v>879</v>
       </c>
       <c r="E605" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="F605">
-        <v>109526</v>
+        <v>45825</v>
       </c>
       <c r="G605" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H605" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>463</v>
+        <v>712</v>
       </c>
       <c r="B606" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="C606" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D606" t="s">
-        <v>585</v>
+        <v>468</v>
       </c>
       <c r="E606" t="s">
-        <v>509</v>
+        <v>782</v>
       </c>
       <c r="F606">
-        <v>44475</v>
+        <v>205789</v>
       </c>
       <c r="G606" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H606" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B607" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="C607" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D607" t="s">
-        <v>585</v>
+        <v>168</v>
       </c>
       <c r="E607" t="s">
-        <v>509</v>
+        <v>720</v>
       </c>
       <c r="F607">
-        <v>44475</v>
+        <v>50961</v>
       </c>
       <c r="G607" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H607" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B608" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="C608" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D608" t="s">
-        <v>68</v>
+        <v>909</v>
       </c>
       <c r="E608" t="s">
-        <v>509</v>
+        <v>876</v>
       </c>
       <c r="F608">
-        <v>9154</v>
+        <v>191631</v>
       </c>
       <c r="G608" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H608" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B609" t="s">
-        <v>927</v>
+        <v>910</v>
       </c>
       <c r="C609" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D609" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E609" t="s">
-        <v>760</v>
+        <v>810</v>
       </c>
       <c r="F609">
-        <v>36865</v>
+        <v>741231</v>
       </c>
       <c r="G609" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H609" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>463</v>
+        <v>149</v>
       </c>
       <c r="B610" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
       <c r="C610" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D610" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="E610" t="s">
-        <v>509</v>
+        <v>109</v>
       </c>
       <c r="F610">
-        <v>27788</v>
+        <v>68330</v>
       </c>
       <c r="G610" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H610" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>463</v>
+        <v>8</v>
       </c>
       <c r="B611" t="s">
-        <v>929</v>
+        <v>912</v>
       </c>
       <c r="C611" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D611" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E611" t="s">
-        <v>509</v>
+        <v>782</v>
       </c>
       <c r="F611">
-        <v>143776</v>
+        <v>30891</v>
       </c>
       <c r="G611" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H611" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B612" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="C612" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D612" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E612" t="s">
-        <v>509</v>
+        <v>776</v>
       </c>
       <c r="F612">
-        <v>61889</v>
+        <v>30891</v>
       </c>
       <c r="G612" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H612" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B613" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C613" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D613" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E613" t="s">
-        <v>767</v>
+        <v>689</v>
       </c>
       <c r="F613">
-        <v>9154</v>
+        <v>115455</v>
       </c>
       <c r="G613" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H613" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B614" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="C614" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D614" t="s">
-        <v>140</v>
+        <v>468</v>
       </c>
       <c r="E614" t="s">
-        <v>767</v>
+        <v>689</v>
       </c>
       <c r="F614">
-        <v>27788</v>
+        <v>205789</v>
       </c>
       <c r="G614" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H614" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B615" t="s">
-        <v>933</v>
+        <v>916</v>
       </c>
       <c r="C615" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D615" t="s">
-        <v>431</v>
+        <v>879</v>
       </c>
       <c r="E615" t="s">
-        <v>934</v>
+        <v>689</v>
       </c>
       <c r="F615">
-        <v>107618</v>
+        <v>45736</v>
       </c>
       <c r="G615" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H615" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B616" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="C616" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D616" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="E616" t="s">
-        <v>509</v>
+        <v>689</v>
       </c>
       <c r="F616">
-        <v>112750</v>
+        <v>120487</v>
       </c>
       <c r="G616" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H616" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B617" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="C617" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D617" t="s">
-        <v>92</v>
+        <v>805</v>
       </c>
       <c r="E617" t="s">
-        <v>622</v>
+        <v>876</v>
       </c>
       <c r="F617">
-        <v>88875</v>
+        <v>107982</v>
       </c>
       <c r="G617" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H617" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>463</v>
+        <v>863</v>
       </c>
       <c r="B618" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="C618" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D618" t="s">
         <v>43</v>
       </c>
       <c r="E618" t="s">
-        <v>509</v>
+        <v>776</v>
       </c>
       <c r="F618">
-        <v>77685</v>
+        <v>80802</v>
       </c>
       <c r="G618" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H618" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>463</v>
+        <v>166</v>
       </c>
       <c r="B619" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="C619" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D619" t="s">
-        <v>48</v>
+        <v>168</v>
       </c>
       <c r="E619" t="s">
-        <v>939</v>
+        <v>720</v>
       </c>
       <c r="F619">
-        <v>143776</v>
+        <v>52339</v>
       </c>
       <c r="G619" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H619" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>463</v>
+        <v>21</v>
       </c>
       <c r="B620" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="C620" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D620" t="s">
-        <v>115</v>
+        <v>922</v>
       </c>
       <c r="E620" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="F620">
-        <v>0</v>
+        <v>12509</v>
       </c>
       <c r="G620" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H620" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>463</v>
+        <v>104</v>
       </c>
       <c r="B621" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="C621" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D621" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="E621" t="s">
-        <v>157</v>
+        <v>867</v>
       </c>
       <c r="F621">
-        <v>77685</v>
+        <v>215988</v>
       </c>
       <c r="G621" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H621" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>138</v>
+        <v>835</v>
       </c>
       <c r="B622" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="C622" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D622" t="s">
-        <v>140</v>
+        <v>349</v>
       </c>
       <c r="E622" t="s">
-        <v>767</v>
+        <v>720</v>
       </c>
       <c r="F622">
-        <v>27788</v>
+        <v>6641</v>
       </c>
       <c r="G622" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H622" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>463</v>
+        <v>21</v>
       </c>
       <c r="B623" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="C623" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D623" t="s">
-        <v>624</v>
+        <v>871</v>
       </c>
       <c r="E623" t="s">
-        <v>767</v>
+        <v>129</v>
       </c>
       <c r="F623">
-        <v>68699</v>
+        <v>14059</v>
       </c>
       <c r="G623" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="H623" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>463</v>
+        <v>21</v>
       </c>
       <c r="B624" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="C624" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D624" t="s">
-        <v>31</v>
+        <v>422</v>
       </c>
       <c r="E624" t="s">
-        <v>622</v>
+        <v>928</v>
       </c>
       <c r="F624">
-        <v>18470</v>
+        <v>21319</v>
       </c>
       <c r="G624" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H624" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>463</v>
+        <v>28</v>
       </c>
       <c r="B625" t="s">
-        <v>946</v>
+        <v>929</v>
       </c>
       <c r="C625" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D625" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E625" t="s">
-        <v>233</v>
+        <v>801</v>
       </c>
       <c r="F625">
-        <v>935</v>
+        <v>23748</v>
       </c>
       <c r="G625" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H625" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>463</v>
+        <v>8</v>
       </c>
       <c r="B626" t="s">
-        <v>947</v>
+        <v>930</v>
       </c>
       <c r="C626" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D626" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E626" t="s">
-        <v>853</v>
+        <v>423</v>
       </c>
       <c r="F626">
-        <v>109051</v>
+        <v>30891</v>
       </c>
       <c r="G626" t="s">
         <v>13</v>
       </c>
       <c r="H626" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B627" t="s">
-        <v>948</v>
+        <v>931</v>
       </c>
       <c r="C627" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D627" t="s">
-        <v>284</v>
+        <v>234</v>
       </c>
       <c r="E627" t="s">
-        <v>233</v>
+        <v>454</v>
       </c>
       <c r="F627">
-        <v>109127</v>
+        <v>37592</v>
       </c>
       <c r="G627" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H627" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B628" t="s">
-        <v>949</v>
+        <v>932</v>
       </c>
       <c r="C628" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D628" t="s">
-        <v>624</v>
+        <v>468</v>
       </c>
       <c r="E628" t="s">
-        <v>767</v>
+        <v>133</v>
       </c>
       <c r="F628">
-        <v>68699</v>
+        <v>205789</v>
       </c>
       <c r="G628" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H628" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="B629" t="s">
-        <v>950</v>
+        <v>933</v>
       </c>
       <c r="C629" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D629" t="s">
-        <v>331</v>
+        <v>76</v>
       </c>
       <c r="E629" t="s">
-        <v>767</v>
+        <v>454</v>
       </c>
       <c r="F629">
-        <v>226907</v>
+        <v>120146</v>
       </c>
       <c r="G629" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H629" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B630" t="s">
-        <v>951</v>
+        <v>934</v>
       </c>
       <c r="C630" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D630" t="s">
-        <v>624</v>
+        <v>879</v>
       </c>
       <c r="E630" t="s">
-        <v>952</v>
+        <v>666</v>
       </c>
       <c r="F630">
-        <v>68699</v>
+        <v>45480</v>
       </c>
       <c r="G630" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H630" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>463</v>
+        <v>45</v>
       </c>
       <c r="B631" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="C631" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D631" t="s">
-        <v>284</v>
+        <v>53</v>
       </c>
       <c r="E631" t="s">
-        <v>853</v>
+        <v>936</v>
       </c>
       <c r="F631">
-        <v>109127</v>
+        <v>115160</v>
       </c>
       <c r="G631" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H631" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>463</v>
+        <v>708</v>
       </c>
       <c r="B632" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="C632" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D632" t="s">
-        <v>85</v>
+        <v>740</v>
       </c>
       <c r="E632" t="s">
-        <v>955</v>
+        <v>689</v>
       </c>
       <c r="F632">
-        <v>91587</v>
+        <v>29099</v>
       </c>
       <c r="G632" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H632" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B633" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="C633" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D633" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="E633" t="s">
-        <v>233</v>
+        <v>810</v>
       </c>
       <c r="F633">
-        <v>27469</v>
+        <v>741231</v>
       </c>
       <c r="G633" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H633" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="B634" t="s">
-        <v>957</v>
+        <v>939</v>
       </c>
       <c r="C634" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D634" t="s">
-        <v>140</v>
+        <v>34</v>
       </c>
       <c r="E634" t="s">
-        <v>853</v>
+        <v>776</v>
       </c>
       <c r="F634">
-        <v>26239</v>
+        <v>24397</v>
       </c>
       <c r="G634" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H634" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>324</v>
+        <v>104</v>
       </c>
       <c r="B635" t="s">
-        <v>958</v>
+        <v>940</v>
       </c>
       <c r="C635" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D635" t="s">
-        <v>306</v>
+        <v>106</v>
       </c>
       <c r="E635" t="s">
-        <v>233</v>
+        <v>867</v>
       </c>
       <c r="F635">
-        <v>32000</v>
+        <v>990</v>
       </c>
       <c r="G635" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H635" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>367</v>
+        <v>863</v>
       </c>
       <c r="B636" t="s">
-        <v>959</v>
+        <v>941</v>
       </c>
       <c r="C636" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D636" t="s">
-        <v>296</v>
+        <v>468</v>
       </c>
       <c r="E636" t="s">
-        <v>233</v>
+        <v>936</v>
       </c>
       <c r="F636">
-        <v>113284</v>
+        <v>205789</v>
       </c>
       <c r="G636" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H636" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>97</v>
+        <v>863</v>
       </c>
       <c r="B637" t="s">
-        <v>960</v>
+        <v>942</v>
       </c>
       <c r="C637" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D637" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="E637" t="s">
-        <v>233</v>
+        <v>776</v>
       </c>
       <c r="F637">
-        <v>59900</v>
+        <v>67592</v>
       </c>
       <c r="G637" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H637" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>463</v>
+        <v>943</v>
       </c>
       <c r="B638" t="s">
-        <v>961</v>
+        <v>944</v>
       </c>
       <c r="C638" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D638" t="s">
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="E638" t="s">
-        <v>962</v>
+        <v>945</v>
       </c>
       <c r="F638">
-        <v>935</v>
+        <v>200669</v>
       </c>
       <c r="G638" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H638" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>463</v>
+        <v>331</v>
       </c>
       <c r="B639" t="s">
-        <v>963</v>
+        <v>946</v>
       </c>
       <c r="C639" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D639" t="s">
-        <v>453</v>
+        <v>63</v>
       </c>
       <c r="E639" t="s">
-        <v>242</v>
+        <v>876</v>
       </c>
       <c r="F639">
-        <v>13058</v>
+        <v>50656</v>
       </c>
       <c r="G639" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H639" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>463</v>
+        <v>331</v>
       </c>
       <c r="B640" t="s">
-        <v>964</v>
+        <v>947</v>
       </c>
       <c r="C640" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D640" t="s">
-        <v>43</v>
+        <v>252</v>
       </c>
       <c r="E640" t="s">
-        <v>157</v>
+        <v>454</v>
       </c>
       <c r="F640">
-        <v>76609</v>
+        <v>118956</v>
       </c>
       <c r="G640" t="s">
         <v>13</v>
       </c>
       <c r="H640" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>33</v>
+        <v>331</v>
       </c>
       <c r="B641" t="s">
-        <v>965</v>
+        <v>948</v>
       </c>
       <c r="C641" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D641" t="s">
-        <v>57</v>
+        <v>358</v>
       </c>
       <c r="E641" t="s">
-        <v>966</v>
+        <v>876</v>
       </c>
       <c r="F641">
-        <v>108761</v>
+        <v>113902</v>
       </c>
       <c r="G641" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H641" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="B642" t="s">
-        <v>967</v>
+        <v>949</v>
       </c>
       <c r="C642" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D642" t="s">
-        <v>121</v>
+        <v>459</v>
       </c>
       <c r="E642" t="s">
-        <v>966</v>
+        <v>900</v>
       </c>
       <c r="F642">
-        <v>112571</v>
+        <v>247345</v>
       </c>
       <c r="G642" t="s">
         <v>13</v>
       </c>
       <c r="H642" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>176</v>
+        <v>863</v>
       </c>
       <c r="B643" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="C643" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D643" t="s">
-        <v>178</v>
+        <v>19</v>
       </c>
       <c r="E643" t="s">
-        <v>853</v>
+        <v>20</v>
       </c>
       <c r="F643">
-        <v>41704</v>
+        <v>67958</v>
       </c>
       <c r="G643" t="s">
         <v>13</v>
       </c>
       <c r="H643" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>969</v>
+        <v>259</v>
       </c>
       <c r="B644" t="s">
-        <v>970</v>
+        <v>951</v>
       </c>
       <c r="C644" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D644" t="s">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="E644" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
       <c r="F644">
-        <v>60129</v>
+        <v>392890</v>
       </c>
       <c r="G644" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H644" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>86</v>
+        <v>259</v>
       </c>
       <c r="B645" t="s">
-        <v>971</v>
+        <v>952</v>
       </c>
       <c r="C645" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D645" t="s">
-        <v>88</v>
+        <v>288</v>
       </c>
       <c r="E645" t="s">
-        <v>972</v>
+        <v>953</v>
       </c>
       <c r="F645">
-        <v>61170</v>
+        <v>63409</v>
       </c>
       <c r="G645" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H645" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>33</v>
+        <v>259</v>
       </c>
       <c r="B646" t="s">
-        <v>973</v>
+        <v>954</v>
       </c>
       <c r="C646" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D646" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E646" t="s">
-        <v>974</v>
+        <v>454</v>
       </c>
       <c r="F646">
-        <v>91134</v>
+        <v>95154</v>
       </c>
       <c r="G646" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H646" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="B647" t="s">
-        <v>975</v>
+        <v>955</v>
       </c>
       <c r="C647" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D647" t="s">
-        <v>585</v>
+        <v>66</v>
       </c>
       <c r="E647" t="s">
-        <v>976</v>
+        <v>720</v>
       </c>
       <c r="F647">
-        <v>43478</v>
+        <v>35085</v>
       </c>
       <c r="G647" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H647" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>463</v>
+        <v>259</v>
       </c>
       <c r="B648" t="s">
-        <v>977</v>
+        <v>956</v>
       </c>
       <c r="C648" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D648" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E648" t="s">
-        <v>974</v>
+        <v>31</v>
       </c>
       <c r="F648">
-        <v>17806</v>
+        <v>119813</v>
       </c>
       <c r="G648" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H648" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>268</v>
+        <v>378</v>
       </c>
       <c r="B649" t="s">
-        <v>978</v>
+        <v>957</v>
       </c>
       <c r="C649" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D649" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="E649" t="s">
-        <v>974</v>
+        <v>720</v>
       </c>
       <c r="F649">
-        <v>143726</v>
+        <v>37592</v>
       </c>
       <c r="G649" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H649" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>969</v>
+        <v>189</v>
       </c>
       <c r="B650" t="s">
-        <v>979</v>
+        <v>958</v>
       </c>
       <c r="C650" t="s">
         <v>10</v>
       </c>
       <c r="D650" t="s">
-        <v>890</v>
+        <v>98</v>
       </c>
       <c r="E650" t="s">
-        <v>980</v>
+        <v>936</v>
       </c>
       <c r="F650">
-        <v>0</v>
+        <v>95154</v>
       </c>
       <c r="G650" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H650" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="B651" t="s">
-        <v>981</v>
+        <v>959</v>
       </c>
       <c r="C651" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D651" t="s">
-        <v>121</v>
+        <v>960</v>
       </c>
       <c r="E651" t="s">
-        <v>157</v>
+        <v>489</v>
       </c>
       <c r="F651">
-        <v>111998</v>
+        <v>0</v>
       </c>
       <c r="G651" t="s">
         <v>13</v>
       </c>
       <c r="H651" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>367</v>
+        <v>189</v>
       </c>
       <c r="B652" t="s">
-        <v>982</v>
+        <v>961</v>
       </c>
       <c r="C652" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D652" t="s">
-        <v>296</v>
+        <v>808</v>
       </c>
       <c r="E652" t="s">
-        <v>377</v>
+        <v>769</v>
       </c>
       <c r="F652">
-        <v>111055</v>
+        <v>192883</v>
       </c>
       <c r="G652" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H652" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>246</v>
+        <v>189</v>
       </c>
       <c r="B653" t="s">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="C653" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D653" t="s">
-        <v>92</v>
+        <v>252</v>
       </c>
       <c r="E653" t="s">
-        <v>941</v>
+        <v>823</v>
       </c>
       <c r="F653">
-        <v>87677</v>
+        <v>118920</v>
       </c>
       <c r="G653" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H653" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>984</v>
+        <v>45</v>
       </c>
       <c r="B654" t="s">
-        <v>985</v>
+        <v>963</v>
       </c>
       <c r="C654" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D654" t="s">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="E654" t="s">
-        <v>986</v>
+        <v>936</v>
       </c>
       <c r="F654">
-        <v>42166</v>
+        <v>113218</v>
       </c>
       <c r="G654" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H654" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>379</v>
+        <v>189</v>
       </c>
       <c r="B655" t="s">
-        <v>987</v>
+        <v>964</v>
       </c>
       <c r="C655" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D655" t="s">
-        <v>284</v>
+        <v>53</v>
       </c>
       <c r="E655" t="s">
-        <v>622</v>
+        <v>776</v>
       </c>
       <c r="F655">
-        <v>108332</v>
+        <v>113218</v>
       </c>
       <c r="G655" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H655" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>969</v>
+        <v>189</v>
       </c>
       <c r="B656" t="s">
-        <v>988</v>
+        <v>965</v>
       </c>
       <c r="C656" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D656" t="s">
-        <v>140</v>
+        <v>468</v>
       </c>
       <c r="E656" t="s">
-        <v>989</v>
+        <v>720</v>
       </c>
       <c r="F656">
-        <v>79589</v>
+        <v>204371</v>
       </c>
       <c r="G656" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H656" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>990</v>
+        <v>189</v>
       </c>
       <c r="B657" t="s">
-        <v>991</v>
+        <v>966</v>
       </c>
       <c r="C657" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D657" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="E657" t="s">
-        <v>853</v>
+        <v>792</v>
       </c>
       <c r="F657">
-        <v>67789</v>
+        <v>95154</v>
       </c>
       <c r="G657" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H657" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>601</v>
+        <v>21</v>
       </c>
       <c r="B658" t="s">
-        <v>992</v>
+        <v>967</v>
       </c>
       <c r="C658" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D658" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="E658" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="F658">
-        <v>248688</v>
+        <v>10592</v>
       </c>
       <c r="G658" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H658" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="B659" t="s">
-        <v>993</v>
+        <v>969</v>
       </c>
       <c r="C659" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D659" t="s">
-        <v>85</v>
+        <v>210</v>
       </c>
       <c r="E659" t="s">
-        <v>994</v>
+        <v>970</v>
       </c>
       <c r="F659">
-        <v>90994</v>
+        <v>69491</v>
       </c>
       <c r="G659" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H659" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B660" t="s">
-        <v>995</v>
+        <v>971</v>
       </c>
       <c r="C660" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D660" t="s">
-        <v>422</v>
+        <v>151</v>
       </c>
       <c r="E660" t="s">
-        <v>994</v>
+        <v>970</v>
       </c>
       <c r="F660">
-        <v>46235</v>
+        <v>67041</v>
       </c>
       <c r="G660" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="H660" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>190</v>
+        <v>104</v>
       </c>
       <c r="B661" t="s">
-        <v>996</v>
+        <v>972</v>
       </c>
       <c r="C661" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D661" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="E661" t="s">
-        <v>994</v>
+        <v>867</v>
       </c>
       <c r="F661">
-        <v>18992</v>
+        <v>939</v>
       </c>
       <c r="G661" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H661" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
         <v>104</v>
       </c>
       <c r="B662" t="s">
-        <v>997</v>
+        <v>973</v>
       </c>
       <c r="C662" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D662" t="s">
-        <v>149</v>
+        <v>106</v>
       </c>
       <c r="E662" t="s">
-        <v>972</v>
+        <v>867</v>
       </c>
       <c r="F662">
-        <v>51183</v>
+        <v>939</v>
       </c>
       <c r="G662" t="s">
         <v>13</v>
       </c>
       <c r="H662" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>104</v>
+        <v>732</v>
       </c>
       <c r="B663" t="s">
-        <v>998</v>
+        <v>974</v>
       </c>
       <c r="C663" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D663" t="s">
-        <v>115</v>
+        <v>306</v>
       </c>
       <c r="E663" t="s">
-        <v>999</v>
+        <v>666</v>
       </c>
       <c r="F663">
-        <v>388327</v>
+        <v>13380</v>
       </c>
       <c r="G663" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H663" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>1000</v>
+        <v>732</v>
       </c>
       <c r="B664" t="s">
-        <v>1001</v>
+        <v>975</v>
       </c>
       <c r="C664" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D664" t="s">
-        <v>57</v>
+        <v>808</v>
       </c>
       <c r="E664" t="s">
-        <v>1002</v>
+        <v>976</v>
       </c>
       <c r="F664">
-        <v>107494</v>
+        <v>191485</v>
       </c>
       <c r="G664" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H664" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>196</v>
+        <v>732</v>
       </c>
       <c r="B665" t="s">
-        <v>1003</v>
+        <v>977</v>
       </c>
       <c r="C665" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D665" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="E665" t="s">
-        <v>1004</v>
+        <v>776</v>
       </c>
       <c r="F665">
-        <v>16930</v>
+        <v>17145</v>
       </c>
       <c r="G665" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H665" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>104</v>
+        <v>732</v>
       </c>
       <c r="B666" t="s">
-        <v>1005</v>
+        <v>978</v>
       </c>
       <c r="C666" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D666" t="s">
-        <v>140</v>
+        <v>883</v>
       </c>
       <c r="E666" t="s">
-        <v>622</v>
+        <v>979</v>
       </c>
       <c r="F666">
-        <v>25434</v>
+        <v>33768</v>
       </c>
       <c r="G666" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H666" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>97</v>
+        <v>732</v>
       </c>
       <c r="B667" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="C667" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D667" t="s">
-        <v>75</v>
+        <v>981</v>
       </c>
       <c r="E667" t="s">
-        <v>813</v>
+        <v>776</v>
       </c>
       <c r="F667">
-        <v>58088</v>
+        <v>68699</v>
       </c>
       <c r="G667" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H667" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>1007</v>
+        <v>982</v>
       </c>
       <c r="B668" t="s">
-        <v>1008</v>
+        <v>983</v>
       </c>
       <c r="C668" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D668" t="s">
-        <v>520</v>
+        <v>132</v>
       </c>
       <c r="E668" t="s">
-        <v>1009</v>
+        <v>769</v>
       </c>
       <c r="F668">
-        <v>165575</v>
+        <v>181569</v>
       </c>
       <c r="G668" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H668" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>228</v>
+        <v>51</v>
       </c>
       <c r="B669" t="s">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="C669" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D669" t="s">
-        <v>230</v>
+        <v>53</v>
       </c>
       <c r="E669" t="s">
-        <v>671</v>
+        <v>769</v>
       </c>
       <c r="F669">
-        <v>30504</v>
+        <v>114244</v>
       </c>
       <c r="G669" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H669" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="B670" t="s">
-        <v>1011</v>
+        <v>985</v>
       </c>
       <c r="C670" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D670" t="s">
-        <v>306</v>
+        <v>478</v>
       </c>
       <c r="E670" t="s">
-        <v>622</v>
+        <v>986</v>
       </c>
       <c r="F670">
-        <v>30605</v>
+        <v>7226</v>
       </c>
       <c r="G670" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H670" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="B671" t="s">
-        <v>1012</v>
+        <v>987</v>
       </c>
       <c r="C671" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D671" t="s">
-        <v>78</v>
+        <v>988</v>
       </c>
       <c r="E671" t="s">
-        <v>962</v>
+        <v>426</v>
       </c>
       <c r="F671">
-        <v>247896</v>
+        <v>87720</v>
       </c>
       <c r="G671" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H671" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>969</v>
+        <v>169</v>
       </c>
       <c r="B672" t="s">
-        <v>1013</v>
+        <v>989</v>
       </c>
       <c r="C672" t="s">
         <v>10</v>
       </c>
       <c r="D672" t="s">
-        <v>627</v>
+        <v>66</v>
       </c>
       <c r="E672" t="s">
-        <v>1014</v>
+        <v>720</v>
       </c>
       <c r="F672">
-        <v>171256</v>
+        <v>34099</v>
       </c>
       <c r="G672" t="s">
         <v>13</v>
       </c>
       <c r="H672" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>100</v>
+        <v>863</v>
       </c>
       <c r="B673" t="s">
-        <v>1015</v>
+        <v>990</v>
       </c>
       <c r="C673" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D673" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="E673" t="s">
-        <v>1016</v>
+        <v>720</v>
       </c>
       <c r="F673">
-        <v>110533</v>
+        <v>33949</v>
       </c>
       <c r="G673" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H673" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>969</v>
+        <v>169</v>
       </c>
       <c r="B674" t="s">
-        <v>1017</v>
+        <v>991</v>
       </c>
       <c r="C674" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D674" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="E674" t="s">
-        <v>377</v>
+        <v>242</v>
       </c>
       <c r="F674">
-        <v>60603</v>
+        <v>33949</v>
       </c>
       <c r="G674" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H674" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>246</v>
+        <v>863</v>
       </c>
       <c r="B675" t="s">
-        <v>1018</v>
+        <v>992</v>
       </c>
       <c r="C675" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D675" t="s">
-        <v>92</v>
+        <v>234</v>
       </c>
       <c r="E675" t="s">
-        <v>727</v>
+        <v>867</v>
       </c>
       <c r="F675">
-        <v>86419</v>
+        <v>37733</v>
       </c>
       <c r="G675" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H675" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>104</v>
+        <v>863</v>
       </c>
       <c r="B676" t="s">
-        <v>1019</v>
+        <v>993</v>
       </c>
       <c r="C676" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D676" t="s">
-        <v>292</v>
+        <v>879</v>
       </c>
       <c r="E676" t="s">
-        <v>1020</v>
+        <v>666</v>
       </c>
       <c r="F676">
-        <v>409473</v>
+        <v>45361</v>
       </c>
       <c r="G676" t="s">
-        <v>113</v>
+        <v>214</v>
       </c>
       <c r="H676" t="s">
-        <v>14</v>
+        <v>214</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>97</v>
+        <v>863</v>
       </c>
       <c r="B677" t="s">
-        <v>1021</v>
+        <v>994</v>
       </c>
       <c r="C677" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D677" t="s">
-        <v>75</v>
+        <v>468</v>
       </c>
       <c r="E677" t="s">
-        <v>1022</v>
+        <v>995</v>
       </c>
       <c r="F677">
-        <v>57500</v>
+        <v>204332</v>
       </c>
       <c r="G677" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H677" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>581</v>
+        <v>21</v>
       </c>
       <c r="B678" t="s">
-        <v>1023</v>
+        <v>996</v>
       </c>
       <c r="C678" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D678" t="s">
-        <v>288</v>
+        <v>988</v>
       </c>
       <c r="E678" t="s">
-        <v>1024</v>
+        <v>426</v>
       </c>
       <c r="F678">
-        <v>19620</v>
+        <v>87720</v>
       </c>
       <c r="G678" t="s">
         <v>13</v>
       </c>
       <c r="H678" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>969</v>
+        <v>208</v>
       </c>
       <c r="B679" t="s">
-        <v>1025</v>
+        <v>997</v>
       </c>
       <c r="C679" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D679" t="s">
-        <v>317</v>
+        <v>78</v>
       </c>
       <c r="E679" t="s">
-        <v>1026</v>
+        <v>900</v>
       </c>
       <c r="F679">
-        <v>79933</v>
+        <v>57920</v>
       </c>
       <c r="G679" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H679" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B680" t="s">
-        <v>1027</v>
+        <v>998</v>
       </c>
       <c r="C680" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D680" t="s">
-        <v>48</v>
+        <v>504</v>
       </c>
       <c r="E680" t="s">
-        <v>939</v>
+        <v>999</v>
       </c>
       <c r="F680">
-        <v>143143</v>
+        <v>45970</v>
       </c>
       <c r="G680" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H680" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>601</v>
+        <v>1000</v>
       </c>
       <c r="B681" t="s">
-        <v>1028</v>
+        <v>1001</v>
       </c>
       <c r="C681" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D681" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="E681" t="s">
-        <v>999</v>
+        <v>953</v>
       </c>
       <c r="F681">
-        <v>388280</v>
+        <v>22980</v>
       </c>
       <c r="G681" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H681" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>100</v>
+        <v>331</v>
       </c>
       <c r="B682" t="s">
-        <v>1029</v>
+        <v>1002</v>
       </c>
       <c r="C682" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D682" t="s">
-        <v>156</v>
+        <v>288</v>
       </c>
       <c r="E682" t="s">
-        <v>1030</v>
+        <v>867</v>
       </c>
       <c r="F682">
-        <v>26622</v>
+        <v>63325</v>
       </c>
       <c r="G682" t="s">
         <v>13</v>
       </c>
       <c r="H682" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>190</v>
+        <v>331</v>
       </c>
       <c r="B683" t="s">
-        <v>1031</v>
+        <v>1003</v>
       </c>
       <c r="C683" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D683" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="E683" t="s">
-        <v>1032</v>
+        <v>776</v>
       </c>
       <c r="F683">
-        <v>18464</v>
+        <v>936</v>
       </c>
       <c r="G683" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H683" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B684" t="s">
-        <v>1033</v>
+        <v>1004</v>
       </c>
       <c r="C684" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D684" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="E684" t="s">
-        <v>711</v>
+        <v>1005</v>
       </c>
       <c r="F684">
-        <v>41207</v>
+        <v>215407</v>
       </c>
       <c r="G684" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H684" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>328</v>
+        <v>1006</v>
       </c>
       <c r="B685" t="s">
-        <v>1034</v>
+        <v>1007</v>
       </c>
       <c r="C685" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D685" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="E685" t="s">
-        <v>962</v>
+        <v>1008</v>
       </c>
       <c r="F685">
-        <v>21930</v>
+        <v>412238</v>
       </c>
       <c r="G685" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H685" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>193</v>
+        <v>1006</v>
       </c>
       <c r="B686" t="s">
-        <v>1035</v>
+        <v>1009</v>
       </c>
       <c r="C686" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D686" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="E686" t="s">
-        <v>1036</v>
+        <v>1010</v>
       </c>
       <c r="F686">
-        <v>21910</v>
+        <v>936</v>
       </c>
       <c r="G686" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H686" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>104</v>
+        <v>1006</v>
       </c>
       <c r="B687" t="s">
-        <v>1037</v>
+        <v>1011</v>
       </c>
       <c r="C687" t="s">
         <v>10</v>
       </c>
       <c r="D687" t="s">
-        <v>302</v>
+        <v>43</v>
       </c>
       <c r="E687" t="s">
-        <v>1038</v>
+        <v>776</v>
       </c>
       <c r="F687">
-        <v>34730</v>
+        <v>80426</v>
       </c>
       <c r="G687" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H687" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>104</v>
+        <v>1006</v>
       </c>
       <c r="B688" t="s">
-        <v>1039</v>
+        <v>1012</v>
       </c>
       <c r="C688" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D688" t="s">
-        <v>61</v>
+        <v>981</v>
       </c>
       <c r="E688" t="s">
-        <v>755</v>
+        <v>976</v>
       </c>
       <c r="F688">
-        <v>2</v>
+        <v>68699</v>
       </c>
       <c r="G688" t="s">
-        <v>20</v>
+        <v>214</v>
       </c>
       <c r="H688" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>190</v>
+        <v>1006</v>
       </c>
       <c r="B689" t="s">
-        <v>1040</v>
+        <v>1013</v>
       </c>
       <c r="C689" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D689" t="s">
-        <v>434</v>
+        <v>151</v>
       </c>
       <c r="E689" t="s">
-        <v>972</v>
+        <v>31</v>
       </c>
       <c r="F689">
-        <v>189552</v>
+        <v>65380</v>
       </c>
       <c r="G689" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H689" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>270</v>
+        <v>1006</v>
       </c>
       <c r="B690" t="s">
-        <v>1041</v>
+        <v>1014</v>
       </c>
       <c r="C690" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D690" t="s">
-        <v>272</v>
+        <v>117</v>
       </c>
       <c r="E690" t="s">
-        <v>675</v>
+        <v>801</v>
       </c>
       <c r="F690">
-        <v>25446</v>
+        <v>95035</v>
       </c>
       <c r="G690" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H690" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>652</v>
+        <v>1006</v>
       </c>
       <c r="B691" t="s">
-        <v>1042</v>
+        <v>1015</v>
       </c>
       <c r="C691" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D691" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E691" t="s">
-        <v>1043</v>
+        <v>1008</v>
       </c>
       <c r="F691">
-        <v>75245</v>
+        <v>8428</v>
       </c>
       <c r="G691" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H691" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>328</v>
+        <v>1006</v>
       </c>
       <c r="B692" t="s">
-        <v>1044</v>
+        <v>1016</v>
       </c>
       <c r="C692" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D692" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E692" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="F692">
-        <v>21615</v>
+        <v>17145</v>
       </c>
       <c r="G692" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H692" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>599</v>
+        <v>1006</v>
       </c>
       <c r="B693" t="s">
-        <v>1045</v>
+        <v>1018</v>
       </c>
       <c r="C693" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D693" t="s">
-        <v>274</v>
+        <v>154</v>
       </c>
       <c r="E693" t="s">
-        <v>1022</v>
+        <v>776</v>
       </c>
       <c r="F693">
-        <v>32498</v>
+        <v>119245</v>
       </c>
       <c r="G693" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H693" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>97</v>
+        <v>1006</v>
       </c>
       <c r="B694" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="C694" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D694" t="s">
-        <v>75</v>
+        <v>210</v>
       </c>
       <c r="E694" t="s">
-        <v>1022</v>
+        <v>801</v>
       </c>
       <c r="F694">
-        <v>56345</v>
+        <v>67964</v>
       </c>
       <c r="G694" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H694" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>193</v>
+        <v>51</v>
       </c>
       <c r="B695" t="s">
-        <v>1047</v>
+        <v>1020</v>
       </c>
       <c r="C695" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D695" t="s">
-        <v>516</v>
+        <v>120</v>
       </c>
       <c r="E695" t="s">
-        <v>1048</v>
+        <v>314</v>
       </c>
       <c r="F695">
-        <v>33768</v>
+        <v>2000</v>
       </c>
       <c r="G695" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H695" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>1049</v>
+        <v>51</v>
       </c>
       <c r="B696" t="s">
-        <v>1050</v>
+        <v>1021</v>
       </c>
       <c r="C696" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D696" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="E696" t="s">
-        <v>677</v>
+        <v>776</v>
       </c>
       <c r="F696">
-        <v>60080</v>
+        <v>113470</v>
       </c>
       <c r="G696" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H696" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B697" t="s">
-        <v>1051</v>
+        <v>1022</v>
       </c>
       <c r="C697" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D697" t="s">
-        <v>422</v>
+        <v>53</v>
       </c>
       <c r="E697" t="s">
-        <v>1022</v>
+        <v>801</v>
       </c>
       <c r="F697">
-        <v>46238</v>
+        <v>113470</v>
       </c>
       <c r="G697" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H697" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>599</v>
+        <v>51</v>
       </c>
       <c r="B698" t="s">
-        <v>1052</v>
+        <v>1023</v>
       </c>
       <c r="C698" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D698" t="s">
-        <v>274</v>
+        <v>367</v>
       </c>
       <c r="E698" t="s">
-        <v>1053</v>
+        <v>1024</v>
       </c>
       <c r="F698">
-        <v>30025</v>
+        <v>31078</v>
       </c>
       <c r="G698" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H698" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>840</v>
+        <v>51</v>
       </c>
       <c r="B699" t="s">
-        <v>1054</v>
+        <v>1025</v>
       </c>
       <c r="C699" t="s">
         <v>10</v>
       </c>
       <c r="D699" t="s">
-        <v>812</v>
+        <v>43</v>
       </c>
       <c r="E699" t="s">
-        <v>745</v>
+        <v>801</v>
       </c>
       <c r="F699">
-        <v>67771</v>
+        <v>80426</v>
       </c>
       <c r="G699" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H699" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>176</v>
+        <v>51</v>
       </c>
       <c r="B700" t="s">
-        <v>1055</v>
+        <v>1026</v>
       </c>
       <c r="C700" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D700" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="E700" t="s">
-        <v>1056</v>
+        <v>776</v>
       </c>
       <c r="F700">
-        <v>37030</v>
+        <v>119245</v>
       </c>
       <c r="G700" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H700" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>969</v>
+        <v>51</v>
       </c>
       <c r="B701" t="s">
-        <v>1057</v>
+        <v>1027</v>
       </c>
       <c r="C701" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D701" t="s">
-        <v>516</v>
+        <v>384</v>
       </c>
       <c r="E701" t="s">
-        <v>1058</v>
+        <v>1028</v>
       </c>
       <c r="F701">
-        <v>0</v>
+        <v>29477</v>
       </c>
       <c r="G701" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H701" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>176</v>
+        <v>859</v>
       </c>
       <c r="B702" t="s">
-        <v>1059</v>
+        <v>1029</v>
       </c>
       <c r="C702" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D702" t="s">
-        <v>178</v>
+        <v>459</v>
       </c>
       <c r="E702" t="s">
-        <v>1056</v>
+        <v>1030</v>
       </c>
       <c r="F702">
-        <v>37842</v>
+        <v>247128</v>
       </c>
       <c r="G702" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H702" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="B703" t="s">
-        <v>1060</v>
+        <v>1031</v>
       </c>
       <c r="C703" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D703" t="s">
-        <v>284</v>
+        <v>349</v>
       </c>
       <c r="E703" t="s">
-        <v>1061</v>
+        <v>1032</v>
       </c>
       <c r="F703">
-        <v>106769</v>
+        <v>6583</v>
       </c>
       <c r="G703" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H703" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>228</v>
+        <v>51</v>
       </c>
       <c r="B704" t="s">
-        <v>1062</v>
+        <v>1033</v>
       </c>
       <c r="C704" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D704" t="s">
-        <v>272</v>
+        <v>349</v>
       </c>
       <c r="E704" t="s">
-        <v>1063</v>
+        <v>666</v>
       </c>
       <c r="F704">
-        <v>24321</v>
+        <v>6583</v>
       </c>
       <c r="G704" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H704" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="B705" t="s">
-        <v>1064</v>
+        <v>1034</v>
       </c>
       <c r="C705" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D705" t="s">
-        <v>603</v>
+        <v>120</v>
       </c>
       <c r="E705" t="s">
-        <v>1065</v>
+        <v>1032</v>
       </c>
       <c r="F705">
-        <v>283119</v>
+        <v>41080</v>
       </c>
       <c r="G705" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H705" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>1049</v>
+        <v>732</v>
       </c>
       <c r="B706" t="s">
-        <v>1066</v>
+        <v>1035</v>
       </c>
       <c r="C706" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D706" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="E706" t="s">
-        <v>1067</v>
+        <v>1032</v>
       </c>
       <c r="F706">
-        <v>84331</v>
+        <v>119245</v>
       </c>
       <c r="G706" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="H706" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>1049</v>
+        <v>1000</v>
       </c>
       <c r="B707" t="s">
-        <v>1068</v>
+        <v>1036</v>
       </c>
       <c r="C707" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D707" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="E707" t="s">
-        <v>1067</v>
+        <v>953</v>
       </c>
       <c r="F707">
-        <v>84331</v>
+        <v>20249</v>
       </c>
       <c r="G707" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H707" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="B708" t="s">
-        <v>1069</v>
+        <v>1037</v>
       </c>
       <c r="C708" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D708" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="E708" t="s">
-        <v>1070</v>
+        <v>810</v>
       </c>
       <c r="F708">
-        <v>23739</v>
+        <v>49417</v>
       </c>
       <c r="G708" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H708" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>1007</v>
+        <v>744</v>
       </c>
       <c r="B709" t="s">
-        <v>1071</v>
+        <v>1038</v>
       </c>
       <c r="C709" t="s">
         <v>10</v>
       </c>
       <c r="D709" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="E709" t="s">
-        <v>745</v>
+        <v>31</v>
       </c>
       <c r="F709">
-        <v>213409</v>
+        <v>118617</v>
       </c>
       <c r="G709" t="s">
         <v>13</v>
       </c>
       <c r="H709" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>984</v>
+        <v>21</v>
       </c>
       <c r="B710" t="s">
-        <v>1072</v>
+        <v>1039</v>
       </c>
       <c r="C710" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D710" t="s">
-        <v>149</v>
+        <v>425</v>
       </c>
       <c r="E710" t="s">
-        <v>1073</v>
+        <v>1040</v>
       </c>
       <c r="F710">
-        <v>48646</v>
+        <v>12394</v>
       </c>
       <c r="G710" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H710" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>601</v>
+        <v>1006</v>
       </c>
       <c r="B711" t="s">
-        <v>1074</v>
+        <v>1041</v>
       </c>
       <c r="C711" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D711" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="E711" t="s">
-        <v>1075</v>
+        <v>1042</v>
       </c>
       <c r="F711">
-        <v>247242</v>
+        <v>93733</v>
       </c>
       <c r="G711" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H711" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="B712" t="s">
-        <v>1076</v>
+        <v>1043</v>
       </c>
       <c r="C712" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D712" t="s">
-        <v>442</v>
+        <v>210</v>
       </c>
       <c r="E712" t="s">
-        <v>1077</v>
+        <v>399</v>
       </c>
       <c r="F712">
-        <v>0</v>
+        <v>66895</v>
       </c>
       <c r="G712" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H712" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>86</v>
+        <v>1006</v>
       </c>
       <c r="B713" t="s">
-        <v>1078</v>
+        <v>1044</v>
       </c>
       <c r="C713" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D713" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E713" t="s">
-        <v>1079</v>
+        <v>823</v>
       </c>
       <c r="F713">
-        <v>58988</v>
+        <v>118358</v>
       </c>
       <c r="G713" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H713" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>367</v>
+        <v>1006</v>
       </c>
       <c r="B714" t="s">
-        <v>1080</v>
+        <v>1045</v>
       </c>
       <c r="C714" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D714" t="s">
-        <v>296</v>
+        <v>43</v>
       </c>
       <c r="E714" t="s">
-        <v>1081</v>
+        <v>790</v>
       </c>
       <c r="F714">
-        <v>109430</v>
+        <v>20300</v>
       </c>
       <c r="G714" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H714" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>28</v>
+        <v>1006</v>
       </c>
       <c r="B715" t="s">
-        <v>1082</v>
+        <v>1046</v>
       </c>
       <c r="C715" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D715" t="s">
-        <v>31</v>
+        <v>135</v>
       </c>
       <c r="E715" t="s">
-        <v>1083</v>
+        <v>666</v>
       </c>
       <c r="F715">
-        <v>15286</v>
+        <v>0</v>
       </c>
       <c r="G715" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
       <c r="H715" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>625</v>
+        <v>21</v>
       </c>
       <c r="B716" t="s">
-        <v>1084</v>
+        <v>1047</v>
       </c>
       <c r="C716" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D716" t="s">
-        <v>627</v>
+        <v>988</v>
       </c>
       <c r="E716" t="s">
-        <v>1085</v>
+        <v>1048</v>
       </c>
       <c r="F716">
-        <v>168798</v>
+        <v>87726</v>
       </c>
       <c r="G716" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H716" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>599</v>
+        <v>1006</v>
       </c>
       <c r="B717" t="s">
-        <v>1086</v>
+        <v>1049</v>
       </c>
       <c r="C717" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D717" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="E717" t="s">
-        <v>1053</v>
+        <v>945</v>
       </c>
       <c r="F717">
-        <v>28840</v>
+        <v>36980</v>
       </c>
       <c r="G717" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H717" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>1087</v>
+        <v>1006</v>
       </c>
       <c r="B718" t="s">
-        <v>1088</v>
+        <v>1050</v>
       </c>
       <c r="C718" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D718" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
       <c r="E718" t="s">
-        <v>1089</v>
+        <v>1051</v>
       </c>
       <c r="F718">
-        <v>108035</v>
+        <v>274048</v>
       </c>
       <c r="G718" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H718" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>246</v>
+        <v>1006</v>
       </c>
       <c r="B719" t="s">
-        <v>1090</v>
+        <v>1052</v>
       </c>
       <c r="C719" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D719" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="E719" t="s">
-        <v>1091</v>
+        <v>1017</v>
       </c>
       <c r="F719">
-        <v>6351</v>
+        <v>14447</v>
       </c>
       <c r="G719" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="H719" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>86</v>
+        <v>149</v>
       </c>
       <c r="B720" t="s">
-        <v>1092</v>
+        <v>1053</v>
       </c>
       <c r="C720" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D720" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="E720" t="s">
-        <v>1079</v>
+        <v>801</v>
       </c>
       <c r="F720">
-        <v>58640</v>
+        <v>150231</v>
       </c>
       <c r="G720" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H720" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>190</v>
+        <v>8</v>
       </c>
       <c r="B721" t="s">
-        <v>1093</v>
+        <v>1054</v>
       </c>
       <c r="C721" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D721" t="s">
-        <v>434</v>
+        <v>11</v>
       </c>
       <c r="E721" t="s">
-        <v>1094</v>
+        <v>1055</v>
       </c>
       <c r="F721">
-        <v>189048</v>
+        <v>27615</v>
       </c>
       <c r="G721" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H721" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>1095</v>
+        <v>147</v>
       </c>
       <c r="B722" t="s">
-        <v>1096</v>
+        <v>1056</v>
       </c>
       <c r="C722" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D722" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="E722" t="s">
-        <v>1091</v>
+        <v>1057</v>
       </c>
       <c r="F722">
-        <v>6409</v>
+        <v>67076</v>
       </c>
       <c r="G722" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H722" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>1095</v>
+        <v>622</v>
       </c>
       <c r="B723" t="s">
-        <v>1097</v>
+        <v>1058</v>
       </c>
       <c r="C723" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D723" t="s">
-        <v>363</v>
+        <v>120</v>
       </c>
       <c r="E723" t="s">
-        <v>760</v>
+        <v>242</v>
       </c>
       <c r="F723">
-        <v>28120</v>
+        <v>38672</v>
       </c>
       <c r="G723" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H723" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>1049</v>
+        <v>21</v>
       </c>
       <c r="B724" t="s">
-        <v>1098</v>
+        <v>1059</v>
       </c>
       <c r="C724" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D724" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="E724" t="s">
-        <v>1038</v>
+        <v>661</v>
       </c>
       <c r="F724">
-        <v>34206</v>
+        <v>58167</v>
       </c>
       <c r="G724" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H724" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="B725" t="s">
-        <v>1099</v>
+        <v>1060</v>
       </c>
       <c r="C725" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D725" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E725" t="s">
-        <v>1100</v>
+        <v>666</v>
       </c>
       <c r="F725">
-        <v>882</v>
+        <v>0</v>
       </c>
       <c r="G725" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="H725" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>601</v>
+        <v>382</v>
       </c>
       <c r="B726" t="s">
-        <v>1101</v>
+        <v>1061</v>
       </c>
       <c r="C726" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D726" t="s">
-        <v>78</v>
+        <v>195</v>
       </c>
       <c r="E726" t="s">
-        <v>1075</v>
+        <v>1062</v>
       </c>
       <c r="F726">
-        <v>246890</v>
+        <v>47547</v>
       </c>
       <c r="G726" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H726" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>86</v>
+        <v>1000</v>
       </c>
       <c r="B727" t="s">
-        <v>1102</v>
+        <v>1063</v>
       </c>
       <c r="C727" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D727" t="s">
-        <v>88</v>
+        <v>180</v>
       </c>
       <c r="E727" t="s">
-        <v>1079</v>
+        <v>666</v>
       </c>
       <c r="F727">
-        <v>58400</v>
+        <v>27915</v>
       </c>
       <c r="G727" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
       <c r="H727" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>228</v>
+        <v>1000</v>
       </c>
       <c r="B728" t="s">
-        <v>1103</v>
+        <v>1064</v>
       </c>
       <c r="C728" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D728" t="s">
-        <v>428</v>
+        <v>66</v>
       </c>
       <c r="E728" t="s">
-        <v>429</v>
+        <v>1010</v>
       </c>
       <c r="F728">
-        <v>110043</v>
+        <v>32015</v>
       </c>
       <c r="G728" t="s">
-        <v>158</v>
+        <v>49</v>
       </c>
       <c r="H728" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>489</v>
+        <v>1000</v>
       </c>
       <c r="B729" t="s">
-        <v>1104</v>
+        <v>1065</v>
       </c>
       <c r="C729" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D729" t="s">
-        <v>317</v>
+        <v>241</v>
       </c>
       <c r="E729" t="s">
-        <v>1105</v>
+        <v>1066</v>
       </c>
       <c r="F729">
-        <v>79491</v>
+        <v>66550</v>
       </c>
       <c r="G729" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H729" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>28</v>
+        <v>1000</v>
       </c>
       <c r="B730" t="s">
-        <v>1106</v>
+        <v>1067</v>
       </c>
       <c r="C730" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D730" t="s">
-        <v>230</v>
+        <v>120</v>
       </c>
       <c r="E730" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="F730">
-        <v>24322</v>
+        <v>38672</v>
       </c>
       <c r="G730" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="H730" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>190</v>
+        <v>1000</v>
       </c>
       <c r="B731" t="s">
-        <v>1107</v>
+        <v>1068</v>
       </c>
       <c r="C731" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D731" t="s">
-        <v>434</v>
+        <v>123</v>
       </c>
       <c r="E731" t="s">
-        <v>1108</v>
+        <v>1017</v>
       </c>
       <c r="F731">
-        <v>188800</v>
+        <v>14447</v>
       </c>
       <c r="G731" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H731" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>104</v>
+        <v>331</v>
       </c>
       <c r="B732" t="s">
-        <v>1109</v>
+        <v>1069</v>
       </c>
       <c r="C732" t="s">
         <v>10</v>
       </c>
       <c r="D732" t="s">
-        <v>317</v>
+        <v>53</v>
       </c>
       <c r="E732" t="s">
-        <v>1105</v>
+        <v>790</v>
       </c>
       <c r="F732">
-        <v>79417</v>
+        <v>112529</v>
       </c>
       <c r="G732" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="H732" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>126</v>
+        <v>835</v>
       </c>
       <c r="B733" t="s">
-        <v>1110</v>
+        <v>1070</v>
       </c>
       <c r="C733" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D733" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="E733" t="s">
-        <v>1108</v>
+        <v>953</v>
       </c>
       <c r="F733">
-        <v>33932</v>
+        <v>79006</v>
       </c>
       <c r="G733" t="s">
         <v>13</v>
       </c>
       <c r="H733" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>190</v>
+        <v>835</v>
       </c>
       <c r="B734" t="s">
-        <v>1111</v>
+        <v>1071</v>
       </c>
       <c r="C734" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D734" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="E734" t="s">
-        <v>999</v>
+        <v>823</v>
       </c>
       <c r="F734">
-        <v>386730</v>
+        <v>117421</v>
       </c>
       <c r="G734" t="s">
         <v>13</v>
       </c>
       <c r="H734" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>367</v>
+        <v>21</v>
       </c>
       <c r="B735" t="s">
-        <v>1112</v>
+        <v>1072</v>
       </c>
       <c r="C735" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D735" t="s">
-        <v>296</v>
+        <v>1073</v>
       </c>
       <c r="E735" t="s">
-        <v>1081</v>
+        <v>129</v>
       </c>
       <c r="F735">
-        <v>108290</v>
+        <v>8713</v>
       </c>
       <c r="G735" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H735" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="B736" t="s">
-        <v>1113</v>
+        <v>1074</v>
       </c>
       <c r="C736" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D736" t="s">
-        <v>118</v>
+        <v>1075</v>
       </c>
       <c r="E736" t="s">
-        <v>1036</v>
+        <v>661</v>
       </c>
       <c r="F736">
-        <v>20471</v>
+        <v>59818</v>
       </c>
       <c r="G736" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H736" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="B737" t="s">
-        <v>1114</v>
+        <v>1076</v>
       </c>
       <c r="C737" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D737" t="s">
-        <v>75</v>
+        <v>320</v>
       </c>
       <c r="E737" t="s">
-        <v>1115</v>
+        <v>1077</v>
       </c>
       <c r="F737">
-        <v>54316</v>
+        <v>16</v>
       </c>
       <c r="G737" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H737" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>498</v>
+        <v>21</v>
       </c>
       <c r="B738" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C738" t="s">
+        <v>23</v>
+      </c>
+      <c r="D738" t="s">
+        <v>504</v>
+      </c>
+      <c r="E738" t="s">
+        <v>999</v>
+      </c>
+      <c r="F738">
+        <v>45752</v>
+      </c>
+      <c r="G738" t="s">
+        <v>26</v>
+      </c>
+      <c r="H738" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>159</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C739" t="s">
+        <v>10</v>
+      </c>
+      <c r="D739" t="s">
+        <v>161</v>
+      </c>
+      <c r="E739" t="s">
+        <v>945</v>
+      </c>
+      <c r="F739">
+        <v>250822</v>
+      </c>
+      <c r="G739" t="s">
+        <v>49</v>
+      </c>
+      <c r="H739" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>32</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C740" t="s">
+        <v>10</v>
+      </c>
+      <c r="D740" t="s">
+        <v>34</v>
+      </c>
+      <c r="E740" t="s">
+        <v>321</v>
+      </c>
+      <c r="F740">
+        <v>22298</v>
+      </c>
+      <c r="G740" t="s">
+        <v>49</v>
+      </c>
+      <c r="H740" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>169</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C741" t="s">
+        <v>10</v>
+      </c>
+      <c r="D741" t="s">
+        <v>66</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F741">
+        <v>31682</v>
+      </c>
+      <c r="G741" t="s">
+        <v>13</v>
+      </c>
+      <c r="H741" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>8</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C742" t="s">
+        <v>10</v>
+      </c>
+      <c r="D742" t="s">
+        <v>11</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F742">
+        <v>85642</v>
+      </c>
+      <c r="G742" t="s">
+        <v>13</v>
+      </c>
+      <c r="H742" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>732</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C743" t="s">
+        <v>10</v>
+      </c>
+      <c r="D743" t="s">
+        <v>154</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F743">
+        <v>117039</v>
+      </c>
+      <c r="G743" t="s">
+        <v>49</v>
+      </c>
+      <c r="H743" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C744" t="s">
+        <v>18</v>
+      </c>
+      <c r="D744" t="s">
+        <v>411</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F744">
+        <v>141183</v>
+      </c>
+      <c r="G744" t="s">
+        <v>49</v>
+      </c>
+      <c r="H744" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C745" t="s">
+        <v>10</v>
+      </c>
+      <c r="D745" t="s">
+        <v>210</v>
+      </c>
+      <c r="E745" t="s">
+        <v>666</v>
+      </c>
+      <c r="F745">
+        <v>64036</v>
+      </c>
+      <c r="G745" t="s">
+        <v>49</v>
+      </c>
+      <c r="H745" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>104</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C746" t="s">
+        <v>10</v>
+      </c>
+      <c r="D746" t="s">
+        <v>106</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F746">
+        <v>656</v>
+      </c>
+      <c r="G746" t="s">
+        <v>13</v>
+      </c>
+      <c r="H746" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>104</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C747" t="s">
+        <v>10</v>
+      </c>
+      <c r="D747" t="s">
+        <v>106</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F747">
+        <v>656</v>
+      </c>
+      <c r="G747" t="s">
+        <v>13</v>
+      </c>
+      <c r="H747" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>169</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C748" t="s">
+        <v>10</v>
+      </c>
+      <c r="D748" t="s">
+        <v>66</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F748">
+        <v>31314</v>
+      </c>
+      <c r="G748" t="s">
+        <v>13</v>
+      </c>
+      <c r="H748" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>147</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C749" t="s">
+        <v>10</v>
+      </c>
+      <c r="D749" t="s">
+        <v>210</v>
+      </c>
+      <c r="E749" t="s">
+        <v>399</v>
+      </c>
+      <c r="F749">
+        <v>64036</v>
+      </c>
+      <c r="G749" t="s">
+        <v>13</v>
+      </c>
+      <c r="H749" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>619</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C750" t="s">
+        <v>38</v>
+      </c>
+      <c r="D750" t="s">
+        <v>398</v>
+      </c>
+      <c r="E750" t="s">
+        <v>434</v>
+      </c>
+      <c r="F750">
+        <v>85251</v>
+      </c>
+      <c r="G750" t="s">
+        <v>49</v>
+      </c>
+      <c r="H750" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>110</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C751" t="s">
+        <v>38</v>
+      </c>
+      <c r="D751" t="s">
+        <v>112</v>
+      </c>
+      <c r="E751" t="s">
+        <v>666</v>
+      </c>
+      <c r="F751">
+        <v>85576</v>
+      </c>
+      <c r="G751" t="s">
+        <v>49</v>
+      </c>
+      <c r="H751" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>149</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C752" t="s">
+        <v>10</v>
+      </c>
+      <c r="D752" t="s">
+        <v>151</v>
+      </c>
+      <c r="E752" t="s">
+        <v>31</v>
+      </c>
+      <c r="F752">
+        <v>64136</v>
+      </c>
+      <c r="G752" t="s">
+        <v>13</v>
+      </c>
+      <c r="H752" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>331</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C753" t="s">
+        <v>10</v>
+      </c>
+      <c r="D753" t="s">
+        <v>43</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F753">
+        <v>79591</v>
+      </c>
+      <c r="G753" t="s">
+        <v>49</v>
+      </c>
+      <c r="H753" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>104</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C754" t="s">
+        <v>10</v>
+      </c>
+      <c r="D754" t="s">
+        <v>106</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F754">
+        <v>656</v>
+      </c>
+      <c r="G754" t="s">
+        <v>13</v>
+      </c>
+      <c r="H754" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>708</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C755" t="s">
+        <v>10</v>
+      </c>
+      <c r="D755" t="s">
+        <v>47</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F755">
+        <v>25777</v>
+      </c>
+      <c r="G755" t="s">
+        <v>49</v>
+      </c>
+      <c r="H755" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C756" t="s">
+        <v>10</v>
+      </c>
+      <c r="D756" t="s">
+        <v>210</v>
+      </c>
+      <c r="E756" t="s">
+        <v>666</v>
+      </c>
+      <c r="F756">
+        <v>64728</v>
+      </c>
+      <c r="G756" t="s">
+        <v>49</v>
+      </c>
+      <c r="H756" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C757" t="s">
+        <v>38</v>
+      </c>
+      <c r="D757" t="s">
+        <v>306</v>
+      </c>
+      <c r="E757" t="s">
+        <v>876</v>
+      </c>
+      <c r="F757">
+        <v>13058</v>
+      </c>
+      <c r="G757" t="s">
+        <v>49</v>
+      </c>
+      <c r="H757" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C758" t="s">
+        <v>10</v>
+      </c>
+      <c r="D758" t="s">
+        <v>135</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F758">
+        <v>0</v>
+      </c>
+      <c r="G758" t="s">
+        <v>49</v>
+      </c>
+      <c r="H758" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C759" t="s">
+        <v>38</v>
+      </c>
+      <c r="D759" t="s">
+        <v>112</v>
+      </c>
+      <c r="E759" t="s">
+        <v>953</v>
+      </c>
+      <c r="F759">
+        <v>85869</v>
+      </c>
+      <c r="G759" t="s">
+        <v>214</v>
+      </c>
+      <c r="H759" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C760" t="s">
+        <v>18</v>
+      </c>
+      <c r="D760" t="s">
+        <v>816</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F760">
+        <v>128</v>
+      </c>
+      <c r="G760" t="s">
+        <v>49</v>
+      </c>
+      <c r="H760" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C761" t="s">
+        <v>18</v>
+      </c>
+      <c r="D761" t="s">
+        <v>349</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F761">
+        <v>6550</v>
+      </c>
+      <c r="G761" t="s">
+        <v>49</v>
+      </c>
+      <c r="H761" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C762" t="s">
+        <v>18</v>
+      </c>
+      <c r="D762" t="s">
+        <v>456</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F762">
+        <v>250</v>
+      </c>
+      <c r="G762" t="s">
+        <v>49</v>
+      </c>
+      <c r="H762" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C763" t="s">
+        <v>38</v>
+      </c>
+      <c r="D763" t="s">
+        <v>677</v>
+      </c>
+      <c r="E763" t="s">
+        <v>666</v>
+      </c>
+      <c r="F763">
+        <v>21470</v>
+      </c>
+      <c r="G763" t="s">
+        <v>49</v>
+      </c>
+      <c r="H763" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C764" t="s">
+        <v>38</v>
+      </c>
+      <c r="D764" t="s">
+        <v>677</v>
+      </c>
+      <c r="E764" t="s">
+        <v>666</v>
+      </c>
+      <c r="F764">
+        <v>21470</v>
+      </c>
+      <c r="G764" t="s">
+        <v>49</v>
+      </c>
+      <c r="H764" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>943</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C765" t="s">
+        <v>38</v>
+      </c>
+      <c r="D765" t="s">
+        <v>470</v>
+      </c>
+      <c r="E765" t="s">
+        <v>823</v>
+      </c>
+      <c r="F765">
+        <v>107481</v>
+      </c>
+      <c r="G765" t="s">
+        <v>214</v>
+      </c>
+      <c r="H765" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C766" t="s">
+        <v>38</v>
+      </c>
+      <c r="D766" t="s">
+        <v>677</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F766">
+        <v>21470</v>
+      </c>
+      <c r="G766" t="s">
+        <v>214</v>
+      </c>
+      <c r="H766" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B767" t="s">
         <v>1116</v>
       </c>
-      <c r="C738" t="s">
-[...5 lines deleted...]
-      <c r="E738" t="s">
+      <c r="C767" t="s">
+        <v>10</v>
+      </c>
+      <c r="D767" t="s">
+        <v>180</v>
+      </c>
+      <c r="E767" t="s">
         <v>1117</v>
       </c>
-      <c r="F738">
+      <c r="F767">
+        <v>27915</v>
+      </c>
+      <c r="G767" t="s">
+        <v>49</v>
+      </c>
+      <c r="H767" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>115</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C768" t="s">
+        <v>10</v>
+      </c>
+      <c r="D768" t="s">
+        <v>117</v>
+      </c>
+      <c r="E768" t="s">
+        <v>666</v>
+      </c>
+      <c r="F768">
+        <v>92242</v>
+      </c>
+      <c r="G768" t="s">
+        <v>49</v>
+      </c>
+      <c r="H768" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>835</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C769" t="s">
+        <v>18</v>
+      </c>
+      <c r="D769" t="s">
+        <v>879</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F769">
+        <v>45276</v>
+      </c>
+      <c r="G769" t="s">
+        <v>49</v>
+      </c>
+      <c r="H769" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>32</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C770" t="s">
+        <v>10</v>
+      </c>
+      <c r="D770" t="s">
+        <v>34</v>
+      </c>
+      <c r="E770" t="s">
+        <v>666</v>
+      </c>
+      <c r="F770">
+        <v>21759</v>
+      </c>
+      <c r="G770" t="s">
+        <v>13</v>
+      </c>
+      <c r="H770" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>189</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C771" t="s">
+        <v>18</v>
+      </c>
+      <c r="D771" t="s">
+        <v>63</v>
+      </c>
+      <c r="E771" t="s">
+        <v>876</v>
+      </c>
+      <c r="F771">
+        <v>45078</v>
+      </c>
+      <c r="G771" t="s">
+        <v>13</v>
+      </c>
+      <c r="H771" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>943</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C772" t="s">
+        <v>38</v>
+      </c>
+      <c r="D772" t="s">
+        <v>241</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F772">
+        <v>66236</v>
+      </c>
+      <c r="G772" t="s">
+        <v>13</v>
+      </c>
+      <c r="H772" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>744</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C773" t="s">
+        <v>38</v>
+      </c>
+      <c r="D773" t="s">
+        <v>306</v>
+      </c>
+      <c r="E773" t="s">
+        <v>876</v>
+      </c>
+      <c r="F773">
+        <v>13058</v>
+      </c>
+      <c r="G773" t="s">
+        <v>13</v>
+      </c>
+      <c r="H773" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>835</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C774" t="s">
+        <v>10</v>
+      </c>
+      <c r="D774" t="s">
+        <v>43</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F774">
+        <v>79328</v>
+      </c>
+      <c r="G774" t="s">
+        <v>13</v>
+      </c>
+      <c r="H774" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>149</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C775" t="s">
+        <v>10</v>
+      </c>
+      <c r="D775" t="s">
+        <v>53</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F775">
+        <v>111301</v>
+      </c>
+      <c r="G775" t="s">
+        <v>13</v>
+      </c>
+      <c r="H775" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>147</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C776" t="s">
+        <v>10</v>
+      </c>
+      <c r="D776" t="s">
+        <v>210</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F776">
+        <v>65079</v>
+      </c>
+      <c r="G776" t="s">
+        <v>214</v>
+      </c>
+      <c r="H776" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C777" t="s">
+        <v>18</v>
+      </c>
+      <c r="D777" t="s">
+        <v>349</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F777">
+        <v>6550</v>
+      </c>
+      <c r="G777" t="s">
+        <v>26</v>
+      </c>
+      <c r="H777" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C778" t="s">
+        <v>18</v>
+      </c>
+      <c r="D778" t="s">
+        <v>216</v>
+      </c>
+      <c r="E778" t="s">
+        <v>792</v>
+      </c>
+      <c r="F778">
+        <v>35935</v>
+      </c>
+      <c r="G778" t="s">
+        <v>49</v>
+      </c>
+      <c r="H778" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>147</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C779" t="s">
+        <v>10</v>
+      </c>
+      <c r="D779" t="s">
+        <v>210</v>
+      </c>
+      <c r="E779" t="s">
+        <v>823</v>
+      </c>
+      <c r="F779">
+        <v>64895</v>
+      </c>
+      <c r="G779" t="s">
+        <v>214</v>
+      </c>
+      <c r="H779" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>115</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C780" t="s">
+        <v>10</v>
+      </c>
+      <c r="D780" t="s">
+        <v>117</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F780">
+        <v>92342</v>
+      </c>
+      <c r="G780" t="s">
+        <v>49</v>
+      </c>
+      <c r="H780" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>835</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C781" t="s">
+        <v>10</v>
+      </c>
+      <c r="D781" t="s">
+        <v>74</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F781">
+        <v>739997</v>
+      </c>
+      <c r="G781" t="s">
+        <v>49</v>
+      </c>
+      <c r="H781" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>619</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C782" t="s">
+        <v>38</v>
+      </c>
+      <c r="D782" t="s">
+        <v>241</v>
+      </c>
+      <c r="E782" t="s">
+        <v>810</v>
+      </c>
+      <c r="F782">
+        <v>66443</v>
+      </c>
+      <c r="G782" t="s">
+        <v>49</v>
+      </c>
+      <c r="H782" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C783" t="s">
+        <v>10</v>
+      </c>
+      <c r="D783" t="s">
+        <v>56</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F783">
+        <v>146379</v>
+      </c>
+      <c r="G783" t="s">
+        <v>49</v>
+      </c>
+      <c r="H783" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C784" t="s">
+        <v>10</v>
+      </c>
+      <c r="D784" t="s">
+        <v>34</v>
+      </c>
+      <c r="E784" t="s">
+        <v>823</v>
+      </c>
+      <c r="F784">
+        <v>19808</v>
+      </c>
+      <c r="G784" t="s">
+        <v>49</v>
+      </c>
+      <c r="H784" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C785" t="s">
+        <v>18</v>
+      </c>
+      <c r="D785" t="s">
+        <v>879</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F785">
+        <v>45276</v>
+      </c>
+      <c r="G785" t="s">
+        <v>49</v>
+      </c>
+      <c r="H785" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C786" t="s">
+        <v>10</v>
+      </c>
+      <c r="D786" t="s">
+        <v>66</v>
+      </c>
+      <c r="E786" t="s">
+        <v>823</v>
+      </c>
+      <c r="F786">
+        <v>28878</v>
+      </c>
+      <c r="G786" t="s">
+        <v>49</v>
+      </c>
+      <c r="H786" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C787" t="s">
+        <v>10</v>
+      </c>
+      <c r="D787" t="s">
+        <v>66</v>
+      </c>
+      <c r="E787" t="s">
+        <v>823</v>
+      </c>
+      <c r="F787">
+        <v>28878</v>
+      </c>
+      <c r="G787" t="s">
+        <v>49</v>
+      </c>
+      <c r="H787" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>45</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C788" t="s">
+        <v>18</v>
+      </c>
+      <c r="D788" t="s">
+        <v>451</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F788">
+        <v>43569</v>
+      </c>
+      <c r="G788" t="s">
+        <v>49</v>
+      </c>
+      <c r="H788" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>189</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C789" t="s">
+        <v>18</v>
+      </c>
+      <c r="D789" t="s">
+        <v>30</v>
+      </c>
+      <c r="E789" t="s">
+        <v>31</v>
+      </c>
+      <c r="F789">
+        <v>35467</v>
+      </c>
+      <c r="G789" t="s">
+        <v>13</v>
+      </c>
+      <c r="H789" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>28</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C790" t="s">
+        <v>18</v>
+      </c>
+      <c r="D790" t="s">
+        <v>78</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F790">
+        <v>56271</v>
+      </c>
+      <c r="G790" t="s">
+        <v>13</v>
+      </c>
+      <c r="H790" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>166</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C791" t="s">
+        <v>18</v>
+      </c>
+      <c r="D791" t="s">
+        <v>168</v>
+      </c>
+      <c r="E791" t="s">
+        <v>823</v>
+      </c>
+      <c r="F791">
+        <v>45461</v>
+      </c>
+      <c r="G791" t="s">
+        <v>49</v>
+      </c>
+      <c r="H791" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C792" t="s">
+        <v>10</v>
+      </c>
+      <c r="D792" t="s">
+        <v>56</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F792">
+        <v>146379</v>
+      </c>
+      <c r="G792" t="s">
+        <v>49</v>
+      </c>
+      <c r="H792" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C793" t="s">
+        <v>38</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E793" t="s">
+        <v>434</v>
+      </c>
+      <c r="F793">
+        <v>74893</v>
+      </c>
+      <c r="G793" t="s">
+        <v>49</v>
+      </c>
+      <c r="H793" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>835</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C794" t="s">
+        <v>10</v>
+      </c>
+      <c r="D794" t="s">
+        <v>106</v>
+      </c>
+      <c r="E794" t="s">
+        <v>31</v>
+      </c>
+      <c r="F794">
+        <v>935</v>
+      </c>
+      <c r="G794" t="s">
+        <v>49</v>
+      </c>
+      <c r="H794" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C795" t="s">
+        <v>10</v>
+      </c>
+      <c r="D795" t="s">
+        <v>123</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F795">
+        <v>16144</v>
+      </c>
+      <c r="G795" t="s">
+        <v>49</v>
+      </c>
+      <c r="H795" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>835</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C796" t="s">
+        <v>18</v>
+      </c>
+      <c r="D796" t="s">
+        <v>456</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F796">
+        <v>100</v>
+      </c>
+      <c r="G796" t="s">
+        <v>13</v>
+      </c>
+      <c r="H796" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>835</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C797" t="s">
+        <v>18</v>
+      </c>
+      <c r="D797" t="s">
+        <v>816</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F797">
+        <v>235</v>
+      </c>
+      <c r="G797" t="s">
+        <v>214</v>
+      </c>
+      <c r="H797" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>110</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C798" t="s">
+        <v>10</v>
+      </c>
+      <c r="D798" t="s">
+        <v>120</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F798">
+        <v>38527</v>
+      </c>
+      <c r="G798" t="s">
+        <v>49</v>
+      </c>
+      <c r="H798" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>859</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C799" t="s">
+        <v>38</v>
+      </c>
+      <c r="D799" t="s">
+        <v>39</v>
+      </c>
+      <c r="E799" t="s">
+        <v>945</v>
+      </c>
+      <c r="F799">
+        <v>192945</v>
+      </c>
+      <c r="G799" t="s">
+        <v>49</v>
+      </c>
+      <c r="H799" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>382</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C800" t="s">
+        <v>38</v>
+      </c>
+      <c r="D800" t="s">
+        <v>39</v>
+      </c>
+      <c r="E800" t="s">
+        <v>976</v>
+      </c>
+      <c r="F800">
+        <v>192945</v>
+      </c>
+      <c r="G800" t="s">
+        <v>214</v>
+      </c>
+      <c r="H800" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>159</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C801" t="s">
+        <v>10</v>
+      </c>
+      <c r="D801" t="s">
+        <v>161</v>
+      </c>
+      <c r="E801" t="s">
+        <v>976</v>
+      </c>
+      <c r="F801">
+        <v>250045</v>
+      </c>
+      <c r="G801" t="s">
+        <v>49</v>
+      </c>
+      <c r="H801" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>382</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C802" t="s">
+        <v>10</v>
+      </c>
+      <c r="D802" t="s">
+        <v>11</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F802">
+        <v>23898</v>
+      </c>
+      <c r="G802" t="s">
+        <v>49</v>
+      </c>
+      <c r="H802" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>8</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C803" t="s">
+        <v>10</v>
+      </c>
+      <c r="D803" t="s">
+        <v>11</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F803">
+        <v>23898</v>
+      </c>
+      <c r="G803" t="s">
+        <v>214</v>
+      </c>
+      <c r="H803" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>382</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C804" t="s">
+        <v>10</v>
+      </c>
+      <c r="D804" t="s">
+        <v>123</v>
+      </c>
+      <c r="E804" t="s">
+        <v>976</v>
+      </c>
+      <c r="F804">
+        <v>16144</v>
+      </c>
+      <c r="G804" t="s">
+        <v>80</v>
+      </c>
+      <c r="H804" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>382</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C805" t="s">
+        <v>38</v>
+      </c>
+      <c r="D805" t="s">
+        <v>230</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F805">
+        <v>68837</v>
+      </c>
+      <c r="G805" t="s">
+        <v>49</v>
+      </c>
+      <c r="H805" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>382</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C806" t="s">
+        <v>10</v>
+      </c>
+      <c r="D806" t="s">
+        <v>69</v>
+      </c>
+      <c r="E806" t="s">
+        <v>823</v>
+      </c>
+      <c r="F806">
+        <v>410948</v>
+      </c>
+      <c r="G806" t="s">
+        <v>49</v>
+      </c>
+      <c r="H806" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>662</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C807" t="s">
+        <v>10</v>
+      </c>
+      <c r="D807" t="s">
+        <v>56</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F807">
+        <v>147047</v>
+      </c>
+      <c r="G807" t="s">
+        <v>49</v>
+      </c>
+      <c r="H807" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>382</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C808" t="s">
+        <v>38</v>
+      </c>
+      <c r="D808" t="s">
+        <v>39</v>
+      </c>
+      <c r="E808" t="s">
+        <v>434</v>
+      </c>
+      <c r="F808">
+        <v>192891</v>
+      </c>
+      <c r="G808" t="s">
+        <v>49</v>
+      </c>
+      <c r="H808" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>382</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C809" t="s">
+        <v>18</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E809" t="s">
+        <v>976</v>
+      </c>
+      <c r="F809">
+        <v>21014</v>
+      </c>
+      <c r="G809" t="s">
+        <v>49</v>
+      </c>
+      <c r="H809" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>382</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C810" t="s">
+        <v>18</v>
+      </c>
+      <c r="D810" t="s">
+        <v>808</v>
+      </c>
+      <c r="E810" t="s">
+        <v>823</v>
+      </c>
+      <c r="F810">
+        <v>190368</v>
+      </c>
+      <c r="G810" t="s">
+        <v>49</v>
+      </c>
+      <c r="H810" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>382</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C811" t="s">
+        <v>10</v>
+      </c>
+      <c r="D811" t="s">
+        <v>123</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F811">
+        <v>16144</v>
+      </c>
+      <c r="G811" t="s">
+        <v>49</v>
+      </c>
+      <c r="H811" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>859</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C812" t="s">
+        <v>10</v>
+      </c>
+      <c r="D812" t="s">
+        <v>161</v>
+      </c>
+      <c r="E812" t="s">
+        <v>976</v>
+      </c>
+      <c r="F812">
+        <v>249993</v>
+      </c>
+      <c r="G812" t="s">
+        <v>49</v>
+      </c>
+      <c r="H812" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>859</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C813" t="s">
+        <v>18</v>
+      </c>
+      <c r="D813" t="s">
+        <v>981</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F813">
+        <v>68699</v>
+      </c>
+      <c r="G813" t="s">
+        <v>49</v>
+      </c>
+      <c r="H813" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>859</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C814" t="s">
+        <v>10</v>
+      </c>
+      <c r="D814" t="s">
+        <v>56</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F814">
+        <v>145570</v>
+      </c>
+      <c r="G814" t="s">
+        <v>49</v>
+      </c>
+      <c r="H814" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>147</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C815" t="s">
+        <v>18</v>
+      </c>
+      <c r="D815" t="s">
+        <v>78</v>
+      </c>
+      <c r="E815" t="s">
+        <v>976</v>
+      </c>
+      <c r="F815">
+        <v>54806</v>
+      </c>
+      <c r="G815" t="s">
+        <v>49</v>
+      </c>
+      <c r="H815" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>859</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C816" t="s">
+        <v>10</v>
+      </c>
+      <c r="D816" t="s">
+        <v>161</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F816">
+        <v>249937</v>
+      </c>
+      <c r="G816" t="s">
+        <v>49</v>
+      </c>
+      <c r="H816" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>859</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C817" t="s">
+        <v>18</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E817" t="s">
+        <v>31</v>
+      </c>
+      <c r="F817">
+        <v>21014</v>
+      </c>
+      <c r="G817" t="s">
+        <v>49</v>
+      </c>
+      <c r="H817" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>859</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C818" t="s">
+        <v>38</v>
+      </c>
+      <c r="D818" t="s">
+        <v>241</v>
+      </c>
+      <c r="E818" t="s">
+        <v>434</v>
+      </c>
+      <c r="F818">
+        <v>65771</v>
+      </c>
+      <c r="G818" t="s">
+        <v>49</v>
+      </c>
+      <c r="H818" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>859</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C819" t="s">
+        <v>10</v>
+      </c>
+      <c r="D819" t="s">
+        <v>69</v>
+      </c>
+      <c r="E819" t="s">
+        <v>823</v>
+      </c>
+      <c r="F819">
+        <v>410923</v>
+      </c>
+      <c r="G819" t="s">
+        <v>49</v>
+      </c>
+      <c r="H819" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>859</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C820" t="s">
+        <v>10</v>
+      </c>
+      <c r="D820" t="s">
+        <v>154</v>
+      </c>
+      <c r="E820" t="s">
+        <v>31</v>
+      </c>
+      <c r="F820">
+        <v>113280</v>
+      </c>
+      <c r="G820" t="s">
+        <v>49</v>
+      </c>
+      <c r="H820" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>859</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C821" t="s">
+        <v>10</v>
+      </c>
+      <c r="D821" t="s">
+        <v>66</v>
+      </c>
+      <c r="E821" t="s">
+        <v>823</v>
+      </c>
+      <c r="F821">
+        <v>27822</v>
+      </c>
+      <c r="G821" t="s">
+        <v>214</v>
+      </c>
+      <c r="H821" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>382</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C822" t="s">
+        <v>18</v>
+      </c>
+      <c r="D822" t="s">
+        <v>252</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F822">
+        <v>117846</v>
+      </c>
+      <c r="G822" t="s">
+        <v>49</v>
+      </c>
+      <c r="H822" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>382</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C823" t="s">
+        <v>18</v>
+      </c>
+      <c r="D823" t="s">
+        <v>822</v>
+      </c>
+      <c r="E823" t="s">
+        <v>569</v>
+      </c>
+      <c r="F823">
+        <v>4175</v>
+      </c>
+      <c r="G823" t="s">
+        <v>49</v>
+      </c>
+      <c r="H823" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>382</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C824" t="s">
+        <v>10</v>
+      </c>
+      <c r="D824" t="s">
+        <v>69</v>
+      </c>
+      <c r="E824" t="s">
+        <v>823</v>
+      </c>
+      <c r="F824">
+        <v>410923</v>
+      </c>
+      <c r="G824" t="s">
+        <v>49</v>
+      </c>
+      <c r="H824" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>382</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C825" t="s">
+        <v>10</v>
+      </c>
+      <c r="D825" t="s">
+        <v>210</v>
+      </c>
+      <c r="E825" t="s">
+        <v>823</v>
+      </c>
+      <c r="F825">
+        <v>61889</v>
+      </c>
+      <c r="G825" t="s">
+        <v>49</v>
+      </c>
+      <c r="H825" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>382</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C826" t="s">
+        <v>10</v>
+      </c>
+      <c r="D826" t="s">
+        <v>210</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F826">
+        <v>61889</v>
+      </c>
+      <c r="G826" t="s">
+        <v>49</v>
+      </c>
+      <c r="H826" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>382</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C827" t="s">
+        <v>38</v>
+      </c>
+      <c r="D827" t="s">
+        <v>470</v>
+      </c>
+      <c r="E827" t="s">
+        <v>434</v>
+      </c>
+      <c r="F827">
+        <v>106143</v>
+      </c>
+      <c r="G827" t="s">
+        <v>49</v>
+      </c>
+      <c r="H827" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>45</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C828" t="s">
+        <v>18</v>
+      </c>
+      <c r="D828" t="s">
+        <v>168</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F828">
+        <v>44492</v>
+      </c>
+      <c r="G828" t="s">
+        <v>49</v>
+      </c>
+      <c r="H828" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C829" t="s">
+        <v>38</v>
+      </c>
+      <c r="D829" t="s">
+        <v>398</v>
+      </c>
+      <c r="E829" t="s">
+        <v>434</v>
+      </c>
+      <c r="F829">
+        <v>85251</v>
+      </c>
+      <c r="G829" t="s">
+        <v>13</v>
+      </c>
+      <c r="H829" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>662</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C830" t="s">
+        <v>10</v>
+      </c>
+      <c r="D830" t="s">
+        <v>56</v>
+      </c>
+      <c r="E830" t="s">
+        <v>823</v>
+      </c>
+      <c r="F830">
+        <v>146058</v>
+      </c>
+      <c r="G830" t="s">
+        <v>49</v>
+      </c>
+      <c r="H830" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>943</v>
+      </c>
+      <c r="B831" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C831" t="s">
+        <v>38</v>
+      </c>
+      <c r="D831" t="s">
+        <v>39</v>
+      </c>
+      <c r="E831" t="s">
+        <v>434</v>
+      </c>
+      <c r="F831">
+        <v>192926</v>
+      </c>
+      <c r="G831" t="s">
+        <v>13</v>
+      </c>
+      <c r="H831" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C832" t="s">
+        <v>10</v>
+      </c>
+      <c r="D832" t="s">
+        <v>69</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F832">
+        <v>410923</v>
+      </c>
+      <c r="G832" t="s">
+        <v>49</v>
+      </c>
+      <c r="H832" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>45</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C833" t="s">
+        <v>10</v>
+      </c>
+      <c r="D833" t="s">
+        <v>154</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F833">
+        <v>114520</v>
+      </c>
+      <c r="G833" t="s">
+        <v>13</v>
+      </c>
+      <c r="H833" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>45</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C834" t="s">
+        <v>10</v>
+      </c>
+      <c r="D834" t="s">
+        <v>74</v>
+      </c>
+      <c r="E834" t="s">
+        <v>31</v>
+      </c>
+      <c r="F834">
+        <v>739997</v>
+      </c>
+      <c r="G834" t="s">
+        <v>49</v>
+      </c>
+      <c r="H834" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>36</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C835" t="s">
+        <v>38</v>
+      </c>
+      <c r="D835" t="s">
+        <v>39</v>
+      </c>
+      <c r="E835" t="s">
+        <v>434</v>
+      </c>
+      <c r="F835">
+        <v>192146</v>
+      </c>
+      <c r="G835" t="s">
+        <v>13</v>
+      </c>
+      <c r="H835" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>45</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C836" t="s">
+        <v>18</v>
+      </c>
+      <c r="D836" t="s">
+        <v>816</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F836">
+        <v>128</v>
+      </c>
+      <c r="G836" t="s">
+        <v>80</v>
+      </c>
+      <c r="H836" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>45</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C837" t="s">
+        <v>18</v>
+      </c>
+      <c r="D837" t="s">
+        <v>168</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F837">
+        <v>44307</v>
+      </c>
+      <c r="G837" t="s">
+        <v>214</v>
+      </c>
+      <c r="H837" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>45</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C838" t="s">
+        <v>10</v>
+      </c>
+      <c r="D838" t="s">
+        <v>69</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F838">
+        <v>410923</v>
+      </c>
+      <c r="G838" t="s">
+        <v>214</v>
+      </c>
+      <c r="H838" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>45</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C839" t="s">
+        <v>10</v>
+      </c>
+      <c r="D839" t="s">
+        <v>69</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F839">
+        <v>410923</v>
+      </c>
+      <c r="G839" t="s">
+        <v>49</v>
+      </c>
+      <c r="H839" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>45</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C840" t="s">
+        <v>10</v>
+      </c>
+      <c r="D840" t="s">
+        <v>69</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F840">
+        <v>410923</v>
+      </c>
+      <c r="G840" t="s">
+        <v>26</v>
+      </c>
+      <c r="H840" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>169</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C841" t="s">
+        <v>10</v>
+      </c>
+      <c r="D841" t="s">
+        <v>66</v>
+      </c>
+      <c r="E841" t="s">
+        <v>792</v>
+      </c>
+      <c r="F841">
+        <v>28865</v>
+      </c>
+      <c r="G841" t="s">
+        <v>49</v>
+      </c>
+      <c r="H841" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>45</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C842" t="s">
+        <v>10</v>
+      </c>
+      <c r="D842" t="s">
+        <v>69</v>
+      </c>
+      <c r="E842" t="s">
+        <v>953</v>
+      </c>
+      <c r="F842">
+        <v>410923</v>
+      </c>
+      <c r="G842" t="s">
+        <v>49</v>
+      </c>
+      <c r="H842" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>835</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C843" t="s">
+        <v>18</v>
+      </c>
+      <c r="D843" t="s">
+        <v>808</v>
+      </c>
+      <c r="E843" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F843">
+        <v>191324</v>
+      </c>
+      <c r="G843" t="s">
+        <v>49</v>
+      </c>
+      <c r="H843" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>45</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C844" t="s">
+        <v>18</v>
+      </c>
+      <c r="D844" t="s">
+        <v>78</v>
+      </c>
+      <c r="E844" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F844">
+        <v>54679</v>
+      </c>
+      <c r="G844" t="s">
+        <v>49</v>
+      </c>
+      <c r="H844" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C845" t="s">
+        <v>18</v>
+      </c>
+      <c r="D845" t="s">
+        <v>808</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F845">
+        <v>191286</v>
+      </c>
+      <c r="G845" t="s">
+        <v>13</v>
+      </c>
+      <c r="H845" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C846" t="s">
+        <v>10</v>
+      </c>
+      <c r="D846" t="s">
+        <v>69</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F846">
+        <v>410923</v>
+      </c>
+      <c r="G846" t="s">
+        <v>49</v>
+      </c>
+      <c r="H846" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C847" t="s">
+        <v>10</v>
+      </c>
+      <c r="D847" t="s">
+        <v>117</v>
+      </c>
+      <c r="E847" t="s">
+        <v>953</v>
+      </c>
+      <c r="F847">
+        <v>89800</v>
+      </c>
+      <c r="G847" t="s">
+        <v>49</v>
+      </c>
+      <c r="H847" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C848" t="s">
+        <v>18</v>
+      </c>
+      <c r="D848" t="s">
+        <v>288</v>
+      </c>
+      <c r="E848" t="s">
+        <v>876</v>
+      </c>
+      <c r="F848">
+        <v>61795</v>
+      </c>
+      <c r="G848" t="s">
+        <v>49</v>
+      </c>
+      <c r="H848" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C849" t="s">
+        <v>10</v>
+      </c>
+      <c r="D849" t="s">
+        <v>117</v>
+      </c>
+      <c r="E849" t="s">
+        <v>953</v>
+      </c>
+      <c r="F849">
+        <v>89800</v>
+      </c>
+      <c r="G849" t="s">
+        <v>49</v>
+      </c>
+      <c r="H849" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>147</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C850" t="s">
+        <v>10</v>
+      </c>
+      <c r="D850" t="s">
+        <v>210</v>
+      </c>
+      <c r="E850" t="s">
+        <v>792</v>
+      </c>
+      <c r="F850">
+        <v>62816</v>
+      </c>
+      <c r="G850" t="s">
+        <v>214</v>
+      </c>
+      <c r="H850" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C851" t="s">
+        <v>10</v>
+      </c>
+      <c r="D851" t="s">
+        <v>117</v>
+      </c>
+      <c r="E851" t="s">
+        <v>31</v>
+      </c>
+      <c r="F851">
+        <v>89800</v>
+      </c>
+      <c r="G851" t="s">
+        <v>49</v>
+      </c>
+      <c r="H851" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C852" t="s">
+        <v>10</v>
+      </c>
+      <c r="D852" t="s">
+        <v>72</v>
+      </c>
+      <c r="E852" t="s">
+        <v>792</v>
+      </c>
+      <c r="F852">
+        <v>17060</v>
+      </c>
+      <c r="G852" t="s">
+        <v>49</v>
+      </c>
+      <c r="H852" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>32</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C853" t="s">
+        <v>10</v>
+      </c>
+      <c r="D853" t="s">
+        <v>34</v>
+      </c>
+      <c r="E853" t="s">
+        <v>792</v>
+      </c>
+      <c r="F853">
+        <v>20156</v>
+      </c>
+      <c r="G853" t="s">
+        <v>49</v>
+      </c>
+      <c r="H853" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C854" t="s">
+        <v>38</v>
+      </c>
+      <c r="D854" t="s">
+        <v>112</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F854">
+        <v>84187</v>
+      </c>
+      <c r="G854" t="s">
+        <v>49</v>
+      </c>
+      <c r="H854" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>189</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C855" t="s">
+        <v>10</v>
+      </c>
+      <c r="D855" t="s">
+        <v>69</v>
+      </c>
+      <c r="E855" t="s">
+        <v>792</v>
+      </c>
+      <c r="F855">
+        <v>410923</v>
+      </c>
+      <c r="G855" t="s">
+        <v>49</v>
+      </c>
+      <c r="H855" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>189</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C856" t="s">
+        <v>10</v>
+      </c>
+      <c r="D856" t="s">
+        <v>69</v>
+      </c>
+      <c r="E856" t="s">
+        <v>792</v>
+      </c>
+      <c r="F856">
+        <v>410923</v>
+      </c>
+      <c r="G856" t="s">
+        <v>49</v>
+      </c>
+      <c r="H856" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>189</v>
+      </c>
+      <c r="B857" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C857" t="s">
+        <v>10</v>
+      </c>
+      <c r="D857" t="s">
+        <v>69</v>
+      </c>
+      <c r="E857" t="s">
+        <v>792</v>
+      </c>
+      <c r="F857">
+        <v>410923</v>
+      </c>
+      <c r="G857" t="s">
+        <v>214</v>
+      </c>
+      <c r="H857" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>189</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C858" t="s">
+        <v>10</v>
+      </c>
+      <c r="D858" t="s">
+        <v>69</v>
+      </c>
+      <c r="E858" t="s">
+        <v>792</v>
+      </c>
+      <c r="F858">
+        <v>410923</v>
+      </c>
+      <c r="G858" t="s">
+        <v>49</v>
+      </c>
+      <c r="H858" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>189</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C859" t="s">
+        <v>10</v>
+      </c>
+      <c r="D859" t="s">
+        <v>69</v>
+      </c>
+      <c r="E859" t="s">
+        <v>792</v>
+      </c>
+      <c r="F859">
+        <v>410923</v>
+      </c>
+      <c r="G859" t="s">
+        <v>49</v>
+      </c>
+      <c r="H859" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>189</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C860" t="s">
+        <v>10</v>
+      </c>
+      <c r="D860" t="s">
+        <v>56</v>
+      </c>
+      <c r="E860" t="s">
+        <v>31</v>
+      </c>
+      <c r="F860">
+        <v>144745</v>
+      </c>
+      <c r="G860" t="s">
+        <v>49</v>
+      </c>
+      <c r="H860" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>189</v>
+      </c>
+      <c r="B861" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C861" t="s">
+        <v>10</v>
+      </c>
+      <c r="D861" t="s">
+        <v>56</v>
+      </c>
+      <c r="E861" t="s">
+        <v>31</v>
+      </c>
+      <c r="F861">
+        <v>144745</v>
+      </c>
+      <c r="G861" t="s">
+        <v>49</v>
+      </c>
+      <c r="H861" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>189</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C862" t="s">
+        <v>10</v>
+      </c>
+      <c r="D862" t="s">
+        <v>180</v>
+      </c>
+      <c r="E862" t="s">
+        <v>31</v>
+      </c>
+      <c r="F862">
+        <v>27914</v>
+      </c>
+      <c r="G862" t="s">
+        <v>80</v>
+      </c>
+      <c r="H862" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>755</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C863" t="s">
+        <v>10</v>
+      </c>
+      <c r="D863" t="s">
+        <v>182</v>
+      </c>
+      <c r="E863" t="s">
+        <v>792</v>
+      </c>
+      <c r="F863">
+        <v>388996</v>
+      </c>
+      <c r="G863" t="s">
+        <v>49</v>
+      </c>
+      <c r="H863" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>755</v>
+      </c>
+      <c r="B864" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C864" t="s">
+        <v>10</v>
+      </c>
+      <c r="D864" t="s">
+        <v>76</v>
+      </c>
+      <c r="E864" t="s">
+        <v>31</v>
+      </c>
+      <c r="F864">
+        <v>114158</v>
+      </c>
+      <c r="G864" t="s">
+        <v>49</v>
+      </c>
+      <c r="H864" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>755</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C865" t="s">
+        <v>10</v>
+      </c>
+      <c r="D865" t="s">
+        <v>76</v>
+      </c>
+      <c r="E865" t="s">
+        <v>31</v>
+      </c>
+      <c r="F865">
+        <v>114158</v>
+      </c>
+      <c r="G865" t="s">
+        <v>214</v>
+      </c>
+      <c r="H865" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>755</v>
+      </c>
+      <c r="B866" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C866" t="s">
+        <v>18</v>
+      </c>
+      <c r="D866" t="s">
+        <v>192</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F866">
+        <v>227077</v>
+      </c>
+      <c r="G866" t="s">
+        <v>49</v>
+      </c>
+      <c r="H866" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>169</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C867" t="s">
+        <v>10</v>
+      </c>
+      <c r="D867" t="s">
+        <v>180</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F867">
+        <v>27914</v>
+      </c>
+      <c r="G867" t="s">
+        <v>214</v>
+      </c>
+      <c r="H867" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>189</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C868" t="s">
+        <v>38</v>
+      </c>
+      <c r="D868" t="s">
+        <v>228</v>
+      </c>
+      <c r="E868" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F868">
+        <v>45</v>
+      </c>
+      <c r="G868" t="s">
+        <v>49</v>
+      </c>
+      <c r="H868" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>189</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C869" t="s">
+        <v>10</v>
+      </c>
+      <c r="D869" t="s">
+        <v>151</v>
+      </c>
+      <c r="E869" t="s">
+        <v>31</v>
+      </c>
+      <c r="F869">
+        <v>60832</v>
+      </c>
+      <c r="G869" t="s">
+        <v>49</v>
+      </c>
+      <c r="H869" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>835</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C870" t="s">
+        <v>10</v>
+      </c>
+      <c r="D870" t="s">
+        <v>117</v>
+      </c>
+      <c r="E870" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F870">
+        <v>89430</v>
+      </c>
+      <c r="G870" t="s">
+        <v>214</v>
+      </c>
+      <c r="H870" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>189</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C871" t="s">
+        <v>10</v>
+      </c>
+      <c r="D871" t="s">
+        <v>151</v>
+      </c>
+      <c r="E871" t="s">
+        <v>876</v>
+      </c>
+      <c r="F871">
+        <v>60832</v>
+      </c>
+      <c r="G871" t="s">
+        <v>214</v>
+      </c>
+      <c r="H871" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>189</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C872" t="s">
+        <v>10</v>
+      </c>
+      <c r="D872" t="s">
+        <v>151</v>
+      </c>
+      <c r="E872" t="s">
+        <v>876</v>
+      </c>
+      <c r="F872">
+        <v>60832</v>
+      </c>
+      <c r="G872" t="s">
+        <v>13</v>
+      </c>
+      <c r="H872" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>189</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C873" t="s">
+        <v>18</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E873" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F873">
+        <v>20882</v>
+      </c>
+      <c r="G873" t="s">
+        <v>214</v>
+      </c>
+      <c r="H873" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>378</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C874" t="s">
+        <v>10</v>
+      </c>
+      <c r="D874" t="s">
+        <v>154</v>
+      </c>
+      <c r="E874" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F874">
+        <v>112197</v>
+      </c>
+      <c r="G874" t="s">
+        <v>49</v>
+      </c>
+      <c r="H874" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C875" t="s">
+        <v>10</v>
+      </c>
+      <c r="D875" t="s">
+        <v>74</v>
+      </c>
+      <c r="E875" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F875">
+        <v>739681</v>
+      </c>
+      <c r="G875" t="s">
+        <v>49</v>
+      </c>
+      <c r="H875" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>270</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C876" t="s">
+        <v>18</v>
+      </c>
+      <c r="D876" t="s">
+        <v>288</v>
+      </c>
+      <c r="E876" t="s">
+        <v>876</v>
+      </c>
+      <c r="F876">
+        <v>61513</v>
+      </c>
+      <c r="G876" t="s">
+        <v>13</v>
+      </c>
+      <c r="H876" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>147</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C877" t="s">
+        <v>10</v>
+      </c>
+      <c r="D877" t="s">
+        <v>210</v>
+      </c>
+      <c r="E877" t="s">
+        <v>792</v>
+      </c>
+      <c r="F877">
+        <v>62426</v>
+      </c>
+      <c r="G877" t="s">
+        <v>13</v>
+      </c>
+      <c r="H877" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>115</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C878" t="s">
+        <v>10</v>
+      </c>
+      <c r="D878" t="s">
+        <v>117</v>
+      </c>
+      <c r="E878" t="s">
+        <v>31</v>
+      </c>
+      <c r="F878">
+        <v>89430</v>
+      </c>
+      <c r="G878" t="s">
+        <v>13</v>
+      </c>
+      <c r="H878" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>28</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C879" t="s">
+        <v>38</v>
+      </c>
+      <c r="D879" t="s">
+        <v>112</v>
+      </c>
+      <c r="E879" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F879">
+        <v>82603</v>
+      </c>
+      <c r="G879" t="s">
+        <v>214</v>
+      </c>
+      <c r="H879" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>169</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C880" t="s">
+        <v>10</v>
+      </c>
+      <c r="D880" t="s">
+        <v>98</v>
+      </c>
+      <c r="E880" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F880">
+        <v>91587</v>
+      </c>
+      <c r="G880" t="s">
+        <v>49</v>
+      </c>
+      <c r="H880" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>835</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C881" t="s">
+        <v>10</v>
+      </c>
+      <c r="D881" t="s">
+        <v>34</v>
+      </c>
+      <c r="E881" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F881">
+        <v>19363</v>
+      </c>
+      <c r="G881" t="s">
+        <v>49</v>
+      </c>
+      <c r="H881" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>835</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C882" t="s">
+        <v>10</v>
+      </c>
+      <c r="D882" t="s">
+        <v>144</v>
+      </c>
+      <c r="E882" t="s">
+        <v>792</v>
+      </c>
+      <c r="F882">
+        <v>17063</v>
+      </c>
+      <c r="G882" t="s">
+        <v>49</v>
+      </c>
+      <c r="H882" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>622</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C883" t="s">
+        <v>10</v>
+      </c>
+      <c r="D883" t="s">
+        <v>210</v>
+      </c>
+      <c r="E883" t="s">
+        <v>792</v>
+      </c>
+      <c r="F883">
+        <v>61540</v>
+      </c>
+      <c r="G883" t="s">
+        <v>49</v>
+      </c>
+      <c r="H883" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>835</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C884" t="s">
+        <v>10</v>
+      </c>
+      <c r="D884" t="s">
+        <v>72</v>
+      </c>
+      <c r="E884" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F884">
+        <v>16857</v>
+      </c>
+      <c r="G884" t="s">
+        <v>49</v>
+      </c>
+      <c r="H884" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>835</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C885" t="s">
+        <v>10</v>
+      </c>
+      <c r="D885" t="s">
+        <v>74</v>
+      </c>
+      <c r="E885" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F885">
+        <v>739681</v>
+      </c>
+      <c r="G885" t="s">
+        <v>13</v>
+      </c>
+      <c r="H885" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>835</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C886" t="s">
+        <v>10</v>
+      </c>
+      <c r="D886" t="s">
+        <v>117</v>
+      </c>
+      <c r="E886" t="s">
+        <v>876</v>
+      </c>
+      <c r="F886">
+        <v>88656</v>
+      </c>
+      <c r="G886" t="s">
+        <v>13</v>
+      </c>
+      <c r="H886" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>45</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C887" t="s">
+        <v>10</v>
+      </c>
+      <c r="D887" t="s">
+        <v>43</v>
+      </c>
+      <c r="E887" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F887">
+        <v>77926</v>
+      </c>
+      <c r="G887" t="s">
+        <v>49</v>
+      </c>
+      <c r="H887" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>835</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C888" t="s">
+        <v>10</v>
+      </c>
+      <c r="D888" t="s">
+        <v>182</v>
+      </c>
+      <c r="E888" t="s">
+        <v>876</v>
+      </c>
+      <c r="F888">
+        <v>0</v>
+      </c>
+      <c r="G888" t="s">
+        <v>49</v>
+      </c>
+      <c r="H888" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>835</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C889" t="s">
+        <v>18</v>
+      </c>
+      <c r="D889" t="s">
+        <v>797</v>
+      </c>
+      <c r="E889" t="s">
+        <v>631</v>
+      </c>
+      <c r="F889">
+        <v>46941</v>
+      </c>
+      <c r="G889" t="s">
+        <v>49</v>
+      </c>
+      <c r="H889" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>835</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C890" t="s">
+        <v>10</v>
+      </c>
+      <c r="D890" t="s">
+        <v>210</v>
+      </c>
+      <c r="E890" t="s">
+        <v>876</v>
+      </c>
+      <c r="F890">
+        <v>61202</v>
+      </c>
+      <c r="G890" t="s">
+        <v>214</v>
+      </c>
+      <c r="H890" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>835</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C891" t="s">
+        <v>10</v>
+      </c>
+      <c r="D891" t="s">
+        <v>11</v>
+      </c>
+      <c r="E891" t="s">
+        <v>876</v>
+      </c>
+      <c r="F891">
+        <v>20486</v>
+      </c>
+      <c r="G891" t="s">
+        <v>49</v>
+      </c>
+      <c r="H891" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>835</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C892" t="s">
+        <v>18</v>
+      </c>
+      <c r="D892" t="s">
+        <v>78</v>
+      </c>
+      <c r="E892" t="s">
+        <v>876</v>
+      </c>
+      <c r="F892">
+        <v>53426</v>
+      </c>
+      <c r="G892" t="s">
+        <v>80</v>
+      </c>
+      <c r="H892" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>169</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C893" t="s">
+        <v>10</v>
+      </c>
+      <c r="D893" t="s">
+        <v>66</v>
+      </c>
+      <c r="E893" t="s">
+        <v>876</v>
+      </c>
+      <c r="F893">
+        <v>27983</v>
+      </c>
+      <c r="G893" t="s">
+        <v>49</v>
+      </c>
+      <c r="H893" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>28</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C894" t="s">
+        <v>10</v>
+      </c>
+      <c r="D894" t="s">
+        <v>74</v>
+      </c>
+      <c r="E894" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F894">
+        <v>739681</v>
+      </c>
+      <c r="G894" t="s">
+        <v>13</v>
+      </c>
+      <c r="H894" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>835</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C895" t="s">
+        <v>38</v>
+      </c>
+      <c r="D895" t="s">
+        <v>306</v>
+      </c>
+      <c r="E895" t="s">
+        <v>639</v>
+      </c>
+      <c r="F895">
+        <v>13058</v>
+      </c>
+      <c r="G895" t="s">
+        <v>49</v>
+      </c>
+      <c r="H895" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>835</v>
+      </c>
+      <c r="B896" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C896" t="s">
+        <v>10</v>
+      </c>
+      <c r="D896" t="s">
+        <v>358</v>
+      </c>
+      <c r="E896" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F896">
+        <v>109526</v>
+      </c>
+      <c r="G896" t="s">
+        <v>49</v>
+      </c>
+      <c r="H896" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>835</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C897" t="s">
+        <v>18</v>
+      </c>
+      <c r="D897" t="s">
+        <v>63</v>
+      </c>
+      <c r="E897" t="s">
+        <v>876</v>
+      </c>
+      <c r="F897">
+        <v>44475</v>
+      </c>
+      <c r="G897" t="s">
+        <v>13</v>
+      </c>
+      <c r="H897" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>835</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C898" t="s">
+        <v>18</v>
+      </c>
+      <c r="D898" t="s">
+        <v>63</v>
+      </c>
+      <c r="E898" t="s">
+        <v>876</v>
+      </c>
+      <c r="F898">
+        <v>44475</v>
+      </c>
+      <c r="G898" t="s">
+        <v>49</v>
+      </c>
+      <c r="H898" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>835</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C899" t="s">
+        <v>10</v>
+      </c>
+      <c r="D899" t="s">
+        <v>11</v>
+      </c>
+      <c r="E899" t="s">
+        <v>876</v>
+      </c>
+      <c r="F899">
+        <v>9154</v>
+      </c>
+      <c r="G899" t="s">
+        <v>49</v>
+      </c>
+      <c r="H899" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>835</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C900" t="s">
+        <v>10</v>
+      </c>
+      <c r="D900" t="s">
+        <v>120</v>
+      </c>
+      <c r="E900" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F900">
+        <v>36865</v>
+      </c>
+      <c r="G900" t="s">
+        <v>49</v>
+      </c>
+      <c r="H900" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>835</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C901" t="s">
+        <v>10</v>
+      </c>
+      <c r="D901" t="s">
+        <v>66</v>
+      </c>
+      <c r="E901" t="s">
+        <v>876</v>
+      </c>
+      <c r="F901">
+        <v>27788</v>
+      </c>
+      <c r="G901" t="s">
+        <v>49</v>
+      </c>
+      <c r="H901" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>835</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C902" t="s">
+        <v>10</v>
+      </c>
+      <c r="D902" t="s">
+        <v>56</v>
+      </c>
+      <c r="E902" t="s">
+        <v>876</v>
+      </c>
+      <c r="F902">
+        <v>143776</v>
+      </c>
+      <c r="G902" t="s">
+        <v>49</v>
+      </c>
+      <c r="H902" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>835</v>
+      </c>
+      <c r="B903" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C903" t="s">
+        <v>10</v>
+      </c>
+      <c r="D903" t="s">
+        <v>210</v>
+      </c>
+      <c r="E903" t="s">
+        <v>876</v>
+      </c>
+      <c r="F903">
+        <v>61889</v>
+      </c>
+      <c r="G903" t="s">
+        <v>49</v>
+      </c>
+      <c r="H903" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>835</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C904" t="s">
+        <v>10</v>
+      </c>
+      <c r="D904" t="s">
+        <v>11</v>
+      </c>
+      <c r="E904" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F904">
+        <v>9154</v>
+      </c>
+      <c r="G904" t="s">
+        <v>49</v>
+      </c>
+      <c r="H904" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>835</v>
+      </c>
+      <c r="B905" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C905" t="s">
+        <v>10</v>
+      </c>
+      <c r="D905" t="s">
+        <v>66</v>
+      </c>
+      <c r="E905" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F905">
+        <v>27788</v>
+      </c>
+      <c r="G905" t="s">
+        <v>49</v>
+      </c>
+      <c r="H905" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>835</v>
+      </c>
+      <c r="B906" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C906" t="s">
+        <v>18</v>
+      </c>
+      <c r="D906" t="s">
+        <v>805</v>
+      </c>
+      <c r="E906" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F906">
+        <v>107618</v>
+      </c>
+      <c r="G906" t="s">
+        <v>49</v>
+      </c>
+      <c r="H906" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>835</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C907" t="s">
+        <v>10</v>
+      </c>
+      <c r="D907" t="s">
+        <v>154</v>
+      </c>
+      <c r="E907" t="s">
+        <v>876</v>
+      </c>
+      <c r="F907">
+        <v>112750</v>
+      </c>
+      <c r="G907" t="s">
+        <v>49</v>
+      </c>
+      <c r="H907" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>835</v>
+      </c>
+      <c r="B908" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C908" t="s">
+        <v>10</v>
+      </c>
+      <c r="D908" t="s">
+        <v>117</v>
+      </c>
+      <c r="E908" t="s">
+        <v>979</v>
+      </c>
+      <c r="F908">
+        <v>88875</v>
+      </c>
+      <c r="G908" t="s">
+        <v>49</v>
+      </c>
+      <c r="H908" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>835</v>
+      </c>
+      <c r="B909" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C909" t="s">
+        <v>10</v>
+      </c>
+      <c r="D909" t="s">
+        <v>43</v>
+      </c>
+      <c r="E909" t="s">
+        <v>876</v>
+      </c>
+      <c r="F909">
+        <v>77685</v>
+      </c>
+      <c r="G909" t="s">
+        <v>80</v>
+      </c>
+      <c r="H909" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>835</v>
+      </c>
+      <c r="B910" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C910" t="s">
+        <v>10</v>
+      </c>
+      <c r="D910" t="s">
+        <v>56</v>
+      </c>
+      <c r="E910" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F910">
+        <v>143776</v>
+      </c>
+      <c r="G910" t="s">
+        <v>49</v>
+      </c>
+      <c r="H910" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>835</v>
+      </c>
+      <c r="B911" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C911" t="s">
+        <v>10</v>
+      </c>
+      <c r="D911" t="s">
+        <v>182</v>
+      </c>
+      <c r="E911" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F911">
+        <v>0</v>
+      </c>
+      <c r="G911" t="s">
+        <v>49</v>
+      </c>
+      <c r="H911" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>835</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C912" t="s">
+        <v>10</v>
+      </c>
+      <c r="D912" t="s">
+        <v>43</v>
+      </c>
+      <c r="E912" t="s">
+        <v>175</v>
+      </c>
+      <c r="F912">
+        <v>77685</v>
+      </c>
+      <c r="G912" t="s">
+        <v>214</v>
+      </c>
+      <c r="H912" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>169</v>
+      </c>
+      <c r="B913" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C913" t="s">
+        <v>10</v>
+      </c>
+      <c r="D913" t="s">
+        <v>66</v>
+      </c>
+      <c r="E913" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F913">
+        <v>27788</v>
+      </c>
+      <c r="G913" t="s">
+        <v>13</v>
+      </c>
+      <c r="H913" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>835</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C914" t="s">
+        <v>18</v>
+      </c>
+      <c r="D914" t="s">
+        <v>981</v>
+      </c>
+      <c r="E914" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F914">
+        <v>68699</v>
+      </c>
+      <c r="G914" t="s">
+        <v>80</v>
+      </c>
+      <c r="H914" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>835</v>
+      </c>
+      <c r="B915" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C915" t="s">
+        <v>10</v>
+      </c>
+      <c r="D915" t="s">
+        <v>34</v>
+      </c>
+      <c r="E915" t="s">
+        <v>979</v>
+      </c>
+      <c r="F915">
+        <v>18470</v>
+      </c>
+      <c r="G915" t="s">
+        <v>49</v>
+      </c>
+      <c r="H915" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>835</v>
+      </c>
+      <c r="B916" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C916" t="s">
+        <v>10</v>
+      </c>
+      <c r="D916" t="s">
+        <v>106</v>
+      </c>
+      <c r="E916" t="s">
+        <v>631</v>
+      </c>
+      <c r="F916">
+        <v>935</v>
+      </c>
+      <c r="G916" t="s">
+        <v>214</v>
+      </c>
+      <c r="H916" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>835</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C917" t="s">
+        <v>10</v>
+      </c>
+      <c r="D917" t="s">
+        <v>53</v>
+      </c>
+      <c r="E917" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F917">
+        <v>109051</v>
+      </c>
+      <c r="G917" t="s">
+        <v>49</v>
+      </c>
+      <c r="H917" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>835</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C918" t="s">
+        <v>10</v>
+      </c>
+      <c r="D918" t="s">
+        <v>358</v>
+      </c>
+      <c r="E918" t="s">
+        <v>631</v>
+      </c>
+      <c r="F918">
+        <v>109127</v>
+      </c>
+      <c r="G918" t="s">
+        <v>214</v>
+      </c>
+      <c r="H918" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>835</v>
+      </c>
+      <c r="B919" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C919" t="s">
+        <v>18</v>
+      </c>
+      <c r="D919" t="s">
+        <v>981</v>
+      </c>
+      <c r="E919" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F919">
+        <v>68699</v>
+      </c>
+      <c r="G919" t="s">
+        <v>214</v>
+      </c>
+      <c r="H919" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>110</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C920" t="s">
+        <v>18</v>
+      </c>
+      <c r="D920" t="s">
+        <v>192</v>
+      </c>
+      <c r="E920" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F920">
+        <v>226907</v>
+      </c>
+      <c r="G920" t="s">
+        <v>26</v>
+      </c>
+      <c r="H920" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>835</v>
+      </c>
+      <c r="B921" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C921" t="s">
+        <v>18</v>
+      </c>
+      <c r="D921" t="s">
+        <v>981</v>
+      </c>
+      <c r="E921" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F921">
+        <v>68699</v>
+      </c>
+      <c r="G921" t="s">
+        <v>214</v>
+      </c>
+      <c r="H921" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>835</v>
+      </c>
+      <c r="B922" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C922" t="s">
+        <v>10</v>
+      </c>
+      <c r="D922" t="s">
+        <v>358</v>
+      </c>
+      <c r="E922" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F922">
+        <v>109127</v>
+      </c>
+      <c r="G922" t="s">
+        <v>214</v>
+      </c>
+      <c r="H922" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>835</v>
+      </c>
+      <c r="B923" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C923" t="s">
+        <v>10</v>
+      </c>
+      <c r="D923" t="s">
+        <v>98</v>
+      </c>
+      <c r="E923" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F923">
+        <v>91587</v>
+      </c>
+      <c r="G923" t="s">
+        <v>214</v>
+      </c>
+      <c r="H923" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>169</v>
+      </c>
+      <c r="B924" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C924" t="s">
+        <v>10</v>
+      </c>
+      <c r="D924" t="s">
+        <v>66</v>
+      </c>
+      <c r="E924" t="s">
+        <v>631</v>
+      </c>
+      <c r="F924">
+        <v>27469</v>
+      </c>
+      <c r="G924" t="s">
+        <v>13</v>
+      </c>
+      <c r="H924" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>622</v>
+      </c>
+      <c r="B925" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C925" t="s">
+        <v>10</v>
+      </c>
+      <c r="D925" t="s">
+        <v>66</v>
+      </c>
+      <c r="E925" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F925">
+        <v>26239</v>
+      </c>
+      <c r="G925" t="s">
+        <v>49</v>
+      </c>
+      <c r="H925" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>16</v>
+      </c>
+      <c r="B926" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C926" t="s">
+        <v>18</v>
+      </c>
+      <c r="D926" t="s">
+        <v>30</v>
+      </c>
+      <c r="E926" t="s">
+        <v>631</v>
+      </c>
+      <c r="F926">
+        <v>32000</v>
+      </c>
+      <c r="G926" t="s">
+        <v>214</v>
+      </c>
+      <c r="H926" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>744</v>
+      </c>
+      <c r="B927" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C927" t="s">
+        <v>10</v>
+      </c>
+      <c r="D927" t="s">
+        <v>76</v>
+      </c>
+      <c r="E927" t="s">
+        <v>631</v>
+      </c>
+      <c r="F927">
+        <v>113284</v>
+      </c>
+      <c r="G927" t="s">
+        <v>49</v>
+      </c>
+      <c r="H927" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>149</v>
+      </c>
+      <c r="B928" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C928" t="s">
+        <v>10</v>
+      </c>
+      <c r="D928" t="s">
+        <v>151</v>
+      </c>
+      <c r="E928" t="s">
+        <v>631</v>
+      </c>
+      <c r="F928">
+        <v>59900</v>
+      </c>
+      <c r="G928" t="s">
+        <v>13</v>
+      </c>
+      <c r="H928" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>835</v>
+      </c>
+      <c r="B929" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C929" t="s">
+        <v>10</v>
+      </c>
+      <c r="D929" t="s">
+        <v>106</v>
+      </c>
+      <c r="E929" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F929">
+        <v>935</v>
+      </c>
+      <c r="G929" t="s">
+        <v>49</v>
+      </c>
+      <c r="H929" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>835</v>
+      </c>
+      <c r="B930" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C930" t="s">
+        <v>38</v>
+      </c>
+      <c r="D930" t="s">
+        <v>306</v>
+      </c>
+      <c r="E930" t="s">
+        <v>639</v>
+      </c>
+      <c r="F930">
+        <v>13058</v>
+      </c>
+      <c r="G930" t="s">
+        <v>13</v>
+      </c>
+      <c r="H930" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>835</v>
+      </c>
+      <c r="B931" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C931" t="s">
+        <v>10</v>
+      </c>
+      <c r="D931" t="s">
+        <v>43</v>
+      </c>
+      <c r="E931" t="s">
+        <v>175</v>
+      </c>
+      <c r="F931">
+        <v>76609</v>
+      </c>
+      <c r="G931" t="s">
+        <v>49</v>
+      </c>
+      <c r="H931" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>331</v>
+      </c>
+      <c r="B932" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C932" t="s">
+        <v>10</v>
+      </c>
+      <c r="D932" t="s">
+        <v>53</v>
+      </c>
+      <c r="E932" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F932">
+        <v>108761</v>
+      </c>
+      <c r="G932" t="s">
+        <v>13</v>
+      </c>
+      <c r="H932" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>45</v>
+      </c>
+      <c r="B933" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C933" t="s">
+        <v>10</v>
+      </c>
+      <c r="D933" t="s">
+        <v>154</v>
+      </c>
+      <c r="E933" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F933">
+        <v>112571</v>
+      </c>
+      <c r="G933" t="s">
+        <v>49</v>
+      </c>
+      <c r="H933" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>166</v>
+      </c>
+      <c r="B934" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C934" t="s">
+        <v>18</v>
+      </c>
+      <c r="D934" t="s">
+        <v>168</v>
+      </c>
+      <c r="E934" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F934">
+        <v>41704</v>
+      </c>
+      <c r="G934" t="s">
+        <v>49</v>
+      </c>
+      <c r="H934" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B935" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C935" t="s">
+        <v>18</v>
+      </c>
+      <c r="D935" t="s">
+        <v>288</v>
+      </c>
+      <c r="E935" t="s">
+        <v>489</v>
+      </c>
+      <c r="F935">
+        <v>60129</v>
+      </c>
+      <c r="G935" t="s">
+        <v>49</v>
+      </c>
+      <c r="H935" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>147</v>
+      </c>
+      <c r="B936" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C936" t="s">
+        <v>10</v>
+      </c>
+      <c r="D936" t="s">
+        <v>210</v>
+      </c>
+      <c r="E936" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F936">
+        <v>61170</v>
+      </c>
+      <c r="G936" t="s">
+        <v>49</v>
+      </c>
+      <c r="H936" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>331</v>
+      </c>
+      <c r="B937" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C937" t="s">
+        <v>10</v>
+      </c>
+      <c r="D937" t="s">
+        <v>98</v>
+      </c>
+      <c r="E937" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F937">
+        <v>91134</v>
+      </c>
+      <c r="G937" t="s">
+        <v>26</v>
+      </c>
+      <c r="H937" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>208</v>
+      </c>
+      <c r="B938" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C938" t="s">
+        <v>18</v>
+      </c>
+      <c r="D938" t="s">
+        <v>63</v>
+      </c>
+      <c r="E938" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F938">
+        <v>43478</v>
+      </c>
+      <c r="G938" t="s">
+        <v>214</v>
+      </c>
+      <c r="H938" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>835</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C939" t="s">
+        <v>10</v>
+      </c>
+      <c r="D939" t="s">
+        <v>144</v>
+      </c>
+      <c r="E939" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F939">
+        <v>17806</v>
+      </c>
+      <c r="G939" t="s">
+        <v>214</v>
+      </c>
+      <c r="H939" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>662</v>
+      </c>
+      <c r="B940" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C940" t="s">
+        <v>10</v>
+      </c>
+      <c r="D940" t="s">
+        <v>56</v>
+      </c>
+      <c r="E940" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F940">
+        <v>143726</v>
+      </c>
+      <c r="G940" t="s">
+        <v>214</v>
+      </c>
+      <c r="H940" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B941" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C941" t="s">
+        <v>38</v>
+      </c>
+      <c r="D941" t="s">
+        <v>228</v>
+      </c>
+      <c r="E941" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F941">
+        <v>0</v>
+      </c>
+      <c r="G941" t="s">
+        <v>214</v>
+      </c>
+      <c r="H941" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>45</v>
+      </c>
+      <c r="B942" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C942" t="s">
+        <v>10</v>
+      </c>
+      <c r="D942" t="s">
+        <v>154</v>
+      </c>
+      <c r="E942" t="s">
+        <v>175</v>
+      </c>
+      <c r="F942">
+        <v>111998</v>
+      </c>
+      <c r="G942" t="s">
+        <v>49</v>
+      </c>
+      <c r="H942" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>744</v>
+      </c>
+      <c r="B943" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C943" t="s">
+        <v>10</v>
+      </c>
+      <c r="D943" t="s">
+        <v>76</v>
+      </c>
+      <c r="E943" t="s">
+        <v>753</v>
+      </c>
+      <c r="F943">
+        <v>111055</v>
+      </c>
+      <c r="G943" t="s">
+        <v>49</v>
+      </c>
+      <c r="H943" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>115</v>
+      </c>
+      <c r="B944" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C944" t="s">
+        <v>10</v>
+      </c>
+      <c r="D944" t="s">
+        <v>117</v>
+      </c>
+      <c r="E944" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F944">
+        <v>87677</v>
+      </c>
+      <c r="G944" t="s">
+        <v>49</v>
+      </c>
+      <c r="H944" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B945" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C945" t="s">
+        <v>18</v>
+      </c>
+      <c r="D945" t="s">
+        <v>451</v>
+      </c>
+      <c r="E945" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F945">
+        <v>42166</v>
+      </c>
+      <c r="G945" t="s">
+        <v>214</v>
+      </c>
+      <c r="H945" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>755</v>
+      </c>
+      <c r="B946" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C946" t="s">
+        <v>10</v>
+      </c>
+      <c r="D946" t="s">
+        <v>358</v>
+      </c>
+      <c r="E946" t="s">
+        <v>979</v>
+      </c>
+      <c r="F946">
+        <v>108332</v>
+      </c>
+      <c r="G946" t="s">
+        <v>49</v>
+      </c>
+      <c r="H946" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B947" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C947" t="s">
+        <v>10</v>
+      </c>
+      <c r="D947" t="s">
+        <v>66</v>
+      </c>
+      <c r="E947" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F947">
+        <v>79589</v>
+      </c>
+      <c r="G947" t="s">
+        <v>49</v>
+      </c>
+      <c r="H947" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B948" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C948" t="s">
+        <v>18</v>
+      </c>
+      <c r="D948" t="s">
+        <v>582</v>
+      </c>
+      <c r="E948" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F948">
+        <v>67789</v>
+      </c>
+      <c r="G948" t="s">
+        <v>49</v>
+      </c>
+      <c r="H948" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>159</v>
+      </c>
+      <c r="B949" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C949" t="s">
+        <v>10</v>
+      </c>
+      <c r="D949" t="s">
+        <v>161</v>
+      </c>
+      <c r="E949" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F949">
+        <v>248688</v>
+      </c>
+      <c r="G949" t="s">
+        <v>49</v>
+      </c>
+      <c r="H949" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>331</v>
+      </c>
+      <c r="B950" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C950" t="s">
+        <v>10</v>
+      </c>
+      <c r="D950" t="s">
+        <v>98</v>
+      </c>
+      <c r="E950" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F950">
+        <v>90994</v>
+      </c>
+      <c r="G950" t="s">
+        <v>49</v>
+      </c>
+      <c r="H950" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>149</v>
+      </c>
+      <c r="B951" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C951" t="s">
+        <v>18</v>
+      </c>
+      <c r="D951" t="s">
+        <v>797</v>
+      </c>
+      <c r="E951" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F951">
+        <v>46235</v>
+      </c>
+      <c r="G951" t="s">
+        <v>26</v>
+      </c>
+      <c r="H951" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>8</v>
+      </c>
+      <c r="B952" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C952" t="s">
+        <v>10</v>
+      </c>
+      <c r="D952" t="s">
+        <v>11</v>
+      </c>
+      <c r="E952" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F952">
+        <v>18992</v>
+      </c>
+      <c r="G952" t="s">
+        <v>13</v>
+      </c>
+      <c r="H952" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>28</v>
+      </c>
+      <c r="B953" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C953" t="s">
+        <v>18</v>
+      </c>
+      <c r="D953" t="s">
+        <v>78</v>
+      </c>
+      <c r="E953" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F953">
+        <v>51183</v>
+      </c>
+      <c r="G953" t="s">
+        <v>49</v>
+      </c>
+      <c r="H953" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>28</v>
+      </c>
+      <c r="B954" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C954" t="s">
+        <v>10</v>
+      </c>
+      <c r="D954" t="s">
+        <v>182</v>
+      </c>
+      <c r="E954" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F954">
+        <v>388327</v>
+      </c>
+      <c r="G954" t="s">
+        <v>49</v>
+      </c>
+      <c r="H954" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B955" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C955" t="s">
+        <v>10</v>
+      </c>
+      <c r="D955" t="s">
+        <v>53</v>
+      </c>
+      <c r="E955" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F955">
+        <v>107494</v>
+      </c>
+      <c r="G955" t="s">
+        <v>49</v>
+      </c>
+      <c r="H955" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>270</v>
+      </c>
+      <c r="B956" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C956" t="s">
+        <v>10</v>
+      </c>
+      <c r="D956" t="s">
+        <v>144</v>
+      </c>
+      <c r="E956" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F956">
+        <v>16930</v>
+      </c>
+      <c r="G956" t="s">
+        <v>13</v>
+      </c>
+      <c r="H956" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>28</v>
+      </c>
+      <c r="B957" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C957" t="s">
+        <v>10</v>
+      </c>
+      <c r="D957" t="s">
+        <v>66</v>
+      </c>
+      <c r="E957" t="s">
+        <v>979</v>
+      </c>
+      <c r="F957">
+        <v>25434</v>
+      </c>
+      <c r="G957" t="s">
+        <v>26</v>
+      </c>
+      <c r="H957" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>149</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C958" t="s">
+        <v>10</v>
+      </c>
+      <c r="D958" t="s">
+        <v>151</v>
+      </c>
+      <c r="E958" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F958">
+        <v>58088</v>
+      </c>
+      <c r="G958" t="s">
+        <v>49</v>
+      </c>
+      <c r="H958" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>130</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C959" t="s">
+        <v>38</v>
+      </c>
+      <c r="D959" t="s">
+        <v>185</v>
+      </c>
+      <c r="E959" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F959">
+        <v>165575</v>
+      </c>
+      <c r="G959" t="s">
+        <v>49</v>
+      </c>
+      <c r="H959" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>208</v>
+      </c>
+      <c r="B960" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C960" t="s">
+        <v>18</v>
+      </c>
+      <c r="D960" t="s">
+        <v>367</v>
+      </c>
+      <c r="E960" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F960">
+        <v>30504</v>
+      </c>
+      <c r="G960" t="s">
+        <v>26</v>
+      </c>
+      <c r="H960" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>45</v>
+      </c>
+      <c r="B961" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C961" t="s">
+        <v>18</v>
+      </c>
+      <c r="D961" t="s">
+        <v>30</v>
+      </c>
+      <c r="E961" t="s">
+        <v>979</v>
+      </c>
+      <c r="F961">
+        <v>30605</v>
+      </c>
+      <c r="G961" t="s">
+        <v>13</v>
+      </c>
+      <c r="H961" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>28</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C962" t="s">
+        <v>10</v>
+      </c>
+      <c r="D962" t="s">
+        <v>161</v>
+      </c>
+      <c r="E962" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F962">
+        <v>247896</v>
+      </c>
+      <c r="G962" t="s">
+        <v>49</v>
+      </c>
+      <c r="H962" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B963" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C963" t="s">
+        <v>38</v>
+      </c>
+      <c r="D963" t="s">
+        <v>132</v>
+      </c>
+      <c r="E963" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F963">
+        <v>171256</v>
+      </c>
+      <c r="G963" t="s">
+        <v>49</v>
+      </c>
+      <c r="H963" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>45</v>
+      </c>
+      <c r="B964" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C964" t="s">
+        <v>10</v>
+      </c>
+      <c r="D964" t="s">
+        <v>154</v>
+      </c>
+      <c r="E964" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F964">
+        <v>110533</v>
+      </c>
+      <c r="G964" t="s">
+        <v>214</v>
+      </c>
+      <c r="H964" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B965" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C965" t="s">
+        <v>18</v>
+      </c>
+      <c r="D965" t="s">
+        <v>288</v>
+      </c>
+      <c r="E965" t="s">
+        <v>753</v>
+      </c>
+      <c r="F965">
+        <v>60603</v>
+      </c>
+      <c r="G965" t="s">
+        <v>49</v>
+      </c>
+      <c r="H965" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>115</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C966" t="s">
+        <v>10</v>
+      </c>
+      <c r="D966" t="s">
+        <v>117</v>
+      </c>
+      <c r="E966" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F966">
+        <v>86419</v>
+      </c>
+      <c r="G966" t="s">
+        <v>13</v>
+      </c>
+      <c r="H966" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>28</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C967" t="s">
+        <v>10</v>
+      </c>
+      <c r="D967" t="s">
+        <v>69</v>
+      </c>
+      <c r="E967" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F967">
+        <v>409473</v>
+      </c>
+      <c r="G967" t="s">
+        <v>214</v>
+      </c>
+      <c r="H967" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>149</v>
+      </c>
+      <c r="B968" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C968" t="s">
+        <v>10</v>
+      </c>
+      <c r="D968" t="s">
+        <v>151</v>
+      </c>
+      <c r="E968" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F968">
+        <v>57500</v>
+      </c>
+      <c r="G968" t="s">
+        <v>49</v>
+      </c>
+      <c r="H968" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>943</v>
+      </c>
+      <c r="B969" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C969" t="s">
+        <v>38</v>
+      </c>
+      <c r="D969" t="s">
+        <v>677</v>
+      </c>
+      <c r="E969" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F969">
+        <v>19620</v>
+      </c>
+      <c r="G969" t="s">
+        <v>49</v>
+      </c>
+      <c r="H969" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B970" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C970" t="s">
+        <v>38</v>
+      </c>
+      <c r="D970" t="s">
+        <v>112</v>
+      </c>
+      <c r="E970" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F970">
+        <v>79933</v>
+      </c>
+      <c r="G970" t="s">
+        <v>49</v>
+      </c>
+      <c r="H970" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>662</v>
+      </c>
+      <c r="B971" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C971" t="s">
+        <v>10</v>
+      </c>
+      <c r="D971" t="s">
+        <v>56</v>
+      </c>
+      <c r="E971" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F971">
+        <v>143143</v>
+      </c>
+      <c r="G971" t="s">
+        <v>13</v>
+      </c>
+      <c r="H971" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>159</v>
+      </c>
+      <c r="B972" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C972" t="s">
+        <v>10</v>
+      </c>
+      <c r="D972" t="s">
+        <v>182</v>
+      </c>
+      <c r="E972" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F972">
+        <v>388280</v>
+      </c>
+      <c r="G972" t="s">
+        <v>26</v>
+      </c>
+      <c r="H972" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>45</v>
+      </c>
+      <c r="B973" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C973" t="s">
+        <v>18</v>
+      </c>
+      <c r="D973" t="s">
+        <v>174</v>
+      </c>
+      <c r="E973" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F973">
+        <v>26622</v>
+      </c>
+      <c r="G973" t="s">
+        <v>49</v>
+      </c>
+      <c r="H973" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>8</v>
+      </c>
+      <c r="B974" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C974" t="s">
+        <v>10</v>
+      </c>
+      <c r="D974" t="s">
+        <v>11</v>
+      </c>
+      <c r="E974" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F974">
+        <v>18464</v>
+      </c>
+      <c r="G974" t="s">
+        <v>49</v>
+      </c>
+      <c r="H974" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>28</v>
+      </c>
+      <c r="B975" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C975" t="s">
+        <v>18</v>
+      </c>
+      <c r="D975" t="s">
+        <v>195</v>
+      </c>
+      <c r="E975" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F975">
+        <v>41207</v>
+      </c>
+      <c r="G975" t="s">
+        <v>13</v>
+      </c>
+      <c r="H975" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>708</v>
+      </c>
+      <c r="B976" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C976" t="s">
+        <v>10</v>
+      </c>
+      <c r="D976" t="s">
+        <v>47</v>
+      </c>
+      <c r="E976" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F976">
+        <v>21930</v>
+      </c>
+      <c r="G976" t="s">
+        <v>49</v>
+      </c>
+      <c r="H976" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>365</v>
+      </c>
+      <c r="B977" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C977" t="s">
+        <v>10</v>
+      </c>
+      <c r="D977" t="s">
+        <v>47</v>
+      </c>
+      <c r="E977" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F977">
+        <v>21910</v>
+      </c>
+      <c r="G977" t="s">
+        <v>13</v>
+      </c>
+      <c r="H977" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>28</v>
+      </c>
+      <c r="B978" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C978" t="s">
+        <v>38</v>
+      </c>
+      <c r="D978" t="s">
+        <v>234</v>
+      </c>
+      <c r="E978" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F978">
+        <v>34730</v>
+      </c>
+      <c r="G978" t="s">
+        <v>49</v>
+      </c>
+      <c r="H978" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>28</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C979" t="s">
+        <v>10</v>
+      </c>
+      <c r="D979" t="s">
+        <v>135</v>
+      </c>
+      <c r="E979" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F979">
+        <v>2</v>
+      </c>
+      <c r="G979" t="s">
+        <v>13</v>
+      </c>
+      <c r="H979" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>8</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C980" t="s">
+        <v>18</v>
+      </c>
+      <c r="D980" t="s">
+        <v>808</v>
+      </c>
+      <c r="E980" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F980">
+        <v>189552</v>
+      </c>
+      <c r="G980" t="s">
+        <v>49</v>
+      </c>
+      <c r="H980" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>382</v>
+      </c>
+      <c r="B981" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C981" t="s">
+        <v>18</v>
+      </c>
+      <c r="D981" t="s">
+        <v>384</v>
+      </c>
+      <c r="E981" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F981">
+        <v>25446</v>
+      </c>
+      <c r="G981" t="s">
+        <v>13</v>
+      </c>
+      <c r="H981" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C982" t="s">
+        <v>10</v>
+      </c>
+      <c r="D982" t="s">
+        <v>43</v>
+      </c>
+      <c r="E982" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F982">
+        <v>75245</v>
+      </c>
+      <c r="G982" t="s">
+        <v>49</v>
+      </c>
+      <c r="H982" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>708</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C983" t="s">
+        <v>10</v>
+      </c>
+      <c r="D983" t="s">
+        <v>47</v>
+      </c>
+      <c r="E983" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F983">
+        <v>21615</v>
+      </c>
+      <c r="G983" t="s">
+        <v>13</v>
+      </c>
+      <c r="H983" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>189</v>
+      </c>
+      <c r="B984" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C984" t="s">
+        <v>18</v>
+      </c>
+      <c r="D984" t="s">
+        <v>216</v>
+      </c>
+      <c r="E984" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F984">
+        <v>32498</v>
+      </c>
+      <c r="G984" t="s">
+        <v>49</v>
+      </c>
+      <c r="H984" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>149</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C985" t="s">
+        <v>10</v>
+      </c>
+      <c r="D985" t="s">
+        <v>151</v>
+      </c>
+      <c r="E985" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F985">
+        <v>56345</v>
+      </c>
+      <c r="G985" t="s">
+        <v>49</v>
+      </c>
+      <c r="H985" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>365</v>
+      </c>
+      <c r="B986" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C986" t="s">
+        <v>18</v>
+      </c>
+      <c r="D986" t="s">
+        <v>883</v>
+      </c>
+      <c r="E986" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F986">
+        <v>33768</v>
+      </c>
+      <c r="G986" t="s">
+        <v>214</v>
+      </c>
+      <c r="H986" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C987" t="s">
+        <v>18</v>
+      </c>
+      <c r="D987" t="s">
+        <v>288</v>
+      </c>
+      <c r="E987" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F987">
+        <v>60080</v>
+      </c>
+      <c r="G987" t="s">
+        <v>49</v>
+      </c>
+      <c r="H987" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>331</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C988" t="s">
+        <v>18</v>
+      </c>
+      <c r="D988" t="s">
+        <v>797</v>
+      </c>
+      <c r="E988" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F988">
+        <v>46238</v>
+      </c>
+      <c r="G988" t="s">
+        <v>49</v>
+      </c>
+      <c r="H988" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>189</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C989" t="s">
+        <v>18</v>
+      </c>
+      <c r="D989" t="s">
+        <v>216</v>
+      </c>
+      <c r="E989" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F989">
+        <v>30025</v>
+      </c>
+      <c r="G989" t="s">
+        <v>13</v>
+      </c>
+      <c r="H989" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B990" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C990" t="s">
+        <v>38</v>
+      </c>
+      <c r="D990" t="s">
+        <v>230</v>
+      </c>
+      <c r="E990" t="s">
+        <v>434</v>
+      </c>
+      <c r="F990">
+        <v>67771</v>
+      </c>
+      <c r="G990" t="s">
+        <v>49</v>
+      </c>
+      <c r="H990" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>166</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C991" t="s">
+        <v>18</v>
+      </c>
+      <c r="D991" t="s">
+        <v>168</v>
+      </c>
+      <c r="E991" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F991">
+        <v>37030</v>
+      </c>
+      <c r="G991" t="s">
+        <v>49</v>
+      </c>
+      <c r="H991" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B992" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C992" t="s">
+        <v>18</v>
+      </c>
+      <c r="D992" t="s">
+        <v>883</v>
+      </c>
+      <c r="E992" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F992">
+        <v>0</v>
+      </c>
+      <c r="G992" t="s">
+        <v>13</v>
+      </c>
+      <c r="H992" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>166</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C993" t="s">
+        <v>18</v>
+      </c>
+      <c r="D993" t="s">
+        <v>168</v>
+      </c>
+      <c r="E993" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F993">
+        <v>37842</v>
+      </c>
+      <c r="G993" t="s">
+        <v>13</v>
+      </c>
+      <c r="H993" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>28</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C994" t="s">
+        <v>10</v>
+      </c>
+      <c r="D994" t="s">
+        <v>358</v>
+      </c>
+      <c r="E994" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F994">
+        <v>106769</v>
+      </c>
+      <c r="G994" t="s">
+        <v>49</v>
+      </c>
+      <c r="H994" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>208</v>
+      </c>
+      <c r="B995" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C995" t="s">
+        <v>18</v>
+      </c>
+      <c r="D995" t="s">
+        <v>384</v>
+      </c>
+      <c r="E995" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F995">
+        <v>24321</v>
+      </c>
+      <c r="G995" t="s">
+        <v>49</v>
+      </c>
+      <c r="H995" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>147</v>
+      </c>
+      <c r="B996" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C996" t="s">
+        <v>18</v>
+      </c>
+      <c r="D996" t="s">
+        <v>960</v>
+      </c>
+      <c r="E996" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F996">
+        <v>283119</v>
+      </c>
+      <c r="G996" t="s">
+        <v>49</v>
+      </c>
+      <c r="H996" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B997" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C997" t="s">
+        <v>10</v>
+      </c>
+      <c r="D997" t="s">
+        <v>117</v>
+      </c>
+      <c r="E997" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F997">
+        <v>84331</v>
+      </c>
+      <c r="G997" t="s">
+        <v>214</v>
+      </c>
+      <c r="H997" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B998" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C998" t="s">
+        <v>10</v>
+      </c>
+      <c r="D998" t="s">
+        <v>117</v>
+      </c>
+      <c r="E998" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F998">
+        <v>84331</v>
+      </c>
+      <c r="G998" t="s">
+        <v>214</v>
+      </c>
+      <c r="H998" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>169</v>
+      </c>
+      <c r="B999" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C999" t="s">
+        <v>10</v>
+      </c>
+      <c r="D999" t="s">
+        <v>66</v>
+      </c>
+      <c r="E999" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F999">
+        <v>23739</v>
+      </c>
+      <c r="G999" t="s">
+        <v>49</v>
+      </c>
+      <c r="H999" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>434</v>
+      </c>
+      <c r="F1000">
+        <v>213409</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F1001">
+        <v>48646</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>161</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F1002">
+        <v>247242</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>816</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F1003">
+        <v>0</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F1004">
+        <v>58988</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F1005">
+        <v>109430</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F1006">
+        <v>15286</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>982</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>132</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F1007">
+        <v>168798</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>216</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F1008">
+        <v>28840</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>154</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F1009">
+        <v>108035</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>349</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F1010">
+        <v>6351</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F1011">
+        <v>58640</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>808</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1012">
+        <v>189048</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>349</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F1013">
+        <v>6409</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>740</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F1014">
+        <v>28120</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>234</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F1015">
+        <v>34206</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F1016">
+        <v>882</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>161</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F1017">
+        <v>246890</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F1018">
+        <v>58400</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>803</v>
+      </c>
+      <c r="F1019">
+        <v>110043</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>859</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>112</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F1020">
+        <v>79491</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>367</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1021">
+        <v>24322</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>808</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F1022">
+        <v>188800</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>112</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F1023">
+        <v>79417</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F1024">
+        <v>33932</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F1025">
+        <v>386730</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F1026">
+        <v>108290</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F1027">
+        <v>20471</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>13</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>151</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F1028">
+        <v>54316</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>378</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>909</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F1029">
         <v>189967</v>
       </c>
-      <c r="G738" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="G1029" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">