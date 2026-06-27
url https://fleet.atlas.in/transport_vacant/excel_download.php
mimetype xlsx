--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -463,99 +463,99 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3">
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="F3">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="G3">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4">
-        <v>566</v>
+        <v>593</v>
       </c>
       <c r="F4">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="G4">
-        <v>214</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">