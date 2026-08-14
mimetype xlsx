--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -41,54 +41,54 @@
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>No. of Vehicles</t>
   </si>
   <si>
     <t>Max Capacity</t>
   </si>
   <si>
     <t>Today's Strength</t>
   </si>
   <si>
     <t>Vacant Today</t>
   </si>
   <si>
     <t>HO</t>
   </si>
   <si>
     <t>Own</t>
   </si>
   <si>
+    <t>Contractor</t>
+  </si>
+  <si>
     <t>WD</t>
-  </si>
-[...1 lines deleted...]
-    <t>Contractor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -409,51 +409,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -473,89 +473,127 @@
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2">
         <v>40</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3">
-[...2 lines deleted...]
-      <c r="B3" t="s">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="E3">
-        <v>816</v>
+        <v>3</v>
       </c>
       <c r="F3">
-        <v>484</v>
+        <v>0</v>
       </c>
       <c r="G3">
-        <v>332</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4"/>
-      <c r="B4"/>
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E4">
-        <v>593</v>
+        <v>878</v>
       </c>
       <c r="F4">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="G4">
-        <v>289</v>
+        <v>526</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5">
+        <v>24</v>
+      </c>
+      <c r="E5">
+        <v>613</v>
+      </c>
+      <c r="F5">
+        <v>221</v>
+      </c>
+      <c r="G5">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6">
+        <v>1</v>
+      </c>
+      <c r="E6">
+        <v>25</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">