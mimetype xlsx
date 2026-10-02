--- v2 (2026-08-14)
+++ v3 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Vehicle Trip Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Vehicle No</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Model Name</t>
   </si>
   <si>
     <t>Year of Model</t>
   </si>
   <si>
     <t>Trip Count</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>Load Vehicle - ASHOK LELAND</t>
   </si>
   <si>
@@ -728,51 +728,51 @@
   <si>
     <t>TN49H7439</t>
   </si>
   <si>
     <t>Bus - Maxi cab</t>
   </si>
   <si>
     <t>Mahindra</t>
   </si>
   <si>
     <t>TN39B0578</t>
   </si>
   <si>
     <t>MAX CAB</t>
   </si>
   <si>
     <t>TN30AM2552</t>
   </si>
   <si>
     <t>TN74Z6795</t>
   </si>
   <si>
     <t>MAXI CAB</t>
   </si>
   <si>
-    <t>TN27B6633</t>
+    <t>TN27P6633</t>
   </si>
   <si>
     <t>TN75A9015</t>
   </si>
   <si>
     <t>Bus - Tourister</t>
   </si>
   <si>
     <t>TOURISTER</t>
   </si>
   <si>
     <t>TN75C4359</t>
   </si>
   <si>
     <t>COACH</t>
   </si>
   <si>
     <t>TN67W2473</t>
   </si>
   <si>
     <t>Bus - Coach</t>
   </si>
   <si>
     <t>TN20Y1166</t>
   </si>
@@ -1413,50 +1413,122 @@
     <t>Car - 2026</t>
   </si>
   <si>
     <t>VOLKSWAGEN</t>
   </si>
   <si>
     <t>TN76Q9019</t>
   </si>
   <si>
     <t>Load Vehicle - dost annamalai rental</t>
   </si>
   <si>
     <t>TN47CX0385</t>
   </si>
   <si>
     <t>BOLERO PICKUP SUDEEKSHA RENTAL</t>
   </si>
   <si>
     <t>TN74BL1343</t>
   </si>
   <si>
     <t>Bus - TOURISTOR</t>
   </si>
   <si>
     <t>MAHINDRA TOURISTOR</t>
+  </si>
+  <si>
+    <t>EV-20(LOADER 3-WHEELER)</t>
+  </si>
+  <si>
+    <t>Bike - KARUR EV</t>
+  </si>
+  <si>
+    <t>EV-21(LOADER-3 WHEELER)</t>
+  </si>
+  <si>
+    <t>ANNA NAGAR - GENSET</t>
+  </si>
+  <si>
+    <t>Genset - Kirloskar</t>
+  </si>
+  <si>
+    <t>TN22AX8721</t>
+  </si>
+  <si>
+    <t>Bus - CAR</t>
+  </si>
+  <si>
+    <t>CAR</t>
+  </si>
+  <si>
+    <t>A3-GENSET</t>
+  </si>
+  <si>
+    <t>Genset - ELECTRICAL</t>
+  </si>
+  <si>
+    <t>A4-GENSET</t>
+  </si>
+  <si>
+    <t>Genset - 2001</t>
+  </si>
+  <si>
+    <t>C3-GENSET</t>
+  </si>
+  <si>
+    <t>C28-GENSET</t>
+  </si>
+  <si>
+    <t>ATLAS GARDEN - GENSET</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HO - GENSET</t>
+  </si>
+  <si>
+    <t>6SL90887A &amp; 3R1040PLUS</t>
+  </si>
+  <si>
+    <t>TEX YARD UNIT - GENSET</t>
+  </si>
+  <si>
+    <t>TRACKON UNIT - GENSET</t>
+  </si>
+  <si>
+    <t>ROLLER</t>
+  </si>
+  <si>
+    <t>2022 SURESH ROLLER</t>
+  </si>
+  <si>
+    <t>TN47T7875</t>
+  </si>
+  <si>
+    <t>Load Vehicle - 2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suresh transport </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1771,51 +1843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F232"/>
+  <dimension ref="A1:F246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1824,91 +1896,91 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2">
         <v>2015</v>
       </c>
       <c r="F2">
-        <v>498</v>
+        <v>539</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
         <v>2021</v>
       </c>
       <c r="F3">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
         <v>2003</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1924,51 +1996,51 @@
       </c>
       <c r="E6">
         <v>2010</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
         <v>2014</v>
       </c>
       <c r="F7">
-        <v>197</v>
+        <v>219</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>2010</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -2024,131 +2096,131 @@
       </c>
       <c r="E11">
         <v>2003</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12">
         <v>2001</v>
       </c>
       <c r="F12">
-        <v>132</v>
+        <v>153</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13">
         <v>2018</v>
       </c>
       <c r="F13">
-        <v>126</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14">
         <v>2006</v>
       </c>
       <c r="F14">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15">
         <v>2011</v>
       </c>
       <c r="F15">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16">
         <v>2008</v>
       </c>
       <c r="F16">
-        <v>154</v>
+        <v>186</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>4343</v>
       </c>
       <c r="E17">
         <v>2024</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -2164,251 +2236,251 @@
       </c>
       <c r="E18">
         <v>2010</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19">
         <v>2010</v>
       </c>
       <c r="F19">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20">
         <v>2010</v>
       </c>
       <c r="F20">
-        <v>78</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21">
         <v>2019</v>
       </c>
       <c r="E21">
         <v>2019</v>
       </c>
       <c r="F21">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>2017</v>
       </c>
       <c r="E22">
         <v>2007</v>
       </c>
       <c r="F22">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23">
         <v>2013</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
       <c r="F23">
-        <v>373</v>
+        <v>410</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24">
         <v>2016</v>
       </c>
       <c r="E24">
         <v>2016</v>
       </c>
       <c r="F24">
-        <v>253</v>
+        <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25">
         <v>2020</v>
       </c>
       <c r="E25">
         <v>2020</v>
       </c>
       <c r="F25">
-        <v>308</v>
+        <v>329</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26">
         <v>2020</v>
       </c>
       <c r="E26">
         <v>2020</v>
       </c>
       <c r="F26">
-        <v>384</v>
+        <v>405</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27">
         <v>2020</v>
       </c>
       <c r="F27">
-        <v>247</v>
+        <v>278</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28">
         <v>2020</v>
       </c>
       <c r="F28">
-        <v>311</v>
+        <v>323</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29">
         <v>2014</v>
       </c>
       <c r="F29">
-        <v>293</v>
+        <v>328</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>60</v>
       </c>
       <c r="E30">
         <v>2016</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -2424,91 +2496,91 @@
       </c>
       <c r="E31">
         <v>2015</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
       <c r="E32">
         <v>2010</v>
       </c>
       <c r="F32">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
       <c r="E33">
         <v>2012</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34" t="s">
         <v>67</v>
       </c>
       <c r="E34">
         <v>2016</v>
       </c>
       <c r="F34">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
       <c r="E35">
         <v>2017</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -2524,71 +2596,71 @@
       </c>
       <c r="E36">
         <v>2021</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
       <c r="E37">
         <v>2021</v>
       </c>
       <c r="F37">
-        <v>326</v>
+        <v>366</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>75</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="E38">
         <v>2021</v>
       </c>
       <c r="F38">
-        <v>386</v>
+        <v>418</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
         <v>60</v>
       </c>
       <c r="E39">
         <v>2012</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -2604,51 +2676,51 @@
       </c>
       <c r="E40">
         <v>2016</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>79</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>80</v>
       </c>
       <c r="E41">
         <v>2022</v>
       </c>
       <c r="F41">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42">
         <v>2344</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -2824,271 +2896,271 @@
       </c>
       <c r="E51">
         <v>2019</v>
       </c>
       <c r="F51">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52">
         <v>2016</v>
       </c>
       <c r="F52">
-        <v>96</v>
+        <v>114</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53" t="s">
         <v>112</v>
       </c>
       <c r="E53">
         <v>2019</v>
       </c>
       <c r="F53">
-        <v>548</v>
+        <v>624</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54" t="s">
         <v>114</v>
       </c>
       <c r="E54">
         <v>2021</v>
       </c>
       <c r="F54">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>116</v>
       </c>
       <c r="D55" t="s">
         <v>117</v>
       </c>
       <c r="E55">
         <v>2022</v>
       </c>
       <c r="F55">
-        <v>360</v>
+        <v>393</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>118</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56" t="s">
         <v>119</v>
       </c>
       <c r="E56">
         <v>2022</v>
       </c>
       <c r="F56">
-        <v>406</v>
+        <v>451</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57" t="s">
         <v>121</v>
       </c>
       <c r="E57">
         <v>2023</v>
       </c>
       <c r="F57">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>122</v>
       </c>
       <c r="C58" t="s">
         <v>47</v>
       </c>
       <c r="D58" t="s">
         <v>123</v>
       </c>
       <c r="E58">
         <v>2021</v>
       </c>
       <c r="F58">
-        <v>414</v>
+        <v>445</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>124</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59">
         <v>2021</v>
       </c>
       <c r="F59">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>128</v>
       </c>
       <c r="D60" t="s">
         <v>129</v>
       </c>
       <c r="E60">
         <v>2023</v>
       </c>
       <c r="F60">
-        <v>560</v>
+        <v>581</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>130</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
       <c r="D61">
         <v>1112</v>
       </c>
       <c r="E61">
         <v>2024</v>
       </c>
       <c r="F61">
-        <v>222</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>132</v>
       </c>
       <c r="D62" t="s">
         <v>133</v>
       </c>
       <c r="E62">
         <v>2024</v>
       </c>
       <c r="F62">
-        <v>430</v>
+        <v>455</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>134</v>
       </c>
       <c r="C63" t="s">
         <v>132</v>
       </c>
       <c r="D63" t="s">
         <v>135</v>
       </c>
       <c r="E63">
         <v>2024</v>
       </c>
       <c r="F63">
-        <v>445</v>
+        <v>485</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>136</v>
       </c>
       <c r="C64" t="s">
         <v>77</v>
       </c>
       <c r="D64">
         <v>2023</v>
       </c>
       <c r="E64">
         <v>2023</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -3244,71 +3316,71 @@
       </c>
       <c r="E72">
         <v>2022</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73" t="s">
         <v>148</v>
       </c>
       <c r="E73">
         <v>2022</v>
       </c>
       <c r="F73">
-        <v>497</v>
+        <v>559</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>149</v>
       </c>
       <c r="C74" t="s">
         <v>150</v>
       </c>
       <c r="D74">
         <v>1112</v>
       </c>
       <c r="E74">
         <v>2024</v>
       </c>
       <c r="F74">
-        <v>187</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75" t="s">
         <v>24</v>
       </c>
       <c r="D75">
         <v>2022</v>
       </c>
       <c r="E75">
         <v>2022</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -4384,51 +4456,51 @@
       </c>
       <c r="E129">
         <v>2023</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>257</v>
       </c>
       <c r="C130" t="s">
         <v>47</v>
       </c>
       <c r="D130" t="s">
         <v>258</v>
       </c>
       <c r="E130">
         <v>2018</v>
       </c>
       <c r="F130">
-        <v>194</v>
+        <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>259</v>
       </c>
       <c r="C131" t="s">
         <v>260</v>
       </c>
       <c r="D131">
         <v>2011</v>
       </c>
       <c r="E131">
         <v>2011</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
@@ -4764,171 +4836,171 @@
       </c>
       <c r="E148">
         <v>2018</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>285</v>
       </c>
       <c r="C149" t="s">
         <v>286</v>
       </c>
       <c r="D149" t="s">
         <v>287</v>
       </c>
       <c r="E149">
         <v>2024</v>
       </c>
       <c r="F149">
-        <v>186</v>
+        <v>209</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>288</v>
       </c>
       <c r="C150" t="s">
         <v>289</v>
       </c>
       <c r="D150" t="s">
         <v>290</v>
       </c>
       <c r="E150">
         <v>2024</v>
       </c>
       <c r="F150">
-        <v>396</v>
+        <v>438</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>291</v>
       </c>
       <c r="C151" t="s">
         <v>292</v>
       </c>
       <c r="D151" t="s">
         <v>293</v>
       </c>
       <c r="E151">
         <v>2024</v>
       </c>
       <c r="F151">
         <v>156</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>294</v>
       </c>
       <c r="C152" t="s">
         <v>295</v>
       </c>
       <c r="D152" t="s">
         <v>296</v>
       </c>
       <c r="E152">
         <v>2024</v>
       </c>
       <c r="F152">
-        <v>233</v>
+        <v>271</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>297</v>
       </c>
       <c r="C153" t="s">
         <v>298</v>
       </c>
       <c r="D153" t="s">
         <v>299</v>
       </c>
       <c r="E153">
         <v>2024</v>
       </c>
       <c r="F153">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154" t="s">
         <v>302</v>
       </c>
       <c r="E154">
         <v>2024</v>
       </c>
       <c r="F154">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>303</v>
       </c>
       <c r="C155" t="s">
         <v>304</v>
       </c>
       <c r="D155" t="s">
         <v>305</v>
       </c>
       <c r="E155">
         <v>2024</v>
       </c>
       <c r="F155">
-        <v>213</v>
+        <v>252</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>306</v>
       </c>
       <c r="C156" t="s">
         <v>307</v>
       </c>
       <c r="D156">
         <v>2025</v>
       </c>
       <c r="E156">
         <v>2025</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -5104,131 +5176,131 @@
       </c>
       <c r="E165">
         <v>2025</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>328</v>
       </c>
       <c r="C166" t="s">
         <v>329</v>
       </c>
       <c r="D166" t="s">
         <v>330</v>
       </c>
       <c r="E166">
         <v>2025</v>
       </c>
       <c r="F166">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>331</v>
       </c>
       <c r="C167" t="s">
         <v>318</v>
       </c>
       <c r="D167" t="s">
         <v>332</v>
       </c>
       <c r="E167">
         <v>2025</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>333</v>
       </c>
       <c r="C168" t="s">
         <v>334</v>
       </c>
       <c r="D168" t="s">
         <v>335</v>
       </c>
       <c r="E168">
         <v>2025</v>
       </c>
       <c r="F168">
-        <v>115</v>
+        <v>155</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>336</v>
       </c>
       <c r="C169" t="s">
         <v>21</v>
       </c>
       <c r="D169" t="s">
         <v>337</v>
       </c>
       <c r="E169">
         <v>2023</v>
       </c>
       <c r="F169">
-        <v>367</v>
+        <v>406</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>338</v>
       </c>
       <c r="C170" t="s">
         <v>339</v>
       </c>
       <c r="D170" t="s">
         <v>340</v>
       </c>
       <c r="E170">
         <v>2025</v>
       </c>
       <c r="F170">
-        <v>310</v>
+        <v>346</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>341</v>
       </c>
       <c r="C171" t="s">
         <v>153</v>
       </c>
       <c r="D171" t="s">
         <v>342</v>
       </c>
       <c r="E171">
         <v>2025</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
@@ -5244,131 +5316,131 @@
       </c>
       <c r="E172">
         <v>2025</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>344</v>
       </c>
       <c r="C173" t="s">
         <v>329</v>
       </c>
       <c r="D173">
         <v>2025</v>
       </c>
       <c r="E173">
         <v>2025</v>
       </c>
       <c r="F173">
-        <v>326</v>
+        <v>364</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>345</v>
       </c>
       <c r="C174" t="s">
         <v>346</v>
       </c>
       <c r="D174" t="s">
         <v>347</v>
       </c>
       <c r="E174">
         <v>2025</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>348</v>
       </c>
       <c r="C175" t="s">
         <v>21</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175">
         <v>2025</v>
       </c>
       <c r="F175">
-        <v>246</v>
+        <v>270</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>349</v>
       </c>
       <c r="C176" t="s">
         <v>21</v>
       </c>
       <c r="D176" t="s">
         <v>350</v>
       </c>
       <c r="E176">
         <v>2020</v>
       </c>
       <c r="F176">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>351</v>
       </c>
       <c r="C177" t="s">
         <v>352</v>
       </c>
       <c r="D177">
         <v>2025</v>
       </c>
       <c r="E177">
         <v>2025</v>
       </c>
       <c r="F177">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>353</v>
       </c>
       <c r="C178" t="s">
         <v>354</v>
       </c>
       <c r="D178">
         <v>2020</v>
       </c>
       <c r="E178">
         <v>2024</v>
       </c>
       <c r="F178">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
@@ -5484,71 +5556,71 @@
       </c>
       <c r="E184">
         <v>2025</v>
       </c>
       <c r="F184">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>366</v>
       </c>
       <c r="C185" t="s">
         <v>367</v>
       </c>
       <c r="D185" t="s">
         <v>368</v>
       </c>
       <c r="E185">
         <v>2025</v>
       </c>
       <c r="F185">
-        <v>264</v>
+        <v>299</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>369</v>
       </c>
       <c r="C186" t="s">
         <v>370</v>
       </c>
       <c r="D186" t="s">
         <v>371</v>
       </c>
       <c r="E186">
         <v>2025</v>
       </c>
       <c r="F186">
-        <v>280</v>
+        <v>318</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>372</v>
       </c>
       <c r="C187" t="s">
         <v>21</v>
       </c>
       <c r="D187" t="s">
         <v>373</v>
       </c>
       <c r="E187">
         <v>2025</v>
       </c>
       <c r="F187">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
@@ -5604,51 +5676,51 @@
       </c>
       <c r="E190">
         <v>2023</v>
       </c>
       <c r="F190">
         <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>381</v>
       </c>
       <c r="C191" t="s">
         <v>379</v>
       </c>
       <c r="D191" t="s">
         <v>382</v>
       </c>
       <c r="E191">
         <v>2023</v>
       </c>
       <c r="F191">
-        <v>197</v>
+        <v>236</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>383</v>
       </c>
       <c r="C192" t="s">
         <v>384</v>
       </c>
       <c r="D192">
         <v>2022</v>
       </c>
       <c r="E192">
         <v>2022</v>
       </c>
       <c r="F192">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
@@ -5724,91 +5796,91 @@
       </c>
       <c r="E196">
         <v>2016</v>
       </c>
       <c r="F196">
         <v>40</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>393</v>
       </c>
       <c r="C197" t="s">
         <v>394</v>
       </c>
       <c r="D197">
         <v>2019</v>
       </c>
       <c r="E197">
         <v>2019</v>
       </c>
       <c r="F197">
-        <v>200</v>
+        <v>238</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>395</v>
       </c>
       <c r="C198" t="s">
         <v>240</v>
       </c>
       <c r="D198" t="s">
         <v>396</v>
       </c>
       <c r="E198">
         <v>2025</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199" t="s">
         <v>398</v>
       </c>
       <c r="D199" t="s">
         <v>399</v>
       </c>
       <c r="E199">
         <v>2022</v>
       </c>
       <c r="F199">
-        <v>188</v>
+        <v>227</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" t="s">
         <v>245</v>
       </c>
       <c r="D200" t="s">
         <v>401</v>
       </c>
       <c r="E200">
         <v>2016</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
@@ -5884,51 +5956,51 @@
       </c>
       <c r="E204">
         <v>2025</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>409</v>
       </c>
       <c r="C205" t="s">
         <v>410</v>
       </c>
       <c r="D205" t="s">
         <v>411</v>
       </c>
       <c r="E205">
         <v>2013</v>
       </c>
       <c r="F205">
-        <v>118</v>
+        <v>158</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>412</v>
       </c>
       <c r="C206" t="s">
         <v>231</v>
       </c>
       <c r="D206" t="s">
         <v>413</v>
       </c>
       <c r="E206">
         <v>2000</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
@@ -6304,51 +6376,51 @@
       </c>
       <c r="E225">
         <v>2025</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>449</v>
       </c>
       <c r="C226" t="s">
         <v>450</v>
       </c>
       <c r="D226" t="s">
         <v>451</v>
       </c>
       <c r="E226">
         <v>2023</v>
       </c>
       <c r="F226">
-        <v>38</v>
+        <v>72</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>452</v>
       </c>
       <c r="C227" t="s">
         <v>453</v>
       </c>
       <c r="D227" t="s">
         <v>454</v>
       </c>
       <c r="E227">
         <v>2022</v>
       </c>
       <c r="F227">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
@@ -6364,111 +6436,391 @@
       </c>
       <c r="E228">
         <v>2026</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>457</v>
       </c>
       <c r="C229" t="s">
         <v>458</v>
       </c>
       <c r="D229" t="s">
         <v>459</v>
       </c>
       <c r="E229">
         <v>2026</v>
       </c>
       <c r="F229">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>460</v>
       </c>
       <c r="C230" t="s">
         <v>461</v>
       </c>
       <c r="D230">
         <v>2013</v>
       </c>
       <c r="E230">
         <v>2013</v>
       </c>
       <c r="F230">
-        <v>25</v>
+        <v>64</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>462</v>
       </c>
       <c r="C231" t="s">
         <v>334</v>
       </c>
       <c r="D231" t="s">
         <v>463</v>
       </c>
       <c r="E231">
         <v>2025</v>
       </c>
       <c r="F231">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>464</v>
       </c>
       <c r="C232" t="s">
         <v>465</v>
       </c>
       <c r="D232" t="s">
         <v>466</v>
       </c>
       <c r="E232">
         <v>2009</v>
       </c>
       <c r="F232">
         <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" t="s">
+        <v>467</v>
+      </c>
+      <c r="C233" t="s">
+        <v>468</v>
+      </c>
+      <c r="D233">
+        <v>2026</v>
+      </c>
+      <c r="E233">
+        <v>2026</v>
+      </c>
+      <c r="F233">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" t="s">
+        <v>469</v>
+      </c>
+      <c r="C234" t="s">
+        <v>307</v>
+      </c>
+      <c r="D234">
+        <v>2026</v>
+      </c>
+      <c r="E234">
+        <v>2026</v>
+      </c>
+      <c r="F234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" t="s">
+        <v>470</v>
+      </c>
+      <c r="C235" t="s">
+        <v>471</v>
+      </c>
+      <c r="D235">
+        <v>270500021</v>
+      </c>
+      <c r="E235">
+        <v>2026</v>
+      </c>
+      <c r="F235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236">
+        <v>235</v>
+      </c>
+      <c r="B236" t="s">
+        <v>472</v>
+      </c>
+      <c r="C236" t="s">
+        <v>473</v>
+      </c>
+      <c r="D236" t="s">
+        <v>474</v>
+      </c>
+      <c r="E236">
+        <v>2007</v>
+      </c>
+      <c r="F236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237">
+        <v>236</v>
+      </c>
+      <c r="B237" t="s">
+        <v>475</v>
+      </c>
+      <c r="C237" t="s">
+        <v>476</v>
+      </c>
+      <c r="D237">
+        <v>2001</v>
+      </c>
+      <c r="E237">
+        <v>2001</v>
+      </c>
+      <c r="F237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238">
+        <v>237</v>
+      </c>
+      <c r="B238" t="s">
+        <v>477</v>
+      </c>
+      <c r="C238" t="s">
+        <v>478</v>
+      </c>
+      <c r="D238">
+        <v>2001</v>
+      </c>
+      <c r="E238">
+        <v>2001</v>
+      </c>
+      <c r="F238">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" t="s">
+        <v>479</v>
+      </c>
+      <c r="C239" t="s">
+        <v>478</v>
+      </c>
+      <c r="D239">
+        <v>2001</v>
+      </c>
+      <c r="E239">
+        <v>2001</v>
+      </c>
+      <c r="F239">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" t="s">
+        <v>480</v>
+      </c>
+      <c r="C240" t="s">
+        <v>478</v>
+      </c>
+      <c r="D240">
+        <v>2001</v>
+      </c>
+      <c r="E240">
+        <v>2001</v>
+      </c>
+      <c r="F240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" t="s">
+        <v>481</v>
+      </c>
+      <c r="C241" t="s">
+        <v>471</v>
+      </c>
+      <c r="D241">
+        <v>3.21052092</v>
+      </c>
+      <c r="E241">
+        <v>2001</v>
+      </c>
+      <c r="F241">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" t="s">
+        <v>482</v>
+      </c>
+      <c r="C242" t="s">
+        <v>471</v>
+      </c>
+      <c r="D242" t="s">
+        <v>483</v>
+      </c>
+      <c r="E242">
+        <v>2001</v>
+      </c>
+      <c r="F242">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" t="s">
+        <v>484</v>
+      </c>
+      <c r="C243" t="s">
+        <v>471</v>
+      </c>
+      <c r="D243">
+        <v>2001</v>
+      </c>
+      <c r="E243">
+        <v>2001</v>
+      </c>
+      <c r="F243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" t="s">
+        <v>485</v>
+      </c>
+      <c r="C244" t="s">
+        <v>471</v>
+      </c>
+      <c r="D244">
+        <v>2001</v>
+      </c>
+      <c r="E244">
+        <v>2001</v>
+      </c>
+      <c r="F244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" t="s">
+        <v>486</v>
+      </c>
+      <c r="C245" t="s">
+        <v>334</v>
+      </c>
+      <c r="D245" t="s">
+        <v>487</v>
+      </c>
+      <c r="E245">
+        <v>2026</v>
+      </c>
+      <c r="F245">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" t="s">
+        <v>488</v>
+      </c>
+      <c r="C246" t="s">
+        <v>489</v>
+      </c>
+      <c r="D246" t="s">
+        <v>490</v>
+      </c>
+      <c r="E246">
+        <v>2021</v>
+      </c>
+      <c r="F246">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">