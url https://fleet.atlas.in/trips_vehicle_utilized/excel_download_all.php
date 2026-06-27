--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Vehicle Trip Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Vehicle No</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Model Name</t>
   </si>
   <si>
     <t>Year of Model</t>
   </si>
   <si>
     <t>Trip Count</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>Load Vehicle - ASHOK LELAND</t>
   </si>
   <si>
@@ -731,68 +731,71 @@
   <si>
     <t>Bus - Maxi cab</t>
   </si>
   <si>
     <t>Mahindra</t>
   </si>
   <si>
     <t>TN39B0578</t>
   </si>
   <si>
     <t>MAX CAB</t>
   </si>
   <si>
     <t>TN30AM2552</t>
   </si>
   <si>
     <t>TN74Z6795</t>
   </si>
   <si>
     <t>MAXI CAB</t>
   </si>
   <si>
     <t>TN27B6633</t>
   </si>
   <si>
-    <t>Bus - maxi cab</t>
-[...1 lines deleted...]
-  <si>
     <t>TN75A9015</t>
   </si>
   <si>
+    <t>Bus - Tourister</t>
+  </si>
+  <si>
     <t>TOURISTER</t>
   </si>
   <si>
     <t>TN75C4359</t>
   </si>
   <si>
     <t>COACH</t>
   </si>
   <si>
     <t>TN67W2473</t>
   </si>
   <si>
+    <t>Bus - Coach</t>
+  </si>
+  <si>
     <t>TN20Y1166</t>
   </si>
   <si>
     <t>TN19F2964</t>
   </si>
   <si>
     <t>TN37U8761</t>
   </si>
   <si>
     <t>MAXICAB</t>
   </si>
   <si>
     <t>TN59J9799</t>
   </si>
   <si>
     <t>TN20U9082</t>
   </si>
   <si>
     <t>TN59AC4521</t>
   </si>
   <si>
     <t>TN36X4037</t>
   </si>
   <si>
     <t>TN01W8364</t>
@@ -1199,71 +1202,65 @@
   <si>
     <t>TN47BH2001</t>
   </si>
   <si>
     <t>CREATA ELECTRICEXELLENCELER</t>
   </si>
   <si>
     <t>TN47BD2001</t>
   </si>
   <si>
     <t>TN47AV7816</t>
   </si>
   <si>
     <t>Load Vehicle - Ashok Leyland gopal rental</t>
   </si>
   <si>
     <t>TN47AL3970</t>
   </si>
   <si>
     <t>Load Vehicle - Ashok Leyland Ragupathy rentanl</t>
   </si>
   <si>
     <t>TN67J3361</t>
   </si>
   <si>
-    <t xml:space="preserve">Bus - mahindra </t>
-[...1 lines deleted...]
-  <si>
     <t>Tourister</t>
   </si>
   <si>
     <t>TN47BD8152</t>
   </si>
   <si>
     <t>Load Vehicle - Ashok Leyland jayaraman rental</t>
   </si>
   <si>
     <t>Bada dost</t>
   </si>
   <si>
     <t>TN69U2148</t>
   </si>
   <si>
-    <t>Bus - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Coach</t>
   </si>
   <si>
     <t>TN49AY1490</t>
   </si>
   <si>
     <t>TN41F7179</t>
   </si>
   <si>
     <t>TN30AM2551</t>
   </si>
   <si>
     <t>Bus - mahindra</t>
   </si>
   <si>
     <t>tourister</t>
   </si>
   <si>
     <t>TN47BE1480</t>
   </si>
   <si>
     <t>3D XTRA</t>
   </si>
   <si>
     <t>TN76T6534</t>
@@ -1274,90 +1271,147 @@
   <si>
     <t xml:space="preserve"> Annamalai travels Dost</t>
   </si>
   <si>
     <t>TN346329</t>
   </si>
   <si>
     <t>Maxicap</t>
   </si>
   <si>
     <t>TN23L0873</t>
   </si>
   <si>
     <t>maxi cab</t>
   </si>
   <si>
     <t>TN65C2277</t>
   </si>
   <si>
     <t>TN04V4053</t>
   </si>
   <si>
     <t>TN19H7499</t>
   </si>
   <si>
+    <t>Bus - Bus</t>
+  </si>
+  <si>
     <t>mpv</t>
   </si>
   <si>
     <t>TN22AX6030</t>
   </si>
   <si>
     <t>TN47S5877</t>
   </si>
   <si>
+    <t>Bus - Mini bus</t>
+  </si>
+  <si>
     <t>LPV</t>
   </si>
   <si>
-    <t>TN27M7349</t>
-[...2 lines deleted...]
-    <t>Bus - MAHIUNRA</t>
+    <t>TN55R3283</t>
   </si>
   <si>
     <t>mahindra</t>
   </si>
   <si>
     <t>TN51R6154</t>
   </si>
   <si>
     <t>maxicab</t>
   </si>
   <si>
     <t>TN30AA2210</t>
   </si>
   <si>
     <t>TN22BW3291</t>
   </si>
   <si>
     <t>HPV</t>
   </si>
   <si>
     <t>TN67K6368</t>
   </si>
   <si>
+    <t>Bus - Cruiser</t>
+  </si>
+  <si>
     <t>TN22BX1623</t>
+  </si>
+  <si>
+    <t>TN66B3081</t>
+  </si>
+  <si>
+    <t>Load Vehicle - 2000</t>
+  </si>
+  <si>
+    <t>Lorry suresh</t>
+  </si>
+  <si>
+    <t>TN15S8924</t>
+  </si>
+  <si>
+    <t>EV-3 AMPERE REO(BLUE)</t>
+  </si>
+  <si>
+    <t>Bike -  AMPERE REO</t>
+  </si>
+  <si>
+    <t>TN87B1788</t>
+  </si>
+  <si>
+    <t>Load Vehicle - Dost SANDHANAKRISHAN RENTAL</t>
+  </si>
+  <si>
+    <t>GENSET01</t>
+  </si>
+  <si>
+    <t>Genset - test</t>
+  </si>
+  <si>
+    <t>TN28BB6618</t>
+  </si>
+  <si>
+    <t>Bike - TVS STAR CITY</t>
+  </si>
+  <si>
+    <t>TVS STAR CITY</t>
+  </si>
+  <si>
+    <t>BATTERY VEHICLE</t>
+  </si>
+  <si>
+    <t>TN39DX9275</t>
+  </si>
+  <si>
+    <t>Load Vehicle - 2022</t>
+  </si>
+  <si>
+    <t>BADA DOST, RK TRANSPORT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1672,51 +1726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F218"/>
+  <dimension ref="A1:F226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1725,91 +1779,91 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2">
         <v>2015</v>
       </c>
       <c r="F2">
-        <v>424</v>
+        <v>460</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
         <v>2021</v>
       </c>
       <c r="F3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>99</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
         <v>2003</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1825,51 +1879,51 @@
       </c>
       <c r="E6">
         <v>2010</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
         <v>2014</v>
       </c>
       <c r="F7">
-        <v>159</v>
+        <v>191</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>2010</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -1925,131 +1979,131 @@
       </c>
       <c r="E11">
         <v>2003</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12">
         <v>2001</v>
       </c>
       <c r="F12">
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13">
         <v>2018</v>
       </c>
       <c r="F13">
-        <v>97</v>
+        <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14">
         <v>2006</v>
       </c>
       <c r="F14">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15">
         <v>2011</v>
       </c>
       <c r="F15">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16">
         <v>2008</v>
       </c>
       <c r="F16">
-        <v>108</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>4343</v>
       </c>
       <c r="E17">
         <v>2024</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -2065,251 +2119,251 @@
       </c>
       <c r="E18">
         <v>2010</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19">
         <v>2010</v>
       </c>
       <c r="F19">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20">
         <v>2010</v>
       </c>
       <c r="F20">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21">
         <v>2019</v>
       </c>
       <c r="E21">
         <v>2019</v>
       </c>
       <c r="F21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>2017</v>
       </c>
       <c r="E22">
         <v>2007</v>
       </c>
       <c r="F22">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23">
         <v>2013</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
       <c r="F23">
-        <v>309</v>
+        <v>341</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24">
         <v>2016</v>
       </c>
       <c r="E24">
         <v>2016</v>
       </c>
       <c r="F24">
-        <v>214</v>
+        <v>227</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25">
         <v>2020</v>
       </c>
       <c r="E25">
         <v>2020</v>
       </c>
       <c r="F25">
-        <v>241</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26">
         <v>2020</v>
       </c>
       <c r="E26">
         <v>2020</v>
       </c>
       <c r="F26">
-        <v>321</v>
+        <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27">
         <v>2020</v>
       </c>
       <c r="F27">
-        <v>189</v>
+        <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28">
         <v>2020</v>
       </c>
       <c r="F28">
-        <v>268</v>
+        <v>296</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29">
         <v>2014</v>
       </c>
       <c r="F29">
-        <v>246</v>
+        <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>60</v>
       </c>
       <c r="E30">
         <v>2016</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -2325,171 +2379,171 @@
       </c>
       <c r="E31">
         <v>2015</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
       <c r="E32">
         <v>2010</v>
       </c>
       <c r="F32">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
       <c r="E33">
         <v>2012</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34" t="s">
         <v>67</v>
       </c>
       <c r="E34">
         <v>2016</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
       <c r="E35">
         <v>2017</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36" t="s">
         <v>71</v>
       </c>
       <c r="E36">
         <v>2021</v>
       </c>
       <c r="F36">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
       <c r="E37">
         <v>2021</v>
       </c>
       <c r="F37">
-        <v>268</v>
+        <v>296</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>75</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="E38">
         <v>2021</v>
       </c>
       <c r="F38">
-        <v>336</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
         <v>60</v>
       </c>
       <c r="E39">
         <v>2012</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -2505,51 +2559,51 @@
       </c>
       <c r="E40">
         <v>2016</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>79</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>80</v>
       </c>
       <c r="E41">
         <v>2022</v>
       </c>
       <c r="F41">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42">
         <v>2344</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -2645,51 +2699,51 @@
       </c>
       <c r="E47">
         <v>2016</v>
       </c>
       <c r="F47">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>95</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
       <c r="E48">
         <v>2021</v>
       </c>
       <c r="F48">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49" t="s">
         <v>100</v>
       </c>
       <c r="E49">
         <v>2021</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -2705,71 +2759,71 @@
       </c>
       <c r="E50">
         <v>2021</v>
       </c>
       <c r="F50">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>104</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51" t="s">
         <v>106</v>
       </c>
       <c r="E51">
         <v>2019</v>
       </c>
       <c r="F51">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52">
         <v>2016</v>
       </c>
       <c r="F52">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53" t="s">
         <v>112</v>
       </c>
       <c r="E53">
         <v>2019</v>
       </c>
       <c r="F53">
         <v>492</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -2785,211 +2839,211 @@
       </c>
       <c r="E54">
         <v>2021</v>
       </c>
       <c r="F54">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>116</v>
       </c>
       <c r="D55" t="s">
         <v>117</v>
       </c>
       <c r="E55">
         <v>2022</v>
       </c>
       <c r="F55">
-        <v>293</v>
+        <v>322</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>118</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56" t="s">
         <v>119</v>
       </c>
       <c r="E56">
         <v>2022</v>
       </c>
       <c r="F56">
-        <v>324</v>
+        <v>366</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57" t="s">
         <v>121</v>
       </c>
       <c r="E57">
         <v>2023</v>
       </c>
       <c r="F57">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>122</v>
       </c>
       <c r="C58" t="s">
         <v>47</v>
       </c>
       <c r="D58" t="s">
         <v>123</v>
       </c>
       <c r="E58">
         <v>2021</v>
       </c>
       <c r="F58">
-        <v>355</v>
+        <v>374</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>124</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59">
         <v>2021</v>
       </c>
       <c r="F59">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>128</v>
       </c>
       <c r="D60" t="s">
         <v>129</v>
       </c>
       <c r="E60">
         <v>2023</v>
       </c>
       <c r="F60">
-        <v>516</v>
+        <v>547</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>130</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
       <c r="D61">
         <v>1112</v>
       </c>
       <c r="E61">
         <v>2024</v>
       </c>
       <c r="F61">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>132</v>
       </c>
       <c r="D62" t="s">
         <v>133</v>
       </c>
       <c r="E62">
         <v>2024</v>
       </c>
       <c r="F62">
-        <v>369</v>
+        <v>408</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>134</v>
       </c>
       <c r="C63" t="s">
         <v>132</v>
       </c>
       <c r="D63" t="s">
         <v>135</v>
       </c>
       <c r="E63">
         <v>2024</v>
       </c>
       <c r="F63">
-        <v>388</v>
+        <v>421</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>136</v>
       </c>
       <c r="C64" t="s">
         <v>77</v>
       </c>
       <c r="D64">
         <v>2023</v>
       </c>
       <c r="E64">
         <v>2023</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -3025,91 +3079,91 @@
       </c>
       <c r="E66">
         <v>2024</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67" t="s">
         <v>77</v>
       </c>
       <c r="D67">
         <v>2024</v>
       </c>
       <c r="E67">
         <v>2024</v>
       </c>
       <c r="F67">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
         <v>2007</v>
       </c>
       <c r="E68">
         <v>2007</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69" t="s">
         <v>24</v>
       </c>
       <c r="D69">
         <v>2022</v>
       </c>
       <c r="E69">
         <v>2022</v>
       </c>
       <c r="F69">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>143</v>
       </c>
       <c r="C70" t="s">
         <v>47</v>
       </c>
       <c r="D70">
         <v>1111</v>
       </c>
       <c r="E70">
         <v>2018</v>
       </c>
       <c r="F70">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -3145,71 +3199,71 @@
       </c>
       <c r="E72">
         <v>2022</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73" t="s">
         <v>148</v>
       </c>
       <c r="E73">
         <v>2022</v>
       </c>
       <c r="F73">
-        <v>399</v>
+        <v>451</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>149</v>
       </c>
       <c r="C74" t="s">
         <v>150</v>
       </c>
       <c r="D74">
         <v>1112</v>
       </c>
       <c r="E74">
         <v>2024</v>
       </c>
       <c r="F74">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75" t="s">
         <v>24</v>
       </c>
       <c r="D75">
         <v>2022</v>
       </c>
       <c r="E75">
         <v>2022</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3956,2140 +4010,2300 @@
       </c>
       <c r="B113" t="s">
         <v>230</v>
       </c>
       <c r="C113" t="s">
         <v>231</v>
       </c>
       <c r="D113" t="s">
         <v>232</v>
       </c>
       <c r="E113">
         <v>4</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>233</v>
       </c>
       <c r="C114" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="D114" t="s">
         <v>234</v>
       </c>
       <c r="E114">
         <v>1994</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>235</v>
       </c>
       <c r="C115" t="s">
         <v>141</v>
       </c>
       <c r="D115">
         <v>2011</v>
       </c>
       <c r="E115">
         <v>2011</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>236</v>
       </c>
       <c r="C116" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="D116" t="s">
         <v>237</v>
       </c>
       <c r="E116">
         <v>1999</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>238</v>
       </c>
       <c r="C117" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D117" t="s">
         <v>237</v>
       </c>
       <c r="E117">
         <v>1999</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>239</v>
+      </c>
+      <c r="C118" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D118" t="s">
         <v>241</v>
       </c>
       <c r="E118">
         <v>2009</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>242</v>
       </c>
       <c r="C119" t="s">
         <v>141</v>
       </c>
       <c r="D119" t="s">
         <v>243</v>
       </c>
       <c r="E119">
         <v>2010</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>244</v>
       </c>
       <c r="C120" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="D120" t="s">
         <v>243</v>
       </c>
       <c r="E120">
         <v>1997</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C121" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="D121" t="s">
         <v>237</v>
       </c>
       <c r="E121">
         <v>1997</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C122" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D122" t="s">
         <v>241</v>
       </c>
       <c r="E122">
         <v>2012</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C123" t="s">
         <v>141</v>
       </c>
       <c r="D123" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E123">
         <v>2000</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C124" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="D124" t="s">
         <v>243</v>
       </c>
       <c r="E124">
         <v>1997</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C125" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="D125" t="s">
         <v>243</v>
       </c>
       <c r="E125">
         <v>2003</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C126" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D126" t="s">
         <v>241</v>
       </c>
       <c r="E126">
         <v>2006</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C127" t="s">
         <v>141</v>
       </c>
       <c r="D127" t="s">
         <v>243</v>
       </c>
       <c r="E127">
         <v>2006</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C128" t="s">
         <v>141</v>
       </c>
       <c r="D128" t="s">
         <v>243</v>
       </c>
       <c r="E128">
         <v>2003</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C129" t="s">
         <v>27</v>
       </c>
       <c r="D129" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E129">
         <v>2023</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C130" t="s">
         <v>47</v>
       </c>
       <c r="D130" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E130">
         <v>2018</v>
       </c>
       <c r="F130">
-        <v>157</v>
+        <v>178</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C131" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D131">
         <v>2011</v>
       </c>
       <c r="E131">
         <v>2011</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>261</v>
+      </c>
+      <c r="C132" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D132">
         <v>2011</v>
       </c>
       <c r="E132">
         <v>2011</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C133" t="s">
         <v>141</v>
       </c>
       <c r="D133" t="s">
         <v>241</v>
       </c>
       <c r="E133">
         <v>2010</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C134" t="s">
         <v>141</v>
       </c>
       <c r="D134" t="s">
         <v>243</v>
       </c>
       <c r="E134">
         <v>2010</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C135" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="D135" t="s">
         <v>237</v>
       </c>
       <c r="E135">
         <v>2010</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C136" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D136" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E136">
         <v>2014</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C137" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="D137" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E137">
         <v>2014</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C138" t="s">
         <v>141</v>
       </c>
       <c r="D138" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E138">
         <v>2007</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C139" t="s">
         <v>141</v>
       </c>
       <c r="D139" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E139">
         <v>2003</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C140" t="s">
         <v>141</v>
       </c>
       <c r="D140" t="s">
         <v>237</v>
       </c>
       <c r="E140">
         <v>2004</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C141" t="s">
         <v>141</v>
       </c>
       <c r="D141" t="s">
         <v>237</v>
       </c>
       <c r="E141">
         <v>2000</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C142" t="s">
-        <v>66</v>
+        <v>240</v>
       </c>
       <c r="D142" t="s">
         <v>241</v>
       </c>
       <c r="E142">
         <v>2006</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C143" t="s">
         <v>141</v>
       </c>
       <c r="D143" t="s">
         <v>241</v>
       </c>
       <c r="E143">
         <v>2004</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C144" t="s">
         <v>141</v>
       </c>
       <c r="D144" t="s">
         <v>241</v>
       </c>
       <c r="E144">
         <v>2004</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C145" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D145">
         <v>2024</v>
       </c>
       <c r="E145">
         <v>2024</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C146" t="s">
         <v>24</v>
       </c>
       <c r="D146" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E146">
         <v>2024</v>
       </c>
       <c r="F146">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C147" t="s">
         <v>77</v>
       </c>
       <c r="D147" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E147">
         <v>2024</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C148" t="s">
         <v>24</v>
       </c>
       <c r="D148" t="s">
         <v>60</v>
       </c>
       <c r="E148">
         <v>2018</v>
       </c>
       <c r="F148">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C149" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D149" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E149">
         <v>2024</v>
       </c>
       <c r="F149">
-        <v>153</v>
+        <v>165</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C150" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D150" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E150">
         <v>2024</v>
       </c>
       <c r="F150">
-        <v>316</v>
+        <v>356</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C151" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D151" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E151">
         <v>2024</v>
       </c>
       <c r="F151">
-        <v>134</v>
+        <v>151</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C152" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D152" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E152">
         <v>2024</v>
       </c>
       <c r="F152">
-        <v>175</v>
+        <v>209</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C153" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D153" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E153">
         <v>2024</v>
       </c>
       <c r="F153">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C154" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D154" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E154">
         <v>2024</v>
       </c>
       <c r="F154">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C155" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D155" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E155">
         <v>2024</v>
       </c>
       <c r="F155">
-        <v>152</v>
+        <v>173</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C156" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D156">
         <v>2025</v>
       </c>
       <c r="E156">
         <v>2025</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C157" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D157" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E157">
         <v>2024</v>
       </c>
       <c r="F157">
         <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C158" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D158" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E158">
         <v>2024</v>
       </c>
       <c r="F158">
         <v>42</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C159" t="s">
         <v>32</v>
       </c>
       <c r="D159" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E159">
         <v>2020</v>
       </c>
       <c r="F159">
-        <v>194</v>
+        <v>219</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C160" t="s">
         <v>21</v>
       </c>
       <c r="D160" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E160">
         <v>2020</v>
       </c>
       <c r="F160">
         <v>55</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C161" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D161" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E161">
         <v>2025</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C162" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D162" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E162">
         <v>2025</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C163" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D163" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E163">
         <v>2025</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C164" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D164" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E164">
         <v>2025</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C165" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D165" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E165">
         <v>2025</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C166" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D166" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E166">
         <v>2025</v>
       </c>
       <c r="F166">
-        <v>212</v>
+        <v>252</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C167" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D167" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E167">
         <v>2025</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C168" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D168" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E168">
         <v>2025</v>
       </c>
       <c r="F168">
-        <v>39</v>
+        <v>76</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C169" t="s">
         <v>21</v>
       </c>
       <c r="D169" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E169">
         <v>2023</v>
       </c>
       <c r="F169">
-        <v>299</v>
+        <v>332</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C170" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D170" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E170">
         <v>2025</v>
       </c>
       <c r="F170">
-        <v>241</v>
+        <v>276</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C171" t="s">
         <v>153</v>
       </c>
       <c r="D171" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E171">
         <v>2025</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C172" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D172">
         <v>2025</v>
       </c>
       <c r="E172">
         <v>2025</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C173" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D173">
         <v>2025</v>
       </c>
       <c r="E173">
         <v>2025</v>
       </c>
       <c r="F173">
-        <v>257</v>
+        <v>288</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C174" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D174" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E174">
         <v>2025</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C175" t="s">
         <v>21</v>
       </c>
       <c r="D175" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E175">
         <v>2025</v>
       </c>
       <c r="F175">
-        <v>173</v>
+        <v>209</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C176" t="s">
         <v>21</v>
       </c>
       <c r="D176" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E176">
         <v>2020</v>
       </c>
       <c r="F176">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C177" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D177">
         <v>2025</v>
       </c>
       <c r="E177">
         <v>2025</v>
       </c>
       <c r="F177">
         <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C178" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D178">
         <v>2020</v>
       </c>
       <c r="E178">
         <v>2024</v>
       </c>
       <c r="F178">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C179" t="s">
         <v>70</v>
       </c>
       <c r="D179" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E179">
         <v>2025</v>
       </c>
       <c r="F179">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C180" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D180" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E180">
         <v>2025</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C181" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D181" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E181">
         <v>2025</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>362</v>
+      </c>
+      <c r="C182" t="s">
+        <v>360</v>
+      </c>
+      <c r="D182" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E182">
         <v>2025</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C183" t="s">
         <v>141</v>
       </c>
       <c r="D183" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E183">
         <v>2025</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C184" t="s">
         <v>141</v>
       </c>
       <c r="D184" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E184">
         <v>2025</v>
       </c>
       <c r="F184">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C185" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D185" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E185">
         <v>2025</v>
       </c>
       <c r="F185">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C186" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D186" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E186">
         <v>2025</v>
       </c>
       <c r="F186">
-        <v>205</v>
+        <v>238</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C187" t="s">
         <v>21</v>
       </c>
       <c r="D187" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E187">
         <v>2025</v>
       </c>
       <c r="F187">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C188" t="s">
         <v>15</v>
       </c>
       <c r="D188" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E188">
         <v>2025</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C189" t="s">
         <v>15</v>
       </c>
       <c r="D189" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E189">
         <v>2025</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C190" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D190" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E190">
         <v>2023</v>
       </c>
       <c r="F190">
         <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C191" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D191" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E191">
         <v>2023</v>
       </c>
       <c r="F191">
-        <v>126</v>
+        <v>160</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C192" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D192">
         <v>2022</v>
       </c>
       <c r="E192">
         <v>2022</v>
       </c>
       <c r="F192">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C193" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D193" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E193">
         <v>2014</v>
       </c>
       <c r="F193">
         <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C194" t="s">
         <v>116</v>
       </c>
       <c r="D194" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E194">
         <v>2025</v>
       </c>
       <c r="F194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C195" t="s">
         <v>116</v>
       </c>
       <c r="D195" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E195">
         <v>2025</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C196" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D196">
         <v>2016</v>
       </c>
       <c r="E196">
         <v>2016</v>
       </c>
       <c r="F196">
         <v>40</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C197" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D197">
         <v>2019</v>
       </c>
       <c r="E197">
         <v>2019</v>
       </c>
       <c r="F197">
-        <v>126</v>
+        <v>161</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C198" t="s">
-        <v>395</v>
+        <v>240</v>
       </c>
       <c r="D198" t="s">
         <v>396</v>
       </c>
       <c r="E198">
         <v>2025</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199" t="s">
         <v>398</v>
       </c>
       <c r="D199" t="s">
         <v>399</v>
       </c>
       <c r="E199">
         <v>2022</v>
       </c>
       <c r="F199">
-        <v>112</v>
+        <v>148</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" t="s">
+        <v>245</v>
+      </c>
+      <c r="D200" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E200">
         <v>2016</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C201" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D201" t="s">
         <v>241</v>
       </c>
       <c r="E201">
         <v>2018</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C202" t="s">
         <v>141</v>
       </c>
       <c r="D202" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E202">
         <v>2015</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
+        <v>404</v>
+      </c>
+      <c r="C203" t="s">
         <v>405</v>
       </c>
-      <c r="C203" t="s">
+      <c r="D203" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E203">
         <v>2015</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C204" t="s">
         <v>70</v>
       </c>
       <c r="D204" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E204">
         <v>2025</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
+        <v>409</v>
+      </c>
+      <c r="C205" t="s">
         <v>410</v>
       </c>
-      <c r="C205" t="s">
+      <c r="D205" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E205">
         <v>2013</v>
       </c>
       <c r="F205">
-        <v>43</v>
+        <v>79</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
+        <v>412</v>
+      </c>
+      <c r="C206" t="s">
+        <v>231</v>
+      </c>
+      <c r="D206" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E206">
         <v>2000</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
+        <v>414</v>
+      </c>
+      <c r="C207" t="s">
+        <v>245</v>
+      </c>
+      <c r="D207" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E207">
         <v>2002</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C208" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="D208" t="s">
         <v>237</v>
       </c>
       <c r="E208">
         <v>2002</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C209" t="s">
-        <v>141</v>
+        <v>245</v>
       </c>
       <c r="D209" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="E209">
         <v>2002</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
+        <v>418</v>
+      </c>
+      <c r="C210" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D210" t="s">
         <v>420</v>
       </c>
       <c r="E210">
         <v>2012</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>421</v>
       </c>
       <c r="C211" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D211" t="s">
         <v>237</v>
       </c>
       <c r="E211">
         <v>2007</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>422</v>
       </c>
       <c r="C212" t="s">
-        <v>141</v>
+        <v>423</v>
       </c>
       <c r="D212" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E212">
         <v>2008</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C213" t="s">
-        <v>425</v>
+        <v>240</v>
       </c>
       <c r="D213" t="s">
         <v>426</v>
       </c>
       <c r="E213">
         <v>1999</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>427</v>
       </c>
       <c r="C214" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D214" t="s">
         <v>428</v>
       </c>
       <c r="E214">
         <v>2008</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>429</v>
       </c>
       <c r="C215" t="s">
-        <v>141</v>
+        <v>240</v>
       </c>
       <c r="D215" t="s">
         <v>237</v>
       </c>
       <c r="E215">
         <v>2007</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>430</v>
       </c>
       <c r="C216" t="s">
-        <v>141</v>
+        <v>419</v>
       </c>
       <c r="D216" t="s">
         <v>431</v>
       </c>
       <c r="E216">
         <v>2009</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>432</v>
       </c>
       <c r="C217" t="s">
-        <v>141</v>
+        <v>433</v>
       </c>
       <c r="D217" t="s">
         <v>237</v>
       </c>
       <c r="E217">
         <v>2007</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C218" t="s">
-        <v>141</v>
+        <v>419</v>
       </c>
       <c r="D218" t="s">
         <v>431</v>
       </c>
       <c r="E218">
         <v>2008</v>
       </c>
       <c r="F218">
         <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>435</v>
+      </c>
+      <c r="C219" t="s">
+        <v>436</v>
+      </c>
+      <c r="D219" t="s">
+        <v>437</v>
+      </c>
+      <c r="E219">
+        <v>2000</v>
+      </c>
+      <c r="F219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>438</v>
+      </c>
+      <c r="C220" t="s">
+        <v>436</v>
+      </c>
+      <c r="D220">
+        <v>2000</v>
+      </c>
+      <c r="E220">
+        <v>2000</v>
+      </c>
+      <c r="F220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>439</v>
+      </c>
+      <c r="C221" t="s">
+        <v>440</v>
+      </c>
+      <c r="D221">
+        <v>2024</v>
+      </c>
+      <c r="E221">
+        <v>2024</v>
+      </c>
+      <c r="F221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="s">
+        <v>441</v>
+      </c>
+      <c r="C222" t="s">
+        <v>442</v>
+      </c>
+      <c r="D222">
+        <v>2020</v>
+      </c>
+      <c r="E222">
+        <v>2020</v>
+      </c>
+      <c r="F222">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" t="s">
+        <v>443</v>
+      </c>
+      <c r="C223" t="s">
+        <v>444</v>
+      </c>
+      <c r="D223">
+        <v>2024</v>
+      </c>
+      <c r="E223">
+        <v>2024</v>
+      </c>
+      <c r="F223">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="s">
+        <v>445</v>
+      </c>
+      <c r="C224" t="s">
+        <v>446</v>
+      </c>
+      <c r="D224" t="s">
+        <v>447</v>
+      </c>
+      <c r="E224">
+        <v>2016</v>
+      </c>
+      <c r="F224">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="s">
+        <v>448</v>
+      </c>
+      <c r="C225" t="s">
+        <v>334</v>
+      </c>
+      <c r="D225">
+        <v>2025</v>
+      </c>
+      <c r="E225">
+        <v>2025</v>
+      </c>
+      <c r="F225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="s">
+        <v>449</v>
+      </c>
+      <c r="C226" t="s">
+        <v>450</v>
+      </c>
+      <c r="D226" t="s">
+        <v>451</v>
+      </c>
+      <c r="E226">
+        <v>2023</v>
+      </c>
+      <c r="F226">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">