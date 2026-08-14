--- v1 (2026-06-27)
+++ v2 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Vehicle Trip Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Vehicle No</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Model Name</t>
   </si>
   <si>
     <t>Year of Model</t>
   </si>
   <si>
     <t>Trip Count</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>Load Vehicle - ASHOK LELAND</t>
   </si>
   <si>
@@ -1368,50 +1368,95 @@
     <t>GENSET01</t>
   </si>
   <si>
     <t>Genset - test</t>
   </si>
   <si>
     <t>TN28BB6618</t>
   </si>
   <si>
     <t>Bike - TVS STAR CITY</t>
   </si>
   <si>
     <t>TVS STAR CITY</t>
   </si>
   <si>
     <t>BATTERY VEHICLE</t>
   </si>
   <si>
     <t>TN39DX9275</t>
   </si>
   <si>
     <t>Load Vehicle - 2022</t>
   </si>
   <si>
     <t>BADA DOST, RK TRANSPORT</t>
+  </si>
+  <si>
+    <t>TN33BW3223</t>
+  </si>
+  <si>
+    <t>Load Vehicle - 2021</t>
+  </si>
+  <si>
+    <t>SUDEEKSHA BADA DOST</t>
+  </si>
+  <si>
+    <t>EV-10 (3WHEELER LOADER MINI)</t>
+  </si>
+  <si>
+    <t>Load Vehicle - 2026</t>
+  </si>
+  <si>
+    <t>TN47CV7007</t>
+  </si>
+  <si>
+    <t>Car - 2026</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN</t>
+  </si>
+  <si>
+    <t>TN76Q9019</t>
+  </si>
+  <si>
+    <t>Load Vehicle - dost annamalai rental</t>
+  </si>
+  <si>
+    <t>TN47CX0385</t>
+  </si>
+  <si>
+    <t>BOLERO PICKUP SUDEEKSHA RENTAL</t>
+  </si>
+  <si>
+    <t>TN74BL1343</t>
+  </si>
+  <si>
+    <t>Bus - TOURISTOR</t>
+  </si>
+  <si>
+    <t>MAHINDRA TOURISTOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1726,51 +1771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F226"/>
+  <dimension ref="A1:F232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1779,91 +1824,91 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2">
         <v>2015</v>
       </c>
       <c r="F2">
-        <v>460</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
         <v>2021</v>
       </c>
       <c r="F3">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
         <v>2003</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1879,51 +1924,51 @@
       </c>
       <c r="E6">
         <v>2010</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
         <v>2014</v>
       </c>
       <c r="F7">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>2010</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -1939,171 +1984,171 @@
       </c>
       <c r="E9">
         <v>2014</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10">
         <v>2010</v>
       </c>
       <c r="F10">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11">
         <v>2003</v>
       </c>
       <c r="F11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12">
         <v>2001</v>
       </c>
       <c r="F12">
-        <v>117</v>
+        <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13">
         <v>2018</v>
       </c>
       <c r="F13">
-        <v>116</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14">
         <v>2006</v>
       </c>
       <c r="F14">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15">
         <v>2011</v>
       </c>
       <c r="F15">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16">
         <v>2008</v>
       </c>
       <c r="F16">
-        <v>127</v>
+        <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>4343</v>
       </c>
       <c r="E17">
         <v>2024</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -2119,251 +2164,251 @@
       </c>
       <c r="E18">
         <v>2010</v>
       </c>
       <c r="F18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19">
         <v>2010</v>
       </c>
       <c r="F19">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20">
         <v>2010</v>
       </c>
       <c r="F20">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21">
         <v>2019</v>
       </c>
       <c r="E21">
         <v>2019</v>
       </c>
       <c r="F21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>2017</v>
       </c>
       <c r="E22">
         <v>2007</v>
       </c>
       <c r="F22">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23">
         <v>2013</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
       <c r="F23">
-        <v>341</v>
+        <v>373</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24">
         <v>2016</v>
       </c>
       <c r="E24">
         <v>2016</v>
       </c>
       <c r="F24">
-        <v>227</v>
+        <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25">
         <v>2020</v>
       </c>
       <c r="E25">
         <v>2020</v>
       </c>
       <c r="F25">
-        <v>275</v>
+        <v>308</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26">
         <v>2020</v>
       </c>
       <c r="E26">
         <v>2020</v>
       </c>
       <c r="F26">
-        <v>357</v>
+        <v>384</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
         <v>32</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27">
         <v>2020</v>
       </c>
       <c r="F27">
-        <v>224</v>
+        <v>247</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>32</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28">
         <v>2020</v>
       </c>
       <c r="F28">
-        <v>296</v>
+        <v>311</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29">
         <v>2014</v>
       </c>
       <c r="F29">
-        <v>271</v>
+        <v>293</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>60</v>
       </c>
       <c r="E30">
         <v>2016</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -2379,91 +2424,91 @@
       </c>
       <c r="E31">
         <v>2015</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
       <c r="E32">
         <v>2010</v>
       </c>
       <c r="F32">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
       <c r="E33">
         <v>2012</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34" t="s">
         <v>67</v>
       </c>
       <c r="E34">
         <v>2016</v>
       </c>
       <c r="F34">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
       <c r="E35">
         <v>2017</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -2479,71 +2524,71 @@
       </c>
       <c r="E36">
         <v>2021</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
       <c r="E37">
         <v>2021</v>
       </c>
       <c r="F37">
-        <v>296</v>
+        <v>326</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>75</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="E38">
         <v>2021</v>
       </c>
       <c r="F38">
-        <v>370</v>
+        <v>386</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
         <v>60</v>
       </c>
       <c r="E39">
         <v>2012</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -2559,51 +2604,51 @@
       </c>
       <c r="E40">
         <v>2016</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>79</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>80</v>
       </c>
       <c r="E41">
         <v>2022</v>
       </c>
       <c r="F41">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42" t="s">
         <v>83</v>
       </c>
       <c r="E42">
         <v>2344</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -2699,51 +2744,51 @@
       </c>
       <c r="E47">
         <v>2016</v>
       </c>
       <c r="F47">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>95</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
       <c r="E48">
         <v>2021</v>
       </c>
       <c r="F48">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" t="s">
         <v>99</v>
       </c>
       <c r="D49" t="s">
         <v>100</v>
       </c>
       <c r="E49">
         <v>2021</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -2779,271 +2824,271 @@
       </c>
       <c r="E51">
         <v>2019</v>
       </c>
       <c r="F51">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52" t="s">
         <v>109</v>
       </c>
       <c r="E52">
         <v>2016</v>
       </c>
       <c r="F52">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53" t="s">
         <v>111</v>
       </c>
       <c r="D53" t="s">
         <v>112</v>
       </c>
       <c r="E53">
         <v>2019</v>
       </c>
       <c r="F53">
-        <v>492</v>
+        <v>548</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54" t="s">
         <v>114</v>
       </c>
       <c r="E54">
         <v>2021</v>
       </c>
       <c r="F54">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>116</v>
       </c>
       <c r="D55" t="s">
         <v>117</v>
       </c>
       <c r="E55">
         <v>2022</v>
       </c>
       <c r="F55">
-        <v>322</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>118</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56" t="s">
         <v>119</v>
       </c>
       <c r="E56">
         <v>2022</v>
       </c>
       <c r="F56">
-        <v>366</v>
+        <v>406</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57" t="s">
         <v>121</v>
       </c>
       <c r="E57">
         <v>2023</v>
       </c>
       <c r="F57">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>122</v>
       </c>
       <c r="C58" t="s">
         <v>47</v>
       </c>
       <c r="D58" t="s">
         <v>123</v>
       </c>
       <c r="E58">
         <v>2021</v>
       </c>
       <c r="F58">
-        <v>374</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>124</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
         <v>126</v>
       </c>
       <c r="E59">
         <v>2021</v>
       </c>
       <c r="F59">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>128</v>
       </c>
       <c r="D60" t="s">
         <v>129</v>
       </c>
       <c r="E60">
         <v>2023</v>
       </c>
       <c r="F60">
-        <v>547</v>
+        <v>560</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>130</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
       <c r="D61">
         <v>1112</v>
       </c>
       <c r="E61">
         <v>2024</v>
       </c>
       <c r="F61">
-        <v>200</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>132</v>
       </c>
       <c r="D62" t="s">
         <v>133</v>
       </c>
       <c r="E62">
         <v>2024</v>
       </c>
       <c r="F62">
-        <v>408</v>
+        <v>430</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>134</v>
       </c>
       <c r="C63" t="s">
         <v>132</v>
       </c>
       <c r="D63" t="s">
         <v>135</v>
       </c>
       <c r="E63">
         <v>2024</v>
       </c>
       <c r="F63">
-        <v>421</v>
+        <v>445</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>136</v>
       </c>
       <c r="C64" t="s">
         <v>77</v>
       </c>
       <c r="D64">
         <v>2023</v>
       </c>
       <c r="E64">
         <v>2023</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -3099,51 +3144,51 @@
       </c>
       <c r="E67">
         <v>2024</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
         <v>2007</v>
       </c>
       <c r="E68">
         <v>2007</v>
       </c>
       <c r="F68">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69" t="s">
         <v>24</v>
       </c>
       <c r="D69">
         <v>2022</v>
       </c>
       <c r="E69">
         <v>2022</v>
       </c>
       <c r="F69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -3199,71 +3244,71 @@
       </c>
       <c r="E72">
         <v>2022</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73" t="s">
         <v>148</v>
       </c>
       <c r="E73">
         <v>2022</v>
       </c>
       <c r="F73">
-        <v>451</v>
+        <v>497</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>149</v>
       </c>
       <c r="C74" t="s">
         <v>150</v>
       </c>
       <c r="D74">
         <v>1112</v>
       </c>
       <c r="E74">
         <v>2024</v>
       </c>
       <c r="F74">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75" t="s">
         <v>24</v>
       </c>
       <c r="D75">
         <v>2022</v>
       </c>
       <c r="E75">
         <v>2022</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -4339,51 +4384,51 @@
       </c>
       <c r="E129">
         <v>2023</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>257</v>
       </c>
       <c r="C130" t="s">
         <v>47</v>
       </c>
       <c r="D130" t="s">
         <v>258</v>
       </c>
       <c r="E130">
         <v>2018</v>
       </c>
       <c r="F130">
-        <v>178</v>
+        <v>194</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>259</v>
       </c>
       <c r="C131" t="s">
         <v>260</v>
       </c>
       <c r="D131">
         <v>2011</v>
       </c>
       <c r="E131">
         <v>2011</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
@@ -4719,171 +4764,171 @@
       </c>
       <c r="E148">
         <v>2018</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>285</v>
       </c>
       <c r="C149" t="s">
         <v>286</v>
       </c>
       <c r="D149" t="s">
         <v>287</v>
       </c>
       <c r="E149">
         <v>2024</v>
       </c>
       <c r="F149">
-        <v>165</v>
+        <v>186</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>288</v>
       </c>
       <c r="C150" t="s">
         <v>289</v>
       </c>
       <c r="D150" t="s">
         <v>290</v>
       </c>
       <c r="E150">
         <v>2024</v>
       </c>
       <c r="F150">
-        <v>356</v>
+        <v>396</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>291</v>
       </c>
       <c r="C151" t="s">
         <v>292</v>
       </c>
       <c r="D151" t="s">
         <v>293</v>
       </c>
       <c r="E151">
         <v>2024</v>
       </c>
       <c r="F151">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>294</v>
       </c>
       <c r="C152" t="s">
         <v>295</v>
       </c>
       <c r="D152" t="s">
         <v>296</v>
       </c>
       <c r="E152">
         <v>2024</v>
       </c>
       <c r="F152">
-        <v>209</v>
+        <v>233</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>297</v>
       </c>
       <c r="C153" t="s">
         <v>298</v>
       </c>
       <c r="D153" t="s">
         <v>299</v>
       </c>
       <c r="E153">
         <v>2024</v>
       </c>
       <c r="F153">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154" t="s">
         <v>302</v>
       </c>
       <c r="E154">
         <v>2024</v>
       </c>
       <c r="F154">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>303</v>
       </c>
       <c r="C155" t="s">
         <v>304</v>
       </c>
       <c r="D155" t="s">
         <v>305</v>
       </c>
       <c r="E155">
         <v>2024</v>
       </c>
       <c r="F155">
-        <v>173</v>
+        <v>213</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>306</v>
       </c>
       <c r="C156" t="s">
         <v>307</v>
       </c>
       <c r="D156">
         <v>2025</v>
       </c>
       <c r="E156">
         <v>2025</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
@@ -4919,51 +4964,51 @@
       </c>
       <c r="E158">
         <v>2024</v>
       </c>
       <c r="F158">
         <v>42</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>313</v>
       </c>
       <c r="C159" t="s">
         <v>32</v>
       </c>
       <c r="D159" t="s">
         <v>314</v>
       </c>
       <c r="E159">
         <v>2020</v>
       </c>
       <c r="F159">
-        <v>219</v>
+        <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>315</v>
       </c>
       <c r="C160" t="s">
         <v>21</v>
       </c>
       <c r="D160" t="s">
         <v>316</v>
       </c>
       <c r="E160">
         <v>2020</v>
       </c>
       <c r="F160">
         <v>55</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
@@ -5059,131 +5104,131 @@
       </c>
       <c r="E165">
         <v>2025</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>328</v>
       </c>
       <c r="C166" t="s">
         <v>329</v>
       </c>
       <c r="D166" t="s">
         <v>330</v>
       </c>
       <c r="E166">
         <v>2025</v>
       </c>
       <c r="F166">
-        <v>252</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>331</v>
       </c>
       <c r="C167" t="s">
         <v>318</v>
       </c>
       <c r="D167" t="s">
         <v>332</v>
       </c>
       <c r="E167">
         <v>2025</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>333</v>
       </c>
       <c r="C168" t="s">
         <v>334</v>
       </c>
       <c r="D168" t="s">
         <v>335</v>
       </c>
       <c r="E168">
         <v>2025</v>
       </c>
       <c r="F168">
-        <v>76</v>
+        <v>115</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>336</v>
       </c>
       <c r="C169" t="s">
         <v>21</v>
       </c>
       <c r="D169" t="s">
         <v>337</v>
       </c>
       <c r="E169">
         <v>2023</v>
       </c>
       <c r="F169">
-        <v>332</v>
+        <v>367</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>338</v>
       </c>
       <c r="C170" t="s">
         <v>339</v>
       </c>
       <c r="D170" t="s">
         <v>340</v>
       </c>
       <c r="E170">
         <v>2025</v>
       </c>
       <c r="F170">
-        <v>276</v>
+        <v>310</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>341</v>
       </c>
       <c r="C171" t="s">
         <v>153</v>
       </c>
       <c r="D171" t="s">
         <v>342</v>
       </c>
       <c r="E171">
         <v>2025</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
@@ -5199,131 +5244,131 @@
       </c>
       <c r="E172">
         <v>2025</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>344</v>
       </c>
       <c r="C173" t="s">
         <v>329</v>
       </c>
       <c r="D173">
         <v>2025</v>
       </c>
       <c r="E173">
         <v>2025</v>
       </c>
       <c r="F173">
-        <v>288</v>
+        <v>326</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>345</v>
       </c>
       <c r="C174" t="s">
         <v>346</v>
       </c>
       <c r="D174" t="s">
         <v>347</v>
       </c>
       <c r="E174">
         <v>2025</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>348</v>
       </c>
       <c r="C175" t="s">
         <v>21</v>
       </c>
       <c r="D175" t="s">
         <v>335</v>
       </c>
       <c r="E175">
         <v>2025</v>
       </c>
       <c r="F175">
-        <v>209</v>
+        <v>246</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>349</v>
       </c>
       <c r="C176" t="s">
         <v>21</v>
       </c>
       <c r="D176" t="s">
         <v>350</v>
       </c>
       <c r="E176">
         <v>2020</v>
       </c>
       <c r="F176">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>351</v>
       </c>
       <c r="C177" t="s">
         <v>352</v>
       </c>
       <c r="D177">
         <v>2025</v>
       </c>
       <c r="E177">
         <v>2025</v>
       </c>
       <c r="F177">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>353</v>
       </c>
       <c r="C178" t="s">
         <v>354</v>
       </c>
       <c r="D178">
         <v>2020</v>
       </c>
       <c r="E178">
         <v>2024</v>
       </c>
       <c r="F178">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
@@ -5439,71 +5484,71 @@
       </c>
       <c r="E184">
         <v>2025</v>
       </c>
       <c r="F184">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>366</v>
       </c>
       <c r="C185" t="s">
         <v>367</v>
       </c>
       <c r="D185" t="s">
         <v>368</v>
       </c>
       <c r="E185">
         <v>2025</v>
       </c>
       <c r="F185">
-        <v>224</v>
+        <v>264</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>369</v>
       </c>
       <c r="C186" t="s">
         <v>370</v>
       </c>
       <c r="D186" t="s">
         <v>371</v>
       </c>
       <c r="E186">
         <v>2025</v>
       </c>
       <c r="F186">
-        <v>238</v>
+        <v>280</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>372</v>
       </c>
       <c r="C187" t="s">
         <v>21</v>
       </c>
       <c r="D187" t="s">
         <v>373</v>
       </c>
       <c r="E187">
         <v>2025</v>
       </c>
       <c r="F187">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
@@ -5559,51 +5604,51 @@
       </c>
       <c r="E190">
         <v>2023</v>
       </c>
       <c r="F190">
         <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>381</v>
       </c>
       <c r="C191" t="s">
         <v>379</v>
       </c>
       <c r="D191" t="s">
         <v>382</v>
       </c>
       <c r="E191">
         <v>2023</v>
       </c>
       <c r="F191">
-        <v>160</v>
+        <v>197</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>383</v>
       </c>
       <c r="C192" t="s">
         <v>384</v>
       </c>
       <c r="D192">
         <v>2022</v>
       </c>
       <c r="E192">
         <v>2022</v>
       </c>
       <c r="F192">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
@@ -5679,91 +5724,91 @@
       </c>
       <c r="E196">
         <v>2016</v>
       </c>
       <c r="F196">
         <v>40</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>393</v>
       </c>
       <c r="C197" t="s">
         <v>394</v>
       </c>
       <c r="D197">
         <v>2019</v>
       </c>
       <c r="E197">
         <v>2019</v>
       </c>
       <c r="F197">
-        <v>161</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>395</v>
       </c>
       <c r="C198" t="s">
         <v>240</v>
       </c>
       <c r="D198" t="s">
         <v>396</v>
       </c>
       <c r="E198">
         <v>2025</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199" t="s">
         <v>398</v>
       </c>
       <c r="D199" t="s">
         <v>399</v>
       </c>
       <c r="E199">
         <v>2022</v>
       </c>
       <c r="F199">
-        <v>148</v>
+        <v>188</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" t="s">
         <v>245</v>
       </c>
       <c r="D200" t="s">
         <v>401</v>
       </c>
       <c r="E200">
         <v>2016</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
@@ -5839,51 +5884,51 @@
       </c>
       <c r="E204">
         <v>2025</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>409</v>
       </c>
       <c r="C205" t="s">
         <v>410</v>
       </c>
       <c r="D205" t="s">
         <v>411</v>
       </c>
       <c r="E205">
         <v>2013</v>
       </c>
       <c r="F205">
-        <v>79</v>
+        <v>118</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>412</v>
       </c>
       <c r="C206" t="s">
         <v>231</v>
       </c>
       <c r="D206" t="s">
         <v>413</v>
       </c>
       <c r="E206">
         <v>2000</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>206</v>
@@ -6259,51 +6304,171 @@
       </c>
       <c r="E225">
         <v>2025</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>449</v>
       </c>
       <c r="C226" t="s">
         <v>450</v>
       </c>
       <c r="D226" t="s">
         <v>451</v>
       </c>
       <c r="E226">
         <v>2023</v>
       </c>
       <c r="F226">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="s">
+        <v>452</v>
+      </c>
+      <c r="C227" t="s">
+        <v>453</v>
+      </c>
+      <c r="D227" t="s">
+        <v>454</v>
+      </c>
+      <c r="E227">
+        <v>2022</v>
+      </c>
+      <c r="F227">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="s">
+        <v>455</v>
+      </c>
+      <c r="C228" t="s">
+        <v>456</v>
+      </c>
+      <c r="D228">
+        <v>2026</v>
+      </c>
+      <c r="E228">
+        <v>2026</v>
+      </c>
+      <c r="F228">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="s">
+        <v>457</v>
+      </c>
+      <c r="C229" t="s">
+        <v>458</v>
+      </c>
+      <c r="D229" t="s">
+        <v>459</v>
+      </c>
+      <c r="E229">
+        <v>2026</v>
+      </c>
+      <c r="F229">
         <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="s">
+        <v>460</v>
+      </c>
+      <c r="C230" t="s">
+        <v>461</v>
+      </c>
+      <c r="D230">
+        <v>2013</v>
+      </c>
+      <c r="E230">
+        <v>2013</v>
+      </c>
+      <c r="F230">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="s">
+        <v>462</v>
+      </c>
+      <c r="C231" t="s">
+        <v>334</v>
+      </c>
+      <c r="D231" t="s">
+        <v>463</v>
+      </c>
+      <c r="E231">
+        <v>2025</v>
+      </c>
+      <c r="F231">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" t="s">
+        <v>464</v>
+      </c>
+      <c r="C232" t="s">
+        <v>465</v>
+      </c>
+      <c r="D232" t="s">
+        <v>466</v>
+      </c>
+      <c r="E232">
+        <v>2009</v>
+      </c>
+      <c r="F232">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">