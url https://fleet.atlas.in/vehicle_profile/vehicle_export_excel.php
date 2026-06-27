--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -12,1482 +12,1641 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Vehicle List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Location Name</t>
   </si>
   <si>
     <t>Registration Consume</t>
   </si>
   <si>
     <t>Ownership</t>
   </si>
   <si>
     <t>Vehicle No</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Make</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
+    <t>Department Name</t>
+  </si>
+  <si>
     <t>Engine No</t>
   </si>
   <si>
     <t>Chassis No</t>
   </si>
   <si>
     <t>Odometer</t>
   </si>
   <si>
     <t>Seating</t>
   </si>
   <si>
     <t>FC Expiry</t>
   </si>
   <si>
     <t>Insurance Expiry</t>
   </si>
   <si>
     <t>Tax Expiry</t>
   </si>
   <si>
     <t>PUC Expiry</t>
   </si>
   <si>
     <t>Own Damage Insurance</t>
   </si>
   <si>
     <t>Third Party Insurance</t>
   </si>
   <si>
     <t>Purchase Date</t>
   </si>
   <si>
+    <t>Permit Date</t>
+  </si>
+  <si>
+    <t>Permit Location</t>
+  </si>
+  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>WD</t>
   </si>
   <si>
     <t>AEE</t>
   </si>
   <si>
     <t>contractor</t>
   </si>
   <si>
+    <t>TN39DX9275</t>
+  </si>
+  <si>
+    <t>Load Vehicle</t>
+  </si>
+  <si>
+    <t>WD-Admin</t>
+  </si>
+  <si>
+    <t>DNH053000P</t>
+  </si>
+  <si>
+    <t>MB1AA42E3NRDB4009</t>
+  </si>
+  <si>
+    <t>210 KM</t>
+  </si>
+  <si>
+    <t>09-09-2028</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>own</t>
+  </si>
+  <si>
+    <t>BATTERY VEHICLE</t>
+  </si>
+  <si>
+    <t>01-01-2029</t>
+  </si>
+  <si>
+    <t>APM</t>
+  </si>
+  <si>
+    <t>TN28BB6618</t>
+  </si>
+  <si>
+    <t>Bike</t>
+  </si>
+  <si>
+    <t>TVS STAR CITY</t>
+  </si>
+  <si>
+    <t>APM-Fabric Warehouse</t>
+  </si>
+  <si>
+    <t>CF1D01159961</t>
+  </si>
+  <si>
+    <t>03-02-2032</t>
+  </si>
+  <si>
+    <t>KARUR</t>
+  </si>
+  <si>
+    <t>HO</t>
+  </si>
+  <si>
+    <t>GENSET01</t>
+  </si>
+  <si>
+    <t>Genset</t>
+  </si>
+  <si>
+    <t>test</t>
+  </si>
+  <si>
+    <t>1 KM</t>
+  </si>
+  <si>
+    <t>06-06-2026</t>
+  </si>
+  <si>
+    <t>TN87B1788</t>
+  </si>
+  <si>
+    <t>Dost SANDHANAKRISHAN RENTAL</t>
+  </si>
+  <si>
+    <t>DKH036188p</t>
+  </si>
+  <si>
+    <t>MB1AA22E0KRD73006</t>
+  </si>
+  <si>
+    <t>152214 KM</t>
+  </si>
+  <si>
+    <t>28-11-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rental load vehicle </t>
+  </si>
+  <si>
+    <t>ATLAS GARDEN</t>
+  </si>
+  <si>
+    <t>EV-3 AMPERE REO(BLUE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AMPERE REO</t>
+  </si>
+  <si>
+    <t>HO-Admin</t>
+  </si>
+  <si>
+    <t>01-09-2030</t>
+  </si>
+  <si>
+    <t>TN15S8924</t>
+  </si>
+  <si>
+    <t>18-07-2026</t>
+  </si>
+  <si>
+    <t>TN66B3081</t>
+  </si>
+  <si>
+    <t>21-11-2026</t>
+  </si>
+  <si>
     <t>TN22BX1623</t>
   </si>
   <si>
     <t>Bus</t>
   </si>
   <si>
+    <t>FGJHGJG</t>
+  </si>
+  <si>
+    <t>KTGUJJUY</t>
+  </si>
+  <si>
+    <t>04-02-2027</t>
+  </si>
+  <si>
+    <t>TN67K6368</t>
+  </si>
+  <si>
+    <t>Cruiser</t>
+  </si>
+  <si>
+    <t>UYRTUYGYJUY</t>
+  </si>
+  <si>
+    <t>HGDERTDYT</t>
+  </si>
+  <si>
+    <t>16-02-2027</t>
+  </si>
+  <si>
+    <t>TN22BW3291</t>
+  </si>
+  <si>
+    <t>GDHUFGYGH</t>
+  </si>
+  <si>
+    <t>FRFGHGHJJH</t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t>ATLAS TEXTILES</t>
+  </si>
+  <si>
+    <t>TN30AA2210</t>
+  </si>
+  <si>
+    <t>Tourister</t>
+  </si>
+  <si>
+    <t>YTRYHGUY</t>
+  </si>
+  <si>
+    <t>KIFHGYTGUJ</t>
+  </si>
+  <si>
+    <t>14-04-2026</t>
+  </si>
+  <si>
+    <t>TN51R6154</t>
+  </si>
+  <si>
+    <t>dsdsfddss65</t>
+  </si>
+  <si>
+    <t>dfsfdsfge585</t>
+  </si>
+  <si>
+    <t>07-04-2026</t>
+  </si>
+  <si>
+    <t>TN55R3283</t>
+  </si>
+  <si>
+    <t>guysgw5jw5</t>
+  </si>
+  <si>
+    <t>sgwrsw57453</t>
+  </si>
+  <si>
+    <t>2000 KM</t>
+  </si>
+  <si>
+    <t>05-01-2027</t>
+  </si>
+  <si>
+    <t>TN47S5877</t>
+  </si>
+  <si>
+    <t>Mini bus</t>
+  </si>
+  <si>
+    <t>UJHSHGKLSDJI;L</t>
+  </si>
+  <si>
+    <t>JDOID;JIJDO5</t>
+  </si>
+  <si>
+    <t>24-02-2027</t>
+  </si>
+  <si>
+    <t>TN22AX6030</t>
+  </si>
+  <si>
+    <t>GSHJSXY5455</t>
+  </si>
+  <si>
+    <t>654451245JHY</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>TN19H7499</t>
+  </si>
+  <si>
+    <t>jftfdffhj98867</t>
+  </si>
+  <si>
+    <t>3456t6fdcxds</t>
+  </si>
+  <si>
+    <t>17-07-2026</t>
+  </si>
+  <si>
+    <t>TN04V4053</t>
+  </si>
+  <si>
+    <t>Coach</t>
+  </si>
+  <si>
+    <t>67sptc31dxz870712</t>
+  </si>
+  <si>
+    <t>47163dsxz807013</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>TN65C2277</t>
+  </si>
+  <si>
+    <t>Maxi cab</t>
+  </si>
+  <si>
+    <t>S4330055680</t>
+  </si>
+  <si>
+    <t>MAIJG2FAABG21758</t>
+  </si>
+  <si>
+    <t>27-11-2026</t>
+  </si>
+  <si>
+    <t>TN23L0873</t>
+  </si>
+  <si>
+    <t>497SP41JXZ89185</t>
+  </si>
+  <si>
+    <t>357165JXZ81386</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>TN346329</t>
+  </si>
+  <si>
+    <t>S433050338</t>
+  </si>
+  <si>
+    <t>MAIJG2FAY3G20960</t>
+  </si>
+  <si>
+    <t>09-12-2026</t>
+  </si>
+  <si>
+    <t>TN76T6534</t>
+  </si>
+  <si>
+    <t>74712 KM</t>
+  </si>
+  <si>
+    <t>23-03-2027</t>
+  </si>
+  <si>
+    <t>TN47BE1480</t>
+  </si>
+  <si>
+    <t>JCB</t>
+  </si>
+  <si>
+    <t>H00498557</t>
+  </si>
+  <si>
+    <t>HAR3DXX5C03594806</t>
+  </si>
+  <si>
+    <t>1337 KM</t>
+  </si>
+  <si>
+    <t>11-01-2041</t>
+  </si>
+  <si>
+    <t>TN30AM2551</t>
+  </si>
+  <si>
+    <t>mahindra</t>
+  </si>
+  <si>
+    <t>ghf324567</t>
+  </si>
+  <si>
+    <t>hjjkh5667ghhh</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>TN41F7179</t>
+  </si>
+  <si>
     <t>MAHINDRA</t>
   </si>
   <si>
-    <t>FGJHGJG</t>
-[...211 lines deleted...]
-  <si>
     <t>VFDC456</t>
   </si>
   <si>
     <t>GGHJKHJKG67GHJE</t>
   </si>
   <si>
     <t>14-11-2026</t>
   </si>
   <si>
     <t>TN49AY1490</t>
   </si>
   <si>
     <t>ENTYR1246</t>
   </si>
   <si>
     <t>MACRTUIOPLKHDFD4456</t>
   </si>
   <si>
     <t>20-02-2027</t>
   </si>
   <si>
     <t>TN69U2148</t>
   </si>
   <si>
     <t>EVCDFTE12</t>
   </si>
   <si>
     <t>MACTINJJYTER123456</t>
   </si>
   <si>
     <t>20-12-2026</t>
   </si>
   <si>
     <t>TN47BD8152</t>
   </si>
   <si>
     <t>Ashok Leyland jayaraman rental</t>
   </si>
   <si>
     <t>Rsh2017989</t>
   </si>
   <si>
     <t>Mb1ac42e8srpe2239</t>
   </si>
   <si>
-    <t>46829 KM</t>
+    <t>56235 KM</t>
   </si>
   <si>
     <t>30-05-2026</t>
   </si>
   <si>
     <t>TN67J3361</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">mahindra </t>
   </si>
   <si>
     <t>ENG1234576FAYS</t>
   </si>
   <si>
     <t>ME12WERQATFDS</t>
   </si>
   <si>
     <t>27-07-2026</t>
   </si>
   <si>
     <t xml:space="preserve">RENTAL PASSENGER VEHICLE
 </t>
   </si>
   <si>
     <t>TN47AL3970</t>
   </si>
   <si>
     <t>Ashok Leyland Ragupathy rentanl</t>
   </si>
   <si>
-    <t>391846 KM</t>
+    <t>394494 KM</t>
   </si>
   <si>
     <t>20-03-2026</t>
   </si>
   <si>
     <t>TN47AV7816</t>
   </si>
   <si>
     <t>Ashok Leyland gopal rental</t>
   </si>
   <si>
     <t>49815 KM</t>
   </si>
   <si>
     <t>17-04-2026</t>
   </si>
   <si>
     <t>TN47BD2001</t>
   </si>
   <si>
     <t>Car</t>
   </si>
   <si>
     <t>HYUNDAI</t>
   </si>
   <si>
+    <t>Management</t>
+  </si>
+  <si>
     <t>EM16S123552P</t>
   </si>
   <si>
     <t>MALPC81BUSM013423</t>
   </si>
   <si>
     <t>24-04-2040</t>
   </si>
   <si>
     <t>TN47BH2001</t>
   </si>
   <si>
     <t>45 KM</t>
   </si>
   <si>
     <t>TN23BK2633</t>
   </si>
   <si>
-    <t>173861 KM</t>
+    <t>174045 KM</t>
   </si>
   <si>
     <t>16-04-2026</t>
   </si>
   <si>
     <t>TN47BB3478</t>
   </si>
   <si>
     <t>ASHOK LEYLAND jawahar rental</t>
   </si>
   <si>
     <t>40642 KM</t>
   </si>
   <si>
     <t>20-12-2025</t>
   </si>
   <si>
     <t>TN63CW1455</t>
   </si>
   <si>
-    <t>126119 KM</t>
+    <t>WD-EM</t>
+  </si>
+  <si>
+    <t>130130 KM</t>
   </si>
   <si>
     <t>10-06-2026</t>
   </si>
   <si>
     <t>TN47BV7428</t>
   </si>
   <si>
     <t>KPH029569P</t>
   </si>
   <si>
     <t>MB1AB42E2PRKJ3559</t>
   </si>
   <si>
     <t>137956 KM</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>TN47BD7203</t>
   </si>
   <si>
     <t>ASHOK LEYLAND</t>
   </si>
   <si>
     <t>RBPZ141038</t>
   </si>
   <si>
     <t>MB1PAECD3SART0388</t>
   </si>
   <si>
-    <t>24397 KM</t>
+    <t>29878 KM</t>
   </si>
   <si>
     <t>21-08-2027</t>
   </si>
   <si>
     <t>TN47BD7270</t>
   </si>
   <si>
     <t>SLEZ412134</t>
   </si>
   <si>
     <t>MB1PAEPD7SELS8179</t>
   </si>
   <si>
-    <t>36226 KM</t>
+    <t>42810 KM</t>
   </si>
   <si>
     <t>TN47BD5207</t>
   </si>
   <si>
     <t>SMHZ410919</t>
   </si>
   <si>
     <t>MB1GSGCCXSRMF7571</t>
   </si>
   <si>
-    <t>6152 KM</t>
+    <t>6725 KM</t>
   </si>
   <si>
     <t>12-06-2027</t>
   </si>
   <si>
     <t>TN47BD5395</t>
   </si>
   <si>
     <t>MHINDRA-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37497</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47524</t>
   </si>
   <si>
-    <t>41448 KM</t>
+    <t>49456 KM</t>
   </si>
   <si>
     <t>16-06-2027</t>
   </si>
   <si>
     <t>TN47BD5317</t>
   </si>
   <si>
     <t>Mahindra-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37477</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47525</t>
   </si>
   <si>
-    <t>43192 KM</t>
+    <t>47524 KM</t>
   </si>
   <si>
     <t>TN47BD5743</t>
   </si>
   <si>
     <t>SSDFS546515</t>
   </si>
   <si>
     <t>AGD56486</t>
   </si>
   <si>
-    <t>21841 KM</t>
+    <t>24360 KM</t>
   </si>
   <si>
     <t>03-07-2027</t>
   </si>
   <si>
     <t>TN47BD5721</t>
   </si>
   <si>
     <t>SGDGDBR2465</t>
   </si>
   <si>
     <t>BDGF65156</t>
   </si>
   <si>
-    <t>24227 KM</t>
+    <t>36470 KM</t>
   </si>
   <si>
     <t>TN47BD5233</t>
   </si>
   <si>
     <t>FORCE</t>
   </si>
   <si>
     <t>ENGHJNV562</t>
   </si>
   <si>
     <t>CHYH1561579/84</t>
   </si>
   <si>
-    <t>28788 KM</t>
+    <t>31460 KM</t>
   </si>
   <si>
     <t>TN47BD5296</t>
   </si>
   <si>
     <t>ENGSKD2562821</t>
   </si>
   <si>
     <t>CIUAGFU698448</t>
   </si>
   <si>
-    <t>29369 KM</t>
-[...2 lines deleted...]
-    <t>HO</t>
+    <t>36731 KM</t>
   </si>
   <si>
     <t>TN47BD5299</t>
   </si>
   <si>
-    <t>Bike</t>
-[...1 lines deleted...]
-  <si>
     <t>OLA</t>
   </si>
   <si>
+    <t>HO-COSTING</t>
+  </si>
+  <si>
     <t>M2ABO301B50175</t>
   </si>
   <si>
     <t>P53BGDCA7EBAO4195</t>
   </si>
   <si>
-    <t>4590 KM</t>
+    <t>5234 KM</t>
   </si>
   <si>
     <t>13-06-2040</t>
   </si>
   <si>
     <t>HO-COSTING -NAVEENPRASATH</t>
   </si>
   <si>
-    <t>APM</t>
-[...1 lines deleted...]
-  <si>
     <t>TN47BD4591</t>
   </si>
   <si>
     <t>H00468565</t>
   </si>
   <si>
     <t>RAJ3DXS5P03246813</t>
   </si>
   <si>
-    <t>1530 KM</t>
+    <t>1718 KM</t>
   </si>
   <si>
     <t>15-05-2026</t>
   </si>
   <si>
     <t>TN47V1651</t>
   </si>
   <si>
     <t>Eicher</t>
   </si>
   <si>
     <t>Fhkfdbn</t>
   </si>
   <si>
     <t>Cudyzysvp</t>
   </si>
   <si>
     <t>503705 KM</t>
   </si>
   <si>
     <t>04-07-2028</t>
   </si>
   <si>
     <t>TN47BM7007</t>
   </si>
   <si>
     <t xml:space="preserve">TOYOTA </t>
   </si>
   <si>
+    <t>TOP MANAGEMENT</t>
+  </si>
+  <si>
     <t>A25B6279505</t>
   </si>
   <si>
-    <t>23472 KM</t>
+    <t>26368 KM</t>
   </si>
   <si>
     <t>22-04-2040</t>
   </si>
   <si>
     <t>TN52K8121</t>
   </si>
   <si>
     <t>Adfjludd</t>
   </si>
   <si>
     <t>Erigf nn</t>
   </si>
   <si>
-    <t>269190 KM</t>
+    <t>269928 KM</t>
   </si>
   <si>
     <t>25-06-2029</t>
   </si>
   <si>
     <t>TN 59CP1368</t>
   </si>
   <si>
     <t>Fhbdvx</t>
   </si>
   <si>
     <t>Kvljhccvn</t>
   </si>
   <si>
-    <t>120126 KM</t>
+    <t>127680 KM</t>
   </si>
   <si>
     <t>13-05-2025</t>
   </si>
   <si>
     <t>TN47CZ6693</t>
   </si>
   <si>
     <t xml:space="preserve">HERO </t>
   </si>
   <si>
+    <t>WD-HRD</t>
+  </si>
+  <si>
     <t>HA11E8S9C21008</t>
   </si>
   <si>
     <t>MBLHAW226S9C51835</t>
   </si>
   <si>
-    <t>11039 KM</t>
+    <t>13584 KM</t>
   </si>
   <si>
     <t>08-06-2040</t>
   </si>
   <si>
     <t>WD-HR-ROSAN/MARIMUTHU</t>
   </si>
   <si>
     <t>TN47BD4512</t>
   </si>
   <si>
     <t>Mahindra</t>
   </si>
   <si>
     <t>Weyinx</t>
   </si>
   <si>
     <t>Tryondat</t>
   </si>
   <si>
-    <t>44701 KM</t>
+    <t>59127 KM</t>
   </si>
   <si>
     <t>12-05-2027</t>
   </si>
   <si>
     <t>EV-15 (LOAD VECHILE)HOME</t>
   </si>
   <si>
     <t>TERA</t>
   </si>
   <si>
+    <t>HO-MUPS</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>12706 KM</t>
+    <t>14567 KM</t>
   </si>
   <si>
     <t>01-01-2030</t>
   </si>
   <si>
     <t>HO-KIRBY-VINNARASU/KANAGARAJ</t>
   </si>
   <si>
     <t>TN47BD2957</t>
   </si>
   <si>
     <t>IVOOMI</t>
   </si>
   <si>
+    <t>HO-Production Store</t>
+  </si>
+  <si>
     <t>JZQ30H2023071000188</t>
   </si>
   <si>
     <t>P5MBXBABJBBAX0050</t>
   </si>
   <si>
-    <t>9922 KM</t>
+    <t>11392 KM</t>
   </si>
   <si>
     <t>06-03-2040</t>
   </si>
   <si>
     <t>HO-PRODUCTION STORE - TAJUDHIN</t>
   </si>
   <si>
     <t>TN47BD4585</t>
   </si>
   <si>
     <t>MAHINDRA PIcKUP</t>
   </si>
   <si>
     <t>HVJHGHC</t>
   </si>
   <si>
     <t>POIUITFGCMVM</t>
   </si>
   <si>
-    <t>52502 KM</t>
+    <t>60842 KM</t>
   </si>
   <si>
     <t>TN47BV9023 MURALI RENTAL</t>
   </si>
   <si>
     <t>EPH207095P</t>
   </si>
   <si>
     <t>MB1AB42E2PREN1687</t>
   </si>
   <si>
-    <t>122249 KM</t>
+    <t>127360 KM</t>
   </si>
   <si>
     <t>03-06-2028</t>
   </si>
   <si>
     <t xml:space="preserve">TN47AM6063 SUDHEEKSHA TRANSPORT </t>
   </si>
   <si>
     <t>Hcsub</t>
   </si>
   <si>
     <t>Jvdd</t>
   </si>
   <si>
-    <t>257820 KM</t>
+    <t>259762 KM</t>
   </si>
   <si>
     <t>31-05-2027</t>
   </si>
   <si>
     <t>EV-8 TN47BD3900</t>
   </si>
   <si>
     <t>M2AB0304B50056</t>
   </si>
   <si>
     <t>P53BGDCA2EBA06226</t>
   </si>
   <si>
-    <t>8687 KM</t>
+    <t>9821 KM</t>
   </si>
   <si>
     <t>10-04-2040</t>
   </si>
   <si>
     <t>TN47BD4548</t>
   </si>
   <si>
     <t>Ehdrtb123456</t>
   </si>
   <si>
     <t>Mectu1235cjitc</t>
   </si>
   <si>
-    <t>37328 KM</t>
+    <t>45062 KM</t>
   </si>
   <si>
     <t>TN47BD4113</t>
   </si>
   <si>
     <t>M2PH101OD50472</t>
   </si>
   <si>
     <t>P538UDCB1EDA03596</t>
   </si>
   <si>
-    <t>11863 KM</t>
+    <t>12834 KM</t>
   </si>
   <si>
     <t>WD-ADMIN-T. PERIYASAMY</t>
   </si>
   <si>
     <t>TN47BD4138</t>
   </si>
   <si>
     <t>M2PH1005D50492</t>
   </si>
   <si>
     <t>P53BUDCB3EDA01218</t>
   </si>
   <si>
-    <t>14334 KM</t>
+    <t>15186 KM</t>
   </si>
   <si>
     <t>HO-MUPS-SURJITH</t>
   </si>
   <si>
     <t>TN47BD3900</t>
   </si>
   <si>
-    <t>8833 KM</t>
+    <t>WD-QA</t>
+  </si>
+  <si>
+    <t>9887 KM</t>
   </si>
   <si>
     <t>WD-QAD</t>
   </si>
   <si>
     <t>TN47BD4158</t>
   </si>
   <si>
     <t>ES1D46513</t>
   </si>
   <si>
     <t>SDE154651</t>
   </si>
   <si>
     <t>9190 KM</t>
   </si>
   <si>
     <t>KTPL-WD-PRAVEENKUMAR</t>
   </si>
   <si>
     <t>TN47BD4221</t>
   </si>
   <si>
+    <t>HO-QA</t>
+  </si>
+  <si>
     <t xml:space="preserve"> M2AB0305B52095</t>
   </si>
   <si>
     <t>P53BGDCA9EBA05221</t>
   </si>
   <si>
-    <t>44315 KM</t>
+    <t>45644 KM</t>
   </si>
   <si>
     <t>28-04-2040</t>
   </si>
   <si>
     <t>HO-QA-RAJESHKUMAR</t>
   </si>
   <si>
     <t>TN47BC7367  SELVARAJ RENTAL</t>
   </si>
   <si>
     <t>Pokngud</t>
   </si>
   <si>
     <t>Ma1244vffkbxs</t>
   </si>
   <si>
     <t>0 KM</t>
   </si>
   <si>
     <t>07-05-2030</t>
   </si>
   <si>
     <t>TN 28 T 9050 EICHER SURESH RENTAL</t>
   </si>
   <si>
     <t>EICHER</t>
   </si>
   <si>
     <t>Hwvfskba</t>
   </si>
   <si>
     <t>Poncdjvs</t>
   </si>
   <si>
-    <t>327997 KM</t>
+    <t>330900 KM</t>
   </si>
   <si>
     <t>TN28BA8635</t>
   </si>
   <si>
     <t>dost rental</t>
   </si>
   <si>
     <t>rqdyqgakv</t>
   </si>
   <si>
     <t>iuitjfcgh</t>
   </si>
   <si>
     <t>161138 KM</t>
   </si>
   <si>
     <t>22-02-2030</t>
   </si>
   <si>
     <t>TN41P2019</t>
   </si>
   <si>
     <t>eicher</t>
   </si>
   <si>
     <t>oacugaklcv</t>
   </si>
   <si>
     <t>jkbcvkhsxv</t>
   </si>
   <si>
     <t>556432 KM</t>
   </si>
   <si>
     <t>EV-11 (LOAD VECHILE) GREEN</t>
   </si>
   <si>
-    <t>13784 KM</t>
+    <t>14738 KM</t>
   </si>
   <si>
     <t>10-01-2030</t>
   </si>
   <si>
     <t>HO-KIRBY-KANAGARAJ/VINNARASU</t>
   </si>
   <si>
     <t>TN47AJ3246 SANDHANA KRISHANAN RENTAL</t>
   </si>
   <si>
     <t>dost sandhanakrishnan</t>
   </si>
   <si>
     <t>eiotyu43567</t>
   </si>
   <si>
     <t>mecrty9548672</t>
   </si>
   <si>
-    <t>170936 KM</t>
+    <t>173688 KM</t>
   </si>
   <si>
     <t>12-12-2026</t>
   </si>
   <si>
     <t>TN38AB0202 MKT TRANSPORT SOUNDAR</t>
   </si>
   <si>
     <t>RENT EICHER SOUNDHARAJAN</t>
   </si>
   <si>
     <t>EERTYUC90785</t>
   </si>
   <si>
     <t>MECWRT12NE2154</t>
   </si>
   <si>
     <t>416629 KM</t>
   </si>
   <si>
     <t>TN47BD0427</t>
   </si>
   <si>
     <t>rental kirith</t>
   </si>
   <si>
     <t>erty345678</t>
   </si>
   <si>
     <t>MECERT123456</t>
   </si>
   <si>
     <t>28428 KM</t>
   </si>
   <si>
     <t>TN47BC7085 RENTAL KIRITH</t>
   </si>
   <si>
     <t>RENT</t>
   </si>
   <si>
     <t>EWQR432546</t>
   </si>
   <si>
     <t>MECHUYT2020</t>
   </si>
   <si>
-    <t>73246 KM</t>
+    <t>80345 KM</t>
   </si>
   <si>
     <t>TN47BD2832</t>
   </si>
   <si>
     <t>EICHER 22 FT</t>
   </si>
   <si>
     <t>E446CDRJ116217</t>
   </si>
   <si>
     <t>MC2ERLRC0RJ238255</t>
   </si>
   <si>
-    <t>31528 KM</t>
+    <t>36270 KM</t>
   </si>
   <si>
     <t>03-03-2027</t>
   </si>
   <si>
     <t>TN47BD2864</t>
   </si>
   <si>
     <t>EICHER OPEN</t>
   </si>
   <si>
     <t>E446CDRE105670</t>
   </si>
   <si>
     <t>MC2EHDRC0REB51059</t>
   </si>
   <si>
-    <t>53460 KM</t>
+    <t>61648 KM</t>
   </si>
   <si>
     <t>TN47BD2837</t>
   </si>
   <si>
     <t>EICHER 24 FT</t>
   </si>
   <si>
     <t>E446CDRJ116001</t>
   </si>
   <si>
     <t>MC2ERLRC0RJB15176</t>
   </si>
   <si>
-    <t>33289 KM</t>
+    <t>36650 KM</t>
   </si>
   <si>
     <t>TN47AM3376</t>
   </si>
   <si>
     <t>E414CDLB322123</t>
   </si>
   <si>
     <t>MC2A3LRTOLB463884</t>
   </si>
   <si>
-    <t>253191 KM</t>
+    <t>256856 KM</t>
   </si>
   <si>
     <t>14-10-2026</t>
   </si>
   <si>
     <t>TN47BD2050</t>
   </si>
   <si>
     <t>TATA</t>
   </si>
   <si>
     <t>4SPCR19NVX632538</t>
   </si>
   <si>
     <t>MAT513356R5N18447</t>
   </si>
   <si>
-    <t>42999 KM</t>
+    <t>47317 KM</t>
   </si>
   <si>
     <t>03-02-2027</t>
   </si>
   <si>
     <t>TN47BD1435</t>
   </si>
   <si>
     <t>Aeioueds</t>
   </si>
   <si>
     <t>Eertiongaqwe</t>
   </si>
   <si>
-    <t>68800 KM</t>
+    <t>74090 KM</t>
   </si>
   <si>
     <t>20-01-2027</t>
   </si>
   <si>
     <t>EV-8 NON REG AUTO</t>
   </si>
   <si>
     <t>TERA-AUTO</t>
   </si>
   <si>
-    <t>12805 KM</t>
+    <t>HO-PD(Sampling)</t>
+  </si>
+  <si>
+    <t>13844 KM</t>
   </si>
   <si>
     <t>2/200CBM</t>
   </si>
   <si>
-    <t>01-01-2029</t>
-[...1 lines deleted...]
-  <si>
     <t>HO-SAMPLING-THIRUMOORTHY</t>
   </si>
   <si>
     <t>TN49E0347</t>
   </si>
   <si>
     <t>KJHGDRET1</t>
   </si>
   <si>
     <t>UINJHBYGV221E78</t>
   </si>
   <si>
     <t>04-01-2025</t>
   </si>
   <si>
     <t>TN47L1937</t>
   </si>
   <si>
     <t>KJHGDRRET12</t>
   </si>
   <si>
     <t>UINJHBYGV221E789</t>
   </si>
   <si>
     <t>19-05-2025</t>
   </si>
   <si>
     <t>TN45AF0088`</t>
   </si>
   <si>
     <t>KJHGDRRET</t>
   </si>
   <si>
     <t>UINJHBYGV221E</t>
   </si>
   <si>
+    <t>03-10-2026</t>
+  </si>
+  <si>
+    <t>TN47H1927</t>
+  </si>
+  <si>
+    <t>KJHGDR</t>
+  </si>
+  <si>
+    <t>UINJHBYGV</t>
+  </si>
+  <si>
+    <t>14-02-2025</t>
+  </si>
+  <si>
+    <t>TN50C5031</t>
+  </si>
+  <si>
+    <t>PLMIIUTVF</t>
+  </si>
+  <si>
+    <t>QSWDEFRAZXC</t>
+  </si>
+  <si>
+    <t>17-04-2025</t>
+  </si>
+  <si>
+    <t>TN37AD1913</t>
+  </si>
+  <si>
+    <t>aertyutfsd</t>
+  </si>
+  <si>
+    <t>pltreedfwtre</t>
+  </si>
+  <si>
+    <t>16-10-2025</t>
+  </si>
+  <si>
+    <t>TN07AS6709</t>
+  </si>
+  <si>
+    <t>mnhuygftrd</t>
+  </si>
+  <si>
+    <t>iuyyresdfghjn</t>
+  </si>
+  <si>
+    <t>06-01-2026</t>
+  </si>
+  <si>
+    <t>TN21AT4145</t>
+  </si>
+  <si>
+    <t>mnhuytrggq</t>
+  </si>
+  <si>
+    <t>plmkoijnh</t>
+  </si>
+  <si>
+    <t>27-06-2029</t>
+  </si>
+  <si>
+    <t>TN59BD5013</t>
+  </si>
+  <si>
+    <t>MARUTHI SUZUKI</t>
+  </si>
+  <si>
+    <t>WYUSSVSXGC</t>
+  </si>
+  <si>
+    <t>OUUHVXRRJK</t>
+  </si>
+  <si>
+    <t>03-07-2029</t>
+  </si>
+  <si>
+    <t>TN27J2993</t>
+  </si>
+  <si>
+    <t>PLMKOIJNH</t>
+  </si>
+  <si>
+    <t>ASDFGHYUJ</t>
+  </si>
+  <si>
+    <t>22-07-2025</t>
+  </si>
+  <si>
+    <t>TN07AZ1890</t>
+  </si>
+  <si>
+    <t>02-11-2025</t>
+  </si>
+  <si>
+    <t>TN22AM1483</t>
+  </si>
+  <si>
+    <t>04-03-2025</t>
+  </si>
+  <si>
+    <t>TN47BZ1834</t>
+  </si>
+  <si>
+    <t>pjoinkvcer</t>
+  </si>
+  <si>
+    <t>pomugtrrdcfe</t>
+  </si>
+  <si>
+    <t>16477 KM</t>
+  </si>
+  <si>
+    <t>13-01-2026</t>
+  </si>
+  <si>
+    <t>TN33C8330</t>
+  </si>
+  <si>
+    <t>pjoinkvcd</t>
+  </si>
+  <si>
+    <t>pomugrdcfe</t>
+  </si>
+  <si>
+    <t>03-01-2026</t>
+  </si>
+  <si>
+    <t>TN47AQ4812</t>
+  </si>
+  <si>
+    <t>AEIOUTYRS1</t>
+  </si>
+  <si>
+    <t>CERTYUESRD</t>
+  </si>
+  <si>
+    <t>111211 KM</t>
+  </si>
+  <si>
+    <t>30-01-2027</t>
+  </si>
+  <si>
+    <t>TN47BB9051</t>
+  </si>
+  <si>
+    <t>AMBULANCE</t>
+  </si>
+  <si>
+    <t>ZD30101156L</t>
+  </si>
+  <si>
+    <t>MBIAG34KXERD65443</t>
+  </si>
+  <si>
+    <t>14034 KM</t>
+  </si>
+  <si>
+    <t>5/1</t>
+  </si>
+  <si>
+    <t>03-09-2027</t>
+  </si>
+  <si>
+    <t>TN01W8364</t>
+  </si>
+  <si>
+    <t>LKUJHYTGF</t>
+  </si>
+  <si>
+    <t>WERTYUIJ</t>
+  </si>
+  <si>
+    <t>20-05-2025</t>
+  </si>
+  <si>
+    <t>TN36X4037</t>
+  </si>
+  <si>
+    <t>KJUYRTEDRF</t>
+  </si>
+  <si>
+    <t>SERTYUHFGRGYT</t>
+  </si>
+  <si>
+    <t>11-06-2025</t>
+  </si>
+  <si>
+    <t>TN59AC4521</t>
+  </si>
+  <si>
+    <t>KJUYRTED</t>
+  </si>
+  <si>
+    <t>SERTYUHFGR</t>
+  </si>
+  <si>
+    <t>TN20U9082</t>
+  </si>
+  <si>
+    <t>MNHUYTREDQ</t>
+  </si>
+  <si>
+    <t>ASETYHDDGDVFV</t>
+  </si>
+  <si>
+    <t>02-05-2025</t>
+  </si>
+  <si>
+    <t>TN59J9799</t>
+  </si>
+  <si>
+    <t>MNHUYTRYTR</t>
+  </si>
+  <si>
+    <t>ASETYHDDGDVFVPLO</t>
+  </si>
+  <si>
+    <t>17-03-2025</t>
+  </si>
+  <si>
+    <t>TN37U8761</t>
+  </si>
+  <si>
+    <t>MNHUYTRED</t>
+  </si>
+  <si>
+    <t>ASETYHDDGDVFVJV</t>
+  </si>
+  <si>
     <t>03-10-2025</t>
   </si>
   <si>
-    <t>TN47H1927</t>
-[...224 lines deleted...]
-    <t>ASETYHDDGDVFVJV</t>
+    <t>HILTON</t>
   </si>
   <si>
     <t>TN19F2964</t>
   </si>
   <si>
     <t>PLMKOINHGF</t>
   </si>
   <si>
     <t>THYFRSEW123</t>
   </si>
   <si>
     <t>07-03-2025</t>
   </si>
   <si>
     <t>TN20Y1166</t>
   </si>
   <si>
     <t>LMKOIJUQTR</t>
   </si>
   <si>
     <t>TYWSFGHLKBVH</t>
   </si>
   <si>
     <t>18-06-2025</t>
   </si>
@@ -1503,801 +1662,825 @@
   <si>
     <t>07-06-2025</t>
   </si>
   <si>
     <t>TN75C4359</t>
   </si>
   <si>
     <t>01-07-2025</t>
   </si>
   <si>
     <t>TN75A9015</t>
   </si>
   <si>
     <t>POIUYTRE</t>
   </si>
   <si>
     <t>MNBVCXZ</t>
   </si>
   <si>
     <t>09-12-2025</t>
   </si>
   <si>
     <t>TN27B6633</t>
   </si>
   <si>
-    <t>maxi cab</t>
-[...1 lines deleted...]
-  <si>
     <t>PLMNKOIOU</t>
   </si>
   <si>
     <t>BHWWHBMvCGJC</t>
   </si>
   <si>
     <t>TN74Z6795</t>
   </si>
   <si>
     <t>PLMNKOIUG</t>
   </si>
   <si>
     <t>BH HBMvCGJC</t>
   </si>
   <si>
     <t>07-09-2025</t>
   </si>
   <si>
     <t>TN30AM2552</t>
   </si>
   <si>
     <t>POIUYRE</t>
   </si>
   <si>
     <t>WASEDRFTYEWS</t>
   </si>
   <si>
     <t>24-03-2025</t>
   </si>
   <si>
     <t>TN39B0578</t>
   </si>
   <si>
     <t>ERTYUETDY</t>
   </si>
   <si>
     <t>POUNTDFS</t>
   </si>
   <si>
     <t>12-10-2025</t>
   </si>
   <si>
     <t>TN49H7439</t>
   </si>
   <si>
-    <t>Maxi cab</t>
-[...1 lines deleted...]
-  <si>
     <t>600 KM</t>
   </si>
   <si>
     <t>31-01-2025</t>
   </si>
   <si>
     <t xml:space="preserve">test vehicle </t>
   </si>
   <si>
     <t>TN47P9371</t>
   </si>
   <si>
     <t xml:space="preserve">HONDA </t>
   </si>
   <si>
     <t>JC36E0023731</t>
   </si>
   <si>
     <t>ME4JC363F68015987</t>
   </si>
   <si>
     <t>09-11-2027</t>
   </si>
   <si>
     <t>HO-ADMIN</t>
   </si>
   <si>
     <t>EV7 TN47BC5406</t>
   </si>
   <si>
     <t>ATHER</t>
   </si>
   <si>
+    <t>HO-OSS</t>
+  </si>
+  <si>
     <t>ABDRX186110</t>
   </si>
   <si>
     <t>MYHAACDA0R BD24572</t>
   </si>
   <si>
-    <t>12611 KM</t>
+    <t>13472 KM</t>
   </si>
   <si>
     <t>13-05-2039</t>
   </si>
   <si>
     <t>HO-OSS-HARINATH</t>
   </si>
   <si>
     <t>TN47BA0388</t>
   </si>
   <si>
     <t>TVS</t>
   </si>
   <si>
     <t>BP2BM2803395</t>
   </si>
   <si>
     <t>MD621BP27M2B08212</t>
   </si>
   <si>
-    <t>46545 KM</t>
+    <t>47463 KM</t>
   </si>
   <si>
     <t>16-03-2036</t>
   </si>
   <si>
     <t>WD-ADMIN-SHOBANBABU</t>
   </si>
   <si>
     <t>TN47BC3863</t>
   </si>
   <si>
     <t>JZQ30H2022061 700170</t>
   </si>
   <si>
     <t>P5MBXBABIAA AX0159</t>
   </si>
   <si>
-    <t>7718 KM</t>
+    <t>10769 KM</t>
   </si>
   <si>
     <t>06-03-2039</t>
   </si>
   <si>
     <t>WD-ADMIN-RANJITH</t>
   </si>
   <si>
     <t>TN47P9952</t>
   </si>
   <si>
+    <t>WD-A3 Pattern Seemer</t>
+  </si>
+  <si>
     <t>ODIG61760408</t>
   </si>
   <si>
     <t>MD621BD186IG80832</t>
   </si>
   <si>
     <t>03-08-2021</t>
   </si>
   <si>
     <t>WD-A3/PATTERN SEAMER-KARMEGAM</t>
   </si>
   <si>
     <t>TN47R9975</t>
   </si>
   <si>
     <t xml:space="preserve">HERO HONDA </t>
   </si>
   <si>
+    <t>WD-A3 Sewing</t>
+  </si>
+  <si>
     <t>07L22E44937</t>
   </si>
   <si>
     <t>07LO2F29799</t>
   </si>
   <si>
     <t>11604 KM</t>
   </si>
   <si>
     <t>01-03-2028</t>
   </si>
   <si>
     <t>WD-A3/SEWING-STALIN</t>
   </si>
   <si>
     <t>TN47R9807</t>
   </si>
   <si>
     <t xml:space="preserve">TVS </t>
   </si>
   <si>
     <t xml:space="preserve"> OF5L71414575 </t>
   </si>
   <si>
     <t>MD625GF5071L84641</t>
   </si>
   <si>
     <t>09-01-2023</t>
   </si>
   <si>
     <t>WD-A4/FINISING-ELUMALAI</t>
   </si>
   <si>
     <t>TN47BA0364</t>
   </si>
   <si>
+    <t>WD-PMA Store</t>
+  </si>
+  <si>
     <t>BP2BM2303475</t>
   </si>
   <si>
     <t>MD621BP21M2B08173</t>
   </si>
   <si>
-    <t>21782 KM</t>
+    <t>22075 KM</t>
   </si>
   <si>
     <t>WD-A4-ACC/STORE-SIVA</t>
   </si>
   <si>
     <t>TN47AJ5967</t>
   </si>
   <si>
+    <t>WD-A5 Filling</t>
+  </si>
+  <si>
     <t>CF5LG1X26292</t>
   </si>
   <si>
     <t>MD625MF53G1L46383</t>
   </si>
   <si>
     <t>04-04-2032</t>
   </si>
   <si>
     <t>WD-FILLING-SRIKANTH</t>
   </si>
   <si>
-    <t>HILTON</t>
-[...1 lines deleted...]
-  <si>
     <t>TN47AF5947</t>
   </si>
   <si>
     <t>0D1NE1014049</t>
   </si>
   <si>
     <t>MD621BD16E1N70762</t>
   </si>
   <si>
-    <t>41618 KM</t>
+    <t>41970 KM</t>
   </si>
   <si>
     <t>06-01-2030</t>
   </si>
   <si>
     <t>HILTON-PACKING-SENTHIL/SELVARAJ</t>
   </si>
   <si>
     <t>EV-4 TN47BC4155</t>
   </si>
   <si>
     <t>MAGNUS</t>
   </si>
   <si>
+    <t>APM-Admin</t>
+  </si>
+  <si>
     <t>BH1200WCC24A219324</t>
   </si>
   <si>
     <t>MCPM21200CAH60258</t>
   </si>
   <si>
     <t>10 KM</t>
   </si>
   <si>
     <t>20-03-2039</t>
   </si>
   <si>
     <t>APM-SWAMINATHAN</t>
   </si>
   <si>
     <t>TN47AF0775</t>
   </si>
   <si>
+    <t>HO-Merch</t>
+  </si>
+  <si>
     <t>0D1FE1688281</t>
   </si>
   <si>
     <t>MD621BD19E1F16200</t>
   </si>
   <si>
-    <t>21618 KM</t>
+    <t>22539 KM</t>
   </si>
   <si>
     <t>15-07-2029</t>
   </si>
   <si>
     <t>HO-MERCH-UDAYAKUMAR.S</t>
   </si>
   <si>
     <t>TN47 BC 3862</t>
   </si>
   <si>
     <t>JZQ30H2023081 900241</t>
   </si>
   <si>
     <t>P5MBXBCBLB AAA00088</t>
   </si>
   <si>
-    <t>10906 KM</t>
+    <t>11899 KM</t>
   </si>
   <si>
     <t>HO-QA-MANIKANDAN</t>
   </si>
   <si>
     <t>TN47AH9172</t>
   </si>
   <si>
     <t>OP1FG1648766</t>
   </si>
   <si>
     <t>MD621CP16G1F47912</t>
   </si>
   <si>
-    <t>49423 KM</t>
+    <t>50071 KM</t>
   </si>
   <si>
     <t>07-07-2031</t>
   </si>
   <si>
     <t>HO-QA-DINESH.M</t>
   </si>
   <si>
     <t>TN47AF0769</t>
   </si>
   <si>
     <t>Tvs</t>
   </si>
   <si>
     <t>0D1FE1687470</t>
   </si>
   <si>
     <t>MD621BD16E1F15893</t>
   </si>
   <si>
-    <t>21362 KM</t>
+    <t>22527 KM</t>
   </si>
   <si>
     <t>15-02-2029</t>
   </si>
   <si>
     <t>HO-QA-PANNEERSELVAM</t>
   </si>
   <si>
     <t>TN47AB5830</t>
   </si>
   <si>
     <t>HA11ECC9B28375</t>
   </si>
   <si>
     <t>MBLHA11ELC9B02310</t>
   </si>
   <si>
-    <t>19340 KM</t>
+    <t>20822 KM</t>
   </si>
   <si>
     <t>03-05-2027</t>
   </si>
   <si>
     <t>HO-QA-PRABHU</t>
   </si>
   <si>
     <t>EV-2 NON REGN</t>
   </si>
   <si>
     <t>KOMAKI</t>
   </si>
   <si>
-    <t>6750 KM</t>
+    <t>7733 KM</t>
   </si>
   <si>
     <t>25-12-2040</t>
   </si>
   <si>
     <t>HO-SAMPLE-MATHAN</t>
   </si>
   <si>
     <t>TN47AJ0193</t>
   </si>
   <si>
     <t>OP1HG1X48456</t>
   </si>
   <si>
     <t>MD621CP15G1H48605</t>
   </si>
   <si>
-    <t>3681 KM</t>
+    <t>4945 KM</t>
   </si>
   <si>
     <t>16-07-2031</t>
   </si>
   <si>
     <t>HO-SAMPLE-RAVIKUMAR</t>
   </si>
   <si>
     <t>TN47AF0154</t>
   </si>
   <si>
     <t>UPEEE022295</t>
   </si>
   <si>
     <t>MCDKG1B14E1E21421</t>
   </si>
   <si>
     <t>29-06-2029</t>
   </si>
   <si>
     <t>HO-SAMPLE-VINOTH/SAKTHIVEL</t>
   </si>
   <si>
     <t>TN47AF3065</t>
   </si>
   <si>
+    <t>HO-HRD</t>
+  </si>
+  <si>
     <t>0D1HE1797718</t>
   </si>
   <si>
     <t>MD621BD16E1H03118</t>
   </si>
   <si>
-    <t>8752 KM</t>
+    <t>9178 KM</t>
   </si>
   <si>
     <t>23-09-2029</t>
   </si>
   <si>
     <t>HO-HR-S.RAVI</t>
   </si>
   <si>
     <t>TN47AT1008</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
+    <t>HO-Finance</t>
+  </si>
+  <si>
     <t>JF49E81031044</t>
   </si>
   <si>
     <t>ME4JF493HF8025166</t>
   </si>
   <si>
-    <t>36300 KM</t>
+    <t>36927 KM</t>
   </si>
   <si>
     <t>27-08-2030</t>
   </si>
   <si>
     <t>HO-FINANCE-KUMAR/KARTHICK</t>
   </si>
   <si>
     <t>TN58BY6221</t>
   </si>
   <si>
     <t>AEYIONBDF</t>
   </si>
   <si>
     <t>IFKBJCRRTYDD</t>
   </si>
   <si>
     <t>78700 KM</t>
   </si>
   <si>
     <t>TN47P5904</t>
   </si>
   <si>
     <t>HERO HONDA</t>
   </si>
   <si>
     <t>06D15E11842</t>
   </si>
   <si>
     <t>06D16F12446</t>
   </si>
   <si>
     <t>04-08-2027</t>
   </si>
   <si>
     <t>FINANCE-MGR-MR.SIVASAMY.K</t>
   </si>
   <si>
     <t>TN47P9348</t>
   </si>
   <si>
     <t>HONDA</t>
   </si>
   <si>
+    <t>HO-FDFP</t>
+  </si>
+  <si>
     <t>JC36E0025306</t>
   </si>
   <si>
     <t>ME4JC363G68016676</t>
   </si>
   <si>
-    <t>87720 KM</t>
+    <t>88425 KM</t>
   </si>
   <si>
     <t>HO-FDFP-SAKTHIVEL</t>
   </si>
   <si>
     <t>TN47P9234</t>
   </si>
   <si>
     <t>06F29E11315</t>
   </si>
   <si>
     <t>06F29F11555</t>
   </si>
   <si>
     <t>10005 KM</t>
   </si>
   <si>
     <t>HO-FDFP-MURUGESAN</t>
   </si>
   <si>
     <t>TN47AH1531</t>
   </si>
   <si>
     <t>HERO</t>
   </si>
   <si>
     <t>9F00474</t>
   </si>
   <si>
     <t>HA11EHF9F02561</t>
   </si>
   <si>
-    <t>64425 KM</t>
+    <t>65980 KM</t>
   </si>
   <si>
     <t>07-07-2030</t>
   </si>
   <si>
     <t>HO-FDFP-VIGNESH</t>
   </si>
   <si>
     <t>TN47W4209</t>
   </si>
   <si>
     <t>OD1CB1160324</t>
   </si>
   <si>
     <t>MD621BD11B1 C09129</t>
   </si>
   <si>
     <t>10-04-2026</t>
   </si>
   <si>
     <t>TN47AJ0150</t>
   </si>
   <si>
     <t>0P1HG1648233</t>
   </si>
   <si>
     <t>MD621CP11G1H48195</t>
   </si>
   <si>
-    <t>17816 KM</t>
+    <t>18200 KM</t>
   </si>
   <si>
     <t>HO-EMBROIDERY-DHINESH/PARTHIBAN</t>
   </si>
   <si>
     <t>TN47AH7195</t>
   </si>
   <si>
     <t>JC73E80058874</t>
   </si>
   <si>
     <t>ME4JC733CG8004 083</t>
   </si>
   <si>
-    <t>90528 KM</t>
+    <t>91119 KM</t>
   </si>
   <si>
     <t>14-04-2031</t>
   </si>
   <si>
     <t>COO-MR.RAMASAMY.M</t>
   </si>
   <si>
     <t>ANNA NAGAR</t>
   </si>
   <si>
     <t>TN47AH6172</t>
   </si>
   <si>
     <t>0D1BG1814326</t>
   </si>
   <si>
     <t>MD621AD13G1B46570</t>
   </si>
   <si>
-    <t>29454 KM</t>
+    <t>29525 KM</t>
   </si>
   <si>
     <t>01-03-2031</t>
   </si>
   <si>
     <t>ANNANAGAR-SECURITY</t>
   </si>
   <si>
     <t>TN47AJ5600</t>
   </si>
   <si>
+    <t>VM-Atlas Textiles</t>
+  </si>
+  <si>
     <t>0P1AH1089041</t>
   </si>
   <si>
     <t>MD621CP12H1A50017</t>
   </si>
   <si>
     <t>42890 KM</t>
   </si>
   <si>
     <t>21-03-2032</t>
   </si>
   <si>
-    <t>HO-EM-GUBENTHIRAN</t>
+    <t>VM UNIT -SEWING- SELVARAJ</t>
   </si>
   <si>
     <t>TN47BB5829</t>
   </si>
   <si>
     <t>HA11EYPGA01064</t>
   </si>
   <si>
     <t>MBLHAW127PGA01878</t>
   </si>
   <si>
-    <t>29824 KM</t>
+    <t>1396 KM</t>
   </si>
   <si>
     <t>04-04-2038</t>
   </si>
   <si>
     <t>HO-ADMIN-SANTHOSH</t>
   </si>
   <si>
     <t>TN47AJ7281</t>
   </si>
   <si>
     <t>HA11EMH9C04836</t>
   </si>
   <si>
     <t>MBLHA7153H9C 05115</t>
   </si>
   <si>
-    <t>59757 KM</t>
+    <t>61677 KM</t>
   </si>
   <si>
     <t>23-05-2032</t>
   </si>
   <si>
     <t>HO-OSS-KARUNAKARAN</t>
   </si>
   <si>
     <t>TN47AJ6054</t>
   </si>
   <si>
     <t>CF5HG1597213</t>
   </si>
   <si>
     <t>MD625MF5XG1 H25058</t>
   </si>
   <si>
-    <t>5936 KM</t>
+    <t>7290 KM</t>
   </si>
   <si>
     <t xml:space="preserve">WD-HRD </t>
   </si>
   <si>
     <t>TN47AH9945</t>
   </si>
   <si>
     <t>HA11EHF9M00 876</t>
   </si>
   <si>
     <t>MBLHA11AGF9 M00364</t>
   </si>
   <si>
-    <t>1223 KM</t>
+    <t>3922 KM</t>
   </si>
   <si>
     <t>HO-OSS-SAMRAJ/PERIYASAMY</t>
   </si>
   <si>
     <t>EV-1</t>
   </si>
   <si>
     <t>EV15R72T</t>
   </si>
   <si>
     <t>EV2168729</t>
   </si>
   <si>
-    <t>61011 KM</t>
+    <t>62674 KM</t>
   </si>
   <si>
     <t>02-12-2040</t>
   </si>
   <si>
     <t>TN47BC8123</t>
   </si>
   <si>
     <t>JZQ30H2023081900071</t>
   </si>
   <si>
     <t>P5MBXBCBLBAAA00049</t>
   </si>
   <si>
-    <t>15133 KM</t>
+    <t>15964 KM</t>
   </si>
   <si>
     <t>02-09-2039</t>
   </si>
   <si>
     <t>WD-QA-CHINNADURAI</t>
   </si>
   <si>
     <t>TN47BA8536</t>
   </si>
   <si>
     <t>E446CDML023673</t>
   </si>
   <si>
     <t>MC2FDLRT0ML500236</t>
   </si>
   <si>
-    <t>114230 KM</t>
+    <t>118052 KM</t>
   </si>
   <si>
     <t>13-05-2026</t>
   </si>
   <si>
     <t>TN47BC7581</t>
   </si>
   <si>
     <t>Tata</t>
   </si>
   <si>
     <t>4SPCR19GVX621252</t>
   </si>
   <si>
     <t>MAT792123R8G11304</t>
   </si>
   <si>
-    <t>44779 KM</t>
+    <t>46920 KM</t>
   </si>
   <si>
     <t>08-08-2026</t>
   </si>
   <si>
     <t>TN47BB4077</t>
   </si>
   <si>
     <t>D4FANM740047</t>
   </si>
   <si>
     <t>MALFC81DLNM412786</t>
   </si>
   <si>
-    <t>183794 KM</t>
+    <t>189992 KM</t>
   </si>
   <si>
     <t>27-12-2037</t>
   </si>
   <si>
     <t>TN47AR9687</t>
   </si>
   <si>
     <t xml:space="preserve">RENTAL </t>
   </si>
   <si>
     <t>YGAUKDHJMWCDGJM</t>
   </si>
   <si>
     <t>IYHDCYJWAFDJSFCHXC</t>
   </si>
   <si>
     <t>146486 KM</t>
   </si>
   <si>
     <t>TN57BT5944</t>
   </si>
   <si>
     <t>FGVHASJJHBU</t>
   </si>
@@ -2307,407 +2490,395 @@
   <si>
     <t>12-12-2025</t>
   </si>
   <si>
     <t>TN47AA0481</t>
   </si>
   <si>
     <t>ERTYUADCH</t>
   </si>
   <si>
     <t>QWSCKBDCFJKJL</t>
   </si>
   <si>
     <t>81910 KM</t>
   </si>
   <si>
     <t>TN47BA8260</t>
   </si>
   <si>
     <t>E446CDMM024959</t>
   </si>
   <si>
     <t>MC2FCHRT0NA500945</t>
   </si>
   <si>
-    <t>151316 KM</t>
+    <t>156997 KM</t>
   </si>
   <si>
     <t>29-04-2026</t>
   </si>
   <si>
     <t>AEEPG</t>
   </si>
   <si>
     <t>TN34F1856</t>
   </si>
   <si>
     <t>GE74E49239</t>
   </si>
   <si>
     <t>MA1MB2GEA73E31462</t>
   </si>
   <si>
-    <t>998 KM</t>
+    <t>72 KM</t>
   </si>
   <si>
     <t>09-10-2026</t>
   </si>
   <si>
     <t>AEEKS</t>
   </si>
   <si>
     <t>TN47BC5429</t>
   </si>
   <si>
     <t>4SPCR19AVX601451</t>
   </si>
   <si>
     <t>MAT513356RFA01183</t>
   </si>
   <si>
-    <t>71062 KM</t>
+    <t>77276 KM</t>
   </si>
   <si>
     <t>TN47BC5420</t>
   </si>
   <si>
     <t>4SPCR19BVX604750</t>
   </si>
   <si>
     <t>MAT513356R5B04452</t>
   </si>
   <si>
-    <t>97999 KM</t>
+    <t>104341 KM</t>
   </si>
   <si>
     <t>TN47BB8052</t>
   </si>
   <si>
     <t>3.3LNGD11EWX513183</t>
   </si>
   <si>
     <t>MAT514016PFE06953</t>
   </si>
   <si>
-    <t>80802 KM</t>
+    <t>84399 KM</t>
   </si>
   <si>
     <t>14-07-2027</t>
   </si>
   <si>
     <t>TN47BB8075</t>
   </si>
   <si>
     <t>3.3LNGD11DWX511731</t>
   </si>
   <si>
     <t>MAT514016PFF08712</t>
   </si>
   <si>
-    <t>122413 KM</t>
+    <t>128630 KM</t>
   </si>
   <si>
     <t>17-07-2027</t>
   </si>
   <si>
     <t>TN47BC7489</t>
   </si>
   <si>
     <t xml:space="preserve">Mahindra </t>
   </si>
   <si>
     <t>TTR1F45126</t>
   </si>
   <si>
     <t>MA1RA2TTKR1F56899</t>
   </si>
   <si>
-    <t>68950 KM</t>
+    <t>77129 KM</t>
   </si>
   <si>
     <t>05-08-2026</t>
   </si>
   <si>
     <t>TN47BC7448</t>
   </si>
   <si>
     <t>TTR1F45129</t>
   </si>
   <si>
     <t>MA1RA2TTKR1F56897</t>
   </si>
   <si>
-    <t>77076 KM</t>
+    <t>83780 KM</t>
   </si>
   <si>
     <t>TN47BC9054</t>
   </si>
   <si>
     <t>4SPCR19HVX624646</t>
   </si>
   <si>
     <t>MAT792123R8H13268</t>
   </si>
   <si>
-    <t>59976 KM</t>
+    <t>67519 KM</t>
   </si>
   <si>
     <t>TN47BC3675</t>
   </si>
   <si>
     <t>275MPFI03BVXS13426</t>
   </si>
   <si>
     <t>MAT558005RVB05939</t>
   </si>
   <si>
-    <t>87525 KM</t>
+    <t>94888 KM</t>
   </si>
   <si>
     <t>25-02-2039</t>
   </si>
   <si>
     <t>TN47BA9034</t>
   </si>
   <si>
     <t>LEYLAND</t>
   </si>
   <si>
     <t>NJEZ407750</t>
   </si>
   <si>
     <t>MB1A3GCD8NEJH4870</t>
   </si>
   <si>
-    <t>63409 KM</t>
-[...2 lines deleted...]
-    <t>06-06-2026</t>
+    <t>64810 KM</t>
   </si>
   <si>
     <t>TN47BA8620</t>
   </si>
   <si>
     <t>1.5CRAUL05CXXS29965</t>
   </si>
   <si>
     <t>MAT535073NYC10322</t>
   </si>
   <si>
-    <t>119382 KM</t>
+    <t>122247 KM</t>
   </si>
   <si>
     <t>27-05-2026</t>
   </si>
   <si>
     <t>TN47BL7007</t>
   </si>
   <si>
     <t>TOYOTO</t>
   </si>
   <si>
     <t>M20ANA66011</t>
   </si>
   <si>
     <t>MBJABBAA01403965HGFDCVBN</t>
   </si>
   <si>
-    <t>110640 KM</t>
+    <t>116549 KM</t>
   </si>
   <si>
     <t>01-06-2035</t>
   </si>
   <si>
     <t>TN47BB1943</t>
   </si>
   <si>
     <t>KIA</t>
   </si>
   <si>
     <t>D4FANM646124</t>
   </si>
   <si>
     <t>MZBGC813LNN048284</t>
   </si>
   <si>
-    <t>178006 KM</t>
+    <t>184457 KM</t>
   </si>
   <si>
     <t>01-06-2030</t>
   </si>
   <si>
     <t>TN47BB1975</t>
   </si>
   <si>
     <t>DAFANM617561</t>
   </si>
   <si>
     <t>MALPC813LNM824453</t>
   </si>
   <si>
-    <t>200957 KM</t>
+    <t>212662 KM</t>
   </si>
   <si>
     <t>TN47 BK 7007</t>
   </si>
   <si>
     <t>SKODA</t>
   </si>
   <si>
     <t>DSH034652</t>
   </si>
   <si>
     <t>TMBBRJNA2MG015876</t>
   </si>
   <si>
     <t>48283 KM</t>
   </si>
   <si>
     <t>TN47AL6565</t>
   </si>
   <si>
     <t>WJK6C27228</t>
   </si>
   <si>
     <t>MA1XK2WJXK6C42523</t>
   </si>
   <si>
-    <t>214445 KM</t>
+    <t>214502 KM</t>
   </si>
   <si>
     <t>01-05-2030</t>
   </si>
   <si>
     <t>TN47 AT 7007</t>
   </si>
   <si>
     <t>IGDA003387</t>
   </si>
   <si>
     <t>MBJAA3EMX00750700416</t>
   </si>
   <si>
-    <t>260125 KM</t>
+    <t>262725 KM</t>
   </si>
   <si>
     <t>TN47 BE 7007</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>0081Y214</t>
   </si>
   <si>
     <t>WBAJW6700KBP35996</t>
   </si>
   <si>
-    <t>86424 KM</t>
+    <t>88508 KM</t>
   </si>
   <si>
     <t>TN47 BJ 7007</t>
   </si>
   <si>
     <t>MERCEDES BENZ S350D</t>
   </si>
   <si>
     <t>WDD2221206L012499</t>
   </si>
   <si>
-    <t>68078 KM</t>
+    <t>69907 KM</t>
   </si>
   <si>
     <t>01-06-2031</t>
   </si>
   <si>
     <t>TN47 BD 7007</t>
   </si>
   <si>
     <t>SDFGHJER</t>
   </si>
   <si>
     <t>WERTYUIIUFDSSV</t>
   </si>
   <si>
     <t>74893 KM</t>
   </si>
   <si>
     <t>11-01-2036</t>
   </si>
   <si>
     <t>TN47 BH 7007</t>
   </si>
   <si>
     <t>D4FAMM312944</t>
   </si>
   <si>
     <t>MZBET813MMN265319</t>
   </si>
   <si>
-    <t>71267 KM</t>
+    <t>75681 KM</t>
   </si>
   <si>
     <t>01-06-2026</t>
   </si>
   <si>
     <t>MN SIR CAR</t>
   </si>
   <si>
     <t>TN47 AM 7007</t>
   </si>
   <si>
     <t>L15Z13320874</t>
   </si>
   <si>
     <t>MAKGM66AJG4206282</t>
   </si>
   <si>
     <t>ATLAS BRIDGE</t>
   </si>
   <si>
     <t>TEST</t>
   </si>
   <si>
-    <t>test</t>
-[...1 lines deleted...]
-  <si>
     <t>htfyt3</t>
   </si>
   <si>
     <t>54t45</t>
   </si>
   <si>
-    <t>1 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>14-08-2024</t>
   </si>
   <si>
-    <t>Demo Tambaram001</t>
-[...1 lines deleted...]
-  <si>
     <t>34D3D3EDE2</t>
   </si>
   <si>
     <t>dwe3424</t>
   </si>
   <si>
     <t>r2f3f3e3</t>
   </si>
   <si>
     <t>15-08-2024</t>
   </si>
   <si>
     <t>76T231R62R</t>
   </si>
   <si>
     <t>tesr54354</t>
   </si>
   <si>
     <t>3rg23ty</t>
   </si>
   <si>
     <t>65e45</t>
   </si>
   <si>
     <t>YHR5Y</t>
@@ -2715,636 +2886,630 @@
   <si>
     <t>yryut</t>
   </si>
   <si>
     <t>bbfdy576</t>
   </si>
   <si>
     <t>ghfytryt</t>
   </si>
   <si>
     <t>8t78</t>
   </si>
   <si>
     <t>34D3D3EDE3</t>
   </si>
   <si>
     <t>TN47BA6311</t>
   </si>
   <si>
     <t>MNHZ420546</t>
   </si>
   <si>
     <t>MB1GSGCC3NRMT6442</t>
   </si>
   <si>
-    <t>29009 KM</t>
+    <t>29530 KM</t>
   </si>
   <si>
     <t>29-01-2028</t>
   </si>
   <si>
     <t>TN64P1005</t>
   </si>
   <si>
     <t>GWEZ419726</t>
   </si>
   <si>
     <t>MB1PBEFD5GEWW1223</t>
   </si>
   <si>
-    <t>413410 KM</t>
+    <t>415360 KM</t>
   </si>
   <si>
     <t>12-03-2027</t>
   </si>
   <si>
     <t>TN45BB4224</t>
   </si>
   <si>
     <t>11J63179994</t>
   </si>
   <si>
     <t>MAT412296B0J16714</t>
   </si>
   <si>
     <t>23748 KM</t>
   </si>
   <si>
     <t>26-10-2026</t>
   </si>
   <si>
     <t>TN47BA4253</t>
   </si>
   <si>
     <t>TNM1G73078</t>
   </si>
   <si>
     <t>MA1ZU2TNKM1G56944</t>
   </si>
   <si>
-    <t>211423 KM</t>
+    <t>54878 KM</t>
   </si>
   <si>
     <t>24-11-2027</t>
   </si>
   <si>
     <t>TN47BA4203</t>
   </si>
   <si>
     <t>TNM1G73077</t>
   </si>
   <si>
     <t>MA1ZU2TNKM1G56945</t>
   </si>
   <si>
-    <t>144340 KM</t>
+    <t>148829 KM</t>
   </si>
   <si>
     <t>TN47AM9122</t>
   </si>
   <si>
     <t>H00287173</t>
   </si>
   <si>
     <t>RAJ3DXXTT03003721</t>
   </si>
   <si>
-    <t>6641 KM</t>
+    <t>14233 KM</t>
   </si>
   <si>
     <t>02-02-2036</t>
   </si>
   <si>
     <t>TN47AQ1072</t>
   </si>
   <si>
     <t>WSXFRESERTY</t>
   </si>
   <si>
     <t>SDXCVJJOUYIURYTS</t>
   </si>
   <si>
     <t>128 KM</t>
   </si>
   <si>
     <t>20-10-2032</t>
   </si>
   <si>
     <t>TN47AJ2551 &amp; 2541</t>
   </si>
   <si>
     <t>NKJC01209</t>
   </si>
   <si>
-    <t>73 KM</t>
+    <t>65 KM</t>
   </si>
   <si>
     <t>16-11-2031</t>
   </si>
   <si>
     <t>TN51L7708</t>
   </si>
   <si>
     <t>WSCVEDFBYJHV</t>
   </si>
   <si>
     <t>IUGFVBJKRTYGF</t>
   </si>
   <si>
     <t>20-03-2027</t>
   </si>
   <si>
     <t>TN47V2689</t>
   </si>
   <si>
     <t>D27041002</t>
   </si>
   <si>
     <t>MCTD4DFA9AP007711</t>
   </si>
   <si>
-    <t>38147 KM</t>
+    <t>39750 KM</t>
   </si>
   <si>
     <t>02-09-2030</t>
   </si>
   <si>
     <t>TN63AT4599</t>
   </si>
   <si>
     <t>FXEZ416232</t>
   </si>
   <si>
     <t>MB1PBEYC3FEXS6816</t>
   </si>
   <si>
-    <t>115871 KM</t>
+    <t>117787 KM</t>
   </si>
   <si>
     <t>TN63AS2399</t>
   </si>
   <si>
     <t>GEPZ107872</t>
   </si>
   <si>
     <t>MB1PBEFD2GPES7886</t>
   </si>
   <si>
-    <t>95154 KM</t>
+    <t>98375 KM</t>
   </si>
   <si>
     <t>05-06-2026</t>
   </si>
   <si>
     <t>TN47AF3562</t>
   </si>
   <si>
     <t>QAWSEDRFTYHUJ</t>
   </si>
   <si>
     <t>ZXCVNBMIUKDG</t>
   </si>
   <si>
-    <t>205789 KM</t>
+    <t>206278 KM</t>
   </si>
   <si>
     <t>16-04-2027</t>
   </si>
   <si>
     <t>TN47AM7187</t>
   </si>
   <si>
     <t>ZASXDCFVGBHN</t>
   </si>
   <si>
     <t>LMKJNJBHFFTY</t>
   </si>
   <si>
-    <t>193809 KM</t>
+    <t>195763 KM</t>
   </si>
   <si>
     <t>TN47AM7101</t>
   </si>
   <si>
     <t>E336CDLK005821</t>
   </si>
   <si>
     <t>MC2ECDRC0LK471960</t>
   </si>
   <si>
-    <t>229080 KM</t>
+    <t>231543 KM</t>
   </si>
   <si>
     <t>TN47AM6360</t>
   </si>
   <si>
     <t>BLH028584P</t>
   </si>
   <si>
     <t>MB1AA22E0LRBF7833</t>
   </si>
   <si>
-    <t>215710 KM</t>
+    <t>218507 KM</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>TN47AM6327</t>
   </si>
   <si>
     <t>BLH028370P</t>
   </si>
   <si>
     <t>MB1AA22E9LRBF7779</t>
   </si>
   <si>
-    <t>191743 KM</t>
+    <t>193068 KM</t>
   </si>
   <si>
     <t>TN47AH7884</t>
   </si>
   <si>
     <t>DGH018106P</t>
   </si>
   <si>
     <t>MB1AA22EXGRD28565</t>
   </si>
   <si>
-    <t>247360 KM</t>
+    <t>247833 KM</t>
   </si>
   <si>
     <t>TN47AE2686</t>
   </si>
   <si>
     <t>SDH032357P</t>
   </si>
   <si>
     <t>MB1AA22E3DRS56889</t>
   </si>
   <si>
-    <t>46007 KM</t>
+    <t>47205 KM</t>
   </si>
   <si>
     <t>27-04-2027</t>
   </si>
   <si>
     <t>TN48H9716</t>
   </si>
   <si>
     <t>275IDI5BSZ508759</t>
   </si>
   <si>
     <t>445010BSZR10298</t>
   </si>
   <si>
-    <t>23170 KM</t>
+    <t>23355 KM</t>
   </si>
   <si>
     <t>20-01-2026</t>
   </si>
   <si>
     <t>TN47AM0977</t>
   </si>
   <si>
     <t>QWERTYUIOPL</t>
   </si>
   <si>
     <t>ASDFGHJLL</t>
   </si>
   <si>
     <t>08-10-2026</t>
   </si>
   <si>
     <t>TN47U9361</t>
   </si>
   <si>
     <t>2751DI05CZYS41188</t>
   </si>
   <si>
     <t>MAT445051AZC19827</t>
   </si>
   <si>
-    <t>21293 KM</t>
+    <t>23800 KM</t>
   </si>
   <si>
     <t>TN47U8159</t>
   </si>
   <si>
     <t>2751DI05CZYS41998</t>
   </si>
   <si>
     <t>MAT445051AZC20555</t>
   </si>
   <si>
-    <t>69050 KM</t>
+    <t>69053 KM</t>
   </si>
   <si>
     <t>26-02-2027</t>
   </si>
   <si>
     <t>TN47BA8242</t>
   </si>
   <si>
     <t>E336PDNB027899</t>
   </si>
   <si>
     <t>MC2FDERTONB502764</t>
   </si>
   <si>
-    <t>120942 KM</t>
+    <t>120480 KM</t>
   </si>
   <si>
     <t>21-04-2026</t>
   </si>
   <si>
     <t>TETE343</t>
   </si>
   <si>
     <t>rerere</t>
   </si>
   <si>
     <t>e3e3d3e</t>
   </si>
   <si>
     <t>43ed</t>
   </si>
   <si>
     <t>08-08-2024</t>
   </si>
   <si>
     <t>TN47S2922</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>31102 KM</t>
+    <t>31623 KM</t>
   </si>
   <si>
     <t>1/1</t>
   </si>
   <si>
     <t>11-08-2026</t>
   </si>
   <si>
     <t>WD Vehicle</t>
   </si>
   <si>
     <t>TN47W4485</t>
   </si>
   <si>
     <t>LORRY</t>
   </si>
   <si>
     <t>E483CDBB522501</t>
   </si>
   <si>
     <t>MC233HRC0BB050523</t>
   </si>
   <si>
-    <t>4045 KM</t>
+    <t>2045 KM</t>
   </si>
   <si>
     <t>1/2</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
     <t>APM Vehicle</t>
   </si>
   <si>
     <t>TN47P4692</t>
   </si>
   <si>
     <t>275IDI05ATZ504033</t>
   </si>
   <si>
     <t>445010AJZR04040</t>
   </si>
   <si>
-    <t>183515 KM</t>
+    <t>183636 KM</t>
   </si>
   <si>
     <t>05-09-2025</t>
   </si>
   <si>
     <t>TN47AQ2493</t>
   </si>
   <si>
     <t>E414CDHG155978</t>
   </si>
   <si>
     <t xml:space="preserve">MC2C2FRC0HG378692 </t>
   </si>
   <si>
-    <t>108482 KM</t>
+    <t>109479 KM</t>
   </si>
   <si>
     <t>10-03-2027</t>
   </si>
   <si>
     <t>TN28S5989</t>
   </si>
   <si>
     <t>E483A10263387</t>
   </si>
   <si>
     <t>11EC10270070</t>
   </si>
   <si>
-    <t>46992 KM</t>
+    <t>47195 KM</t>
   </si>
   <si>
     <t>TN07AA4137</t>
   </si>
   <si>
     <t>1100 KM</t>
   </si>
   <si>
     <t>03-08-2023</t>
   </si>
   <si>
     <t>HO Vehicle</t>
   </si>
   <si>
     <t>TN47W0627</t>
   </si>
   <si>
     <t>F8B1N4344864</t>
   </si>
   <si>
     <t>MA3EVB11S01267710</t>
   </si>
   <si>
-    <t>124729 KM</t>
+    <t>124926 KM</t>
   </si>
   <si>
     <t>1/5</t>
   </si>
   <si>
     <t>25-12-2026</t>
   </si>
   <si>
     <t xml:space="preserve">WD Vehicle </t>
   </si>
   <si>
     <t>TN47AF3574</t>
   </si>
   <si>
     <t xml:space="preserve">EICHER </t>
   </si>
   <si>
     <t>E483CDEE647967</t>
   </si>
   <si>
     <t>MC217LRT0EF295652</t>
   </si>
   <si>
-    <t>27918 KM</t>
-[...2 lines deleted...]
-    <t>54/1</t>
+    <t>27920 KM</t>
   </si>
   <si>
     <t>TN47V1840</t>
   </si>
   <si>
     <t>E483CDAB226692</t>
   </si>
   <si>
     <t>MC217KRTOAB196772</t>
   </si>
   <si>
-    <t>394420 KM</t>
+    <t>400078 KM</t>
   </si>
   <si>
     <t>TN47AF0412</t>
   </si>
   <si>
-    <t>274450 KM</t>
+    <t>275596 KM</t>
   </si>
   <si>
     <t>21-01-2027</t>
   </si>
   <si>
     <t>TN47V1838</t>
   </si>
   <si>
     <t>E483CDAE232253</t>
   </si>
   <si>
     <t>MC217KRTOAE200643</t>
   </si>
   <si>
-    <t>18896 KM</t>
+    <t>21943 KM</t>
   </si>
   <si>
     <t>25-03-2027</t>
   </si>
   <si>
     <t>TN67Q4114</t>
   </si>
   <si>
     <t>FVH227843</t>
   </si>
   <si>
     <t>FVE503847</t>
   </si>
   <si>
-    <t>741231 KM</t>
+    <t>742323 KM</t>
   </si>
   <si>
     <t>19-01-2027</t>
   </si>
   <si>
-    <t>This is WD Vehicle</t>
-[...1 lines deleted...]
-  <si>
     <t>TN47AQ4348</t>
   </si>
   <si>
     <t>Ashok Leyland- Guru 1111</t>
   </si>
   <si>
     <t>HAEZ204919</t>
   </si>
   <si>
     <t>MB1AUPTC0JPD4830</t>
   </si>
   <si>
-    <t>112435 KM</t>
+    <t>114029 KM</t>
   </si>
   <si>
     <t>1+1/load vechile</t>
   </si>
   <si>
     <t>11-07-2026</t>
   </si>
   <si>
     <t>THIS IS APM VEHICLE</t>
   </si>
   <si>
     <t>TN47BD7007</t>
   </si>
   <si>
     <t>SKODA SUPERB</t>
   </si>
   <si>
     <t>CZPA00106</t>
   </si>
   <si>
     <t>TMBBMHNP8LA301129</t>
   </si>
   <si>
-    <t>77670 KM</t>
+    <t>79360 KM</t>
   </si>
   <si>
     <t>3+1</t>
   </si>
   <si>
     <t>07-02-2025</t>
   </si>
   <si>
     <t>MD Sir Car</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>ASHOK LELAND</t>
   </si>
   <si>
     <t>XFH023805P</t>
   </si>
   <si>
     <t>MB1AA2E6FRX06831</t>
   </si>
   <si>
-    <t>231488 KM</t>
+    <t>285200 KM</t>
   </si>
   <si>
     <t>07-01-2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3662,81 +3827,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T218"/>
+  <dimension ref="A1:W226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="T1" sqref="T1"/>
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="29.421387" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="37.705078" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -3753,13150 +3921,14960 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>2022</v>
       </c>
       <c r="H2">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="I2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="K2" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="L2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
       </c>
       <c r="N2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="O2" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="3" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T2" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G3">
+        <v>2025</v>
       </c>
       <c r="H3">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="I3" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="L3">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="J3">
+        <v>123</v>
+      </c>
+      <c r="K3">
+        <v>123</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3">
+        <v>1</v>
       </c>
       <c r="N3" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="R3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="4" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="H4">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="K4" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4">
+        <v>2</v>
       </c>
       <c r="N4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="O4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="Q4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="R4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="S4" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:20">
+        <v>43</v>
+      </c>
+      <c r="T4" t="s">
+        <v>33</v>
+      </c>
+      <c r="U4" t="s">
+        <v>43</v>
+      </c>
+      <c r="V4" t="s">
+        <v>44</v>
+      </c>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="H5">
-        <v>2007</v>
-[...14 lines deleted...]
-        <v>41</v>
+        <v>2024</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5">
+        <v>123</v>
+      </c>
+      <c r="K5">
+        <v>2345</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5">
+        <v>6</v>
       </c>
       <c r="N5" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="Q5" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="R5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="6" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T5" t="s">
+        <v>33</v>
+      </c>
+      <c r="U5" t="s">
+        <v>33</v>
+      </c>
+      <c r="V5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H6">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6">
+        <v>2</v>
       </c>
       <c r="N6" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="O6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P6" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="Q6" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="R6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T6" t="s">
+        <v>33</v>
+      </c>
+      <c r="U6" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" t="s">
+        <v>48</v>
+      </c>
+      <c r="W6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H7">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="L7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M7">
+        <v>2</v>
       </c>
       <c r="N7" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="O7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P7" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="Q7" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="R7" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="S7" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:20">
+        <v>62</v>
+      </c>
+      <c r="T7" t="s">
+        <v>33</v>
+      </c>
+      <c r="U7" t="s">
+        <v>62</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G8">
+        <v>2000</v>
       </c>
       <c r="H8">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K8" t="s">
         <v>28</v>
       </c>
-      <c r="L8">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="J8">
+        <v>44588</v>
+      </c>
+      <c r="K8">
+        <v>5789</v>
+      </c>
+      <c r="L8" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8">
+        <v>3</v>
       </c>
       <c r="N8" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="O8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P8" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="Q8" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="R8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S8" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="9" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T8" t="s">
+        <v>33</v>
+      </c>
+      <c r="U8" t="s">
+        <v>64</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G9">
+        <v>2000</v>
       </c>
       <c r="H9">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="K9" t="s">
         <v>28</v>
       </c>
-      <c r="L9">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="J9">
+        <v>100843</v>
+      </c>
+      <c r="K9">
+        <v>190426</v>
+      </c>
+      <c r="L9" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9">
+        <v>4</v>
       </c>
       <c r="N9" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="O9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P9" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="Q9" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="R9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S9" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T9" t="s">
+        <v>33</v>
+      </c>
+      <c r="U9" t="s">
+        <v>66</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="H10">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="K10" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>70</v>
+      </c>
+      <c r="L10" t="s">
+        <v>33</v>
+      </c>
+      <c r="M10">
+        <v>23</v>
       </c>
       <c r="N10" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="O10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P10" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="Q10" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="R10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S10" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="11" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T10" t="s">
+        <v>33</v>
+      </c>
+      <c r="U10" t="s">
+        <v>71</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G11" t="s">
+        <v>73</v>
+      </c>
+      <c r="H11">
+        <v>2007</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>33</v>
+      </c>
+      <c r="M11">
         <v>25</v>
       </c>
-      <c r="H11">
-[...16 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="O11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P11" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="Q11" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="R11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S11" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="H12">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="K12" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12">
         <v>28</v>
       </c>
-      <c r="L12">
-[...4 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="O12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P12" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="Q12" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="R12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S12" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="13" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T12" t="s">
+        <v>33</v>
+      </c>
+      <c r="U12" t="s">
+        <v>80</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="H13">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="K13" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" t="s">
+        <v>33</v>
+      </c>
+      <c r="M13">
         <v>28</v>
       </c>
-      <c r="L13">
-[...4 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="O13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P13" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="Q13" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="R13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S13" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="14" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T13" t="s">
+        <v>33</v>
+      </c>
+      <c r="U13" t="s">
+        <v>86</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="H14">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="K14" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" t="s">
+        <v>33</v>
+      </c>
+      <c r="M14">
         <v>28</v>
       </c>
-      <c r="L14">
-[...4 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="O14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P14" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="Q14" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="R14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S14" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T14" t="s">
+        <v>33</v>
+      </c>
+      <c r="U14" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="F15" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>68</v>
+      </c>
+      <c r="G15" t="s">
+        <v>83</v>
       </c>
       <c r="H15">
-        <v>2013</v>
-[...5 lines deleted...]
-        <v>1246790</v>
+        <v>1999</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>92</v>
       </c>
       <c r="K15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>93</v>
+      </c>
+      <c r="L15" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15">
+        <v>28</v>
       </c>
       <c r="N15" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="O15" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="P15" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="Q15" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="R15" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S15" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T15" t="s">
+        <v>33</v>
+      </c>
+      <c r="U15" t="s">
+        <v>95</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="F16" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="H16">
-        <v>2025</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="K16" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>99</v>
+      </c>
+      <c r="L16" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16">
+        <v>28</v>
       </c>
       <c r="N16" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="O16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P16" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="Q16" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="R16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S16" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T16" t="s">
+        <v>33</v>
+      </c>
+      <c r="U16" t="s">
+        <v>100</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17">
+        <v>2007</v>
+      </c>
+      <c r="I17" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" t="s">
+        <v>102</v>
+      </c>
+      <c r="K17" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" t="s">
+        <v>33</v>
+      </c>
+      <c r="M17">
         <v>20</v>
       </c>
-      <c r="C17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="O17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P17" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="Q17" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="R17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S17" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T17" t="s">
+        <v>33</v>
+      </c>
+      <c r="U17" t="s">
+        <v>104</v>
+      </c>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="H18">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="K18" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>107</v>
+      </c>
+      <c r="L18" t="s">
+        <v>33</v>
+      </c>
+      <c r="M18">
+        <v>40</v>
       </c>
       <c r="N18" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="O18" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P18" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="Q18" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="R18" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S18" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T18" t="s">
+        <v>33</v>
+      </c>
+      <c r="U18" t="s">
+        <v>33</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G19" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="H19">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="K19" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" t="s">
+        <v>33</v>
+      </c>
+      <c r="M19">
         <v>28</v>
       </c>
-      <c r="L19">
-[...4 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="O19" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P19" t="s">
-        <v>103</v>
+        <v>33</v>
       </c>
       <c r="Q19" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="R19" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S19" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T19" t="s">
+        <v>33</v>
+      </c>
+      <c r="U19" t="s">
+        <v>113</v>
+      </c>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>68</v>
+      </c>
+      <c r="G20" t="s">
+        <v>115</v>
       </c>
       <c r="H20">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="K20" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" t="s">
+        <v>33</v>
+      </c>
+      <c r="M20">
         <v>28</v>
       </c>
-      <c r="L20">
-[...4 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="O20" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P20" t="s">
-        <v>107</v>
+        <v>33</v>
       </c>
       <c r="Q20" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="R20" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S20" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U20" t="s">
+        <v>118</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H21">
-        <v>2022</v>
+        <v>2002</v>
       </c>
       <c r="I21" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>121</v>
+      </c>
+      <c r="L21" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21">
+        <v>28</v>
       </c>
       <c r="N21" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="O21" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P21" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="Q21" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="R21" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S21" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T21" t="s">
+        <v>33</v>
+      </c>
+      <c r="U21" t="s">
+        <v>122</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G22" t="s">
         <v>115</v>
       </c>
       <c r="H22">
-        <v>2025</v>
+        <v>2000</v>
       </c>
       <c r="I22" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="K22" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>125</v>
+      </c>
+      <c r="L22" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22">
+        <v>20</v>
       </c>
       <c r="N22" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="O22" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P22" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="Q22" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="R22" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S22" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T22" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U22" t="s">
+        <v>126</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>27</v>
+      </c>
+      <c r="G23">
+        <v>2013</v>
       </c>
       <c r="H23">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>12345</v>
+        <v>2013</v>
+      </c>
+      <c r="I23" t="s">
+        <v>28</v>
       </c>
       <c r="J23">
-        <v>12378</v>
-[...4 lines deleted...]
-      <c r="L23">
+        <v>1234456</v>
+      </c>
+      <c r="K23">
+        <v>1246790</v>
+      </c>
+      <c r="L23" t="s">
+        <v>128</v>
+      </c>
+      <c r="M23">
         <v>2</v>
       </c>
-      <c r="M23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" t="s">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="O23" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="Q23" t="s">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="R23" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S23" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T23" t="s">
+        <v>33</v>
+      </c>
+      <c r="U23" t="s">
+        <v>129</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" t="s">
+        <v>130</v>
+      </c>
+      <c r="F24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" t="s">
+        <v>131</v>
+      </c>
+      <c r="H24">
+        <v>2025</v>
+      </c>
+      <c r="I24" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" t="s">
+        <v>132</v>
+      </c>
+      <c r="K24" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24">
+        <v>1</v>
+      </c>
+      <c r="N24" t="s">
+        <v>135</v>
+      </c>
+      <c r="O24" t="s">
+        <v>33</v>
+      </c>
+      <c r="P24" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>135</v>
+      </c>
+      <c r="R24" t="s">
+        <v>33</v>
+      </c>
+      <c r="S24" t="s">
+        <v>33</v>
+      </c>
+      <c r="T24" t="s">
+        <v>33</v>
+      </c>
+      <c r="U24" t="s">
+        <v>33</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" t="s">
+        <v>137</v>
+      </c>
+      <c r="H25">
+        <v>2015</v>
+      </c>
+      <c r="I25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" t="s">
+        <v>138</v>
+      </c>
+      <c r="K25" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" t="s">
+        <v>94</v>
+      </c>
+      <c r="M25">
         <v>22</v>
       </c>
-      <c r="E24" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="O25" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P25" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="Q25" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="R25" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S25" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T25" t="s">
+        <v>33</v>
+      </c>
+      <c r="U25" t="s">
+        <v>33</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>141</v>
+      </c>
+      <c r="F26" t="s">
+        <v>68</v>
+      </c>
+      <c r="G26" t="s">
+        <v>142</v>
+      </c>
+      <c r="H26">
+        <v>2015</v>
+      </c>
+      <c r="I26" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" t="s">
+        <v>143</v>
+      </c>
+      <c r="K26" t="s">
+        <v>144</v>
+      </c>
+      <c r="L26" t="s">
+        <v>33</v>
+      </c>
+      <c r="M26">
         <v>20</v>
       </c>
-      <c r="C26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="O26" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P26" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="Q26" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="R26" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S26" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T26" t="s">
+        <v>33</v>
+      </c>
+      <c r="U26" t="s">
+        <v>33</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>146</v>
+      </c>
+      <c r="F27" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" t="s">
+        <v>83</v>
+      </c>
+      <c r="H27">
+        <v>2018</v>
+      </c>
+      <c r="I27" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" t="s">
+        <v>147</v>
+      </c>
+      <c r="K27" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" t="s">
+        <v>33</v>
+      </c>
+      <c r="M27">
         <v>20</v>
       </c>
-      <c r="C27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="O27" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="P27" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="Q27" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="R27" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S27" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T27" t="s">
+        <v>33</v>
+      </c>
+      <c r="U27" t="s">
+        <v>33</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G28" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="H28">
-        <v>2022</v>
-[...5 lines deleted...]
-        <v>12345</v>
+        <v>2016</v>
+      </c>
+      <c r="I28" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" t="s">
+        <v>151</v>
       </c>
       <c r="K28" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>152</v>
+      </c>
+      <c r="L28" t="s">
+        <v>33</v>
+      </c>
+      <c r="M28">
+        <v>25</v>
       </c>
       <c r="N28" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="O28" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="P28" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="Q28" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="R28" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S28" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="29" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T28" t="s">
+        <v>33</v>
+      </c>
+      <c r="U28" t="s">
+        <v>33</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="F29" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>27</v>
+      </c>
+      <c r="G29" t="s">
+        <v>155</v>
       </c>
       <c r="H29">
-        <v>2023</v>
-[...5 lines deleted...]
-        <v>236488</v>
+        <v>2022</v>
+      </c>
+      <c r="I29" t="s">
+        <v>28</v>
+      </c>
+      <c r="J29" t="s">
+        <v>156</v>
       </c>
       <c r="K29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="L29">
+        <v>157</v>
+      </c>
+      <c r="L29" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29">
         <v>3</v>
       </c>
-      <c r="M29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="O29" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="P29" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="Q29" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="R29" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S29" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T29" t="s">
+        <v>33</v>
+      </c>
+      <c r="U29" t="s">
+        <v>159</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>68</v>
+      </c>
+      <c r="G30" t="s">
+        <v>83</v>
       </c>
       <c r="H30">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I30" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="K30" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>162</v>
+      </c>
+      <c r="L30" t="s">
+        <v>33</v>
+      </c>
+      <c r="M30">
+        <v>25</v>
       </c>
       <c r="N30" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="O30" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="P30" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="Q30" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="R30" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S30" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="31" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T30" t="s">
+        <v>33</v>
+      </c>
+      <c r="U30" t="s">
+        <v>163</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="F31" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G31" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="H31">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="I31" t="s">
-        <v>153</v>
-[...11 lines deleted...]
-        <v>156</v>
+        <v>28</v>
+      </c>
+      <c r="J31">
+        <v>12345</v>
+      </c>
+      <c r="K31">
+        <v>12378</v>
+      </c>
+      <c r="L31" t="s">
+        <v>167</v>
+      </c>
+      <c r="M31">
+        <v>2</v>
       </c>
       <c r="N31" t="s">
-        <v>28</v>
+        <v>168</v>
       </c>
       <c r="O31" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P31" t="s">
-        <v>156</v>
+        <v>33</v>
       </c>
       <c r="Q31" t="s">
-        <v>28</v>
+        <v>168</v>
       </c>
       <c r="R31" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S31" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T31" t="s">
+        <v>33</v>
+      </c>
+      <c r="U31" t="s">
+        <v>33</v>
+      </c>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="F32" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G32" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="H32">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="I32" t="s">
-        <v>158</v>
-[...11 lines deleted...]
-        <v>156</v>
+        <v>28</v>
+      </c>
+      <c r="J32">
+        <v>123356</v>
+      </c>
+      <c r="K32">
+        <v>654321</v>
+      </c>
+      <c r="L32" t="s">
+        <v>171</v>
+      </c>
+      <c r="M32">
+        <v>2</v>
       </c>
       <c r="N32" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="O32" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P32" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="Q32" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="R32" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="S32" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T32" t="s">
+        <v>33</v>
+      </c>
+      <c r="U32" t="s">
+        <v>172</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G33" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="H33">
         <v>2025</v>
       </c>
       <c r="I33" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="J33" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="K33" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>178</v>
+      </c>
+      <c r="L33" t="s">
+        <v>33</v>
+      </c>
+      <c r="M33">
+        <v>5</v>
       </c>
       <c r="N33" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="O33" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P33" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="Q33" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="R33" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S33" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="34" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T33" t="s">
+        <v>33</v>
+      </c>
+      <c r="U33" t="s">
+        <v>33</v>
+      </c>
+      <c r="V33"/>
+      <c r="W33"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G34" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="H34">
         <v>2025</v>
       </c>
       <c r="I34" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="J34" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="K34" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>178</v>
+      </c>
+      <c r="L34" t="s">
+        <v>181</v>
+      </c>
+      <c r="M34">
+        <v>5</v>
       </c>
       <c r="N34" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="O34" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P34" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="Q34" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="R34" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S34" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T34" t="s">
+        <v>33</v>
+      </c>
+      <c r="U34" t="s">
+        <v>33</v>
+      </c>
+      <c r="V34"/>
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>27</v>
+      </c>
+      <c r="G35">
+        <v>2014</v>
       </c>
       <c r="H35">
-        <v>2025</v>
-[...14 lines deleted...]
-        <v>171</v>
+        <v>2014</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35">
+        <v>12346</v>
+      </c>
+      <c r="K35">
+        <v>12357</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35">
+        <v>3</v>
       </c>
       <c r="N35" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="O35" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P35" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="Q35" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="R35" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S35" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="36" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T35" t="s">
+        <v>33</v>
+      </c>
+      <c r="U35" t="s">
+        <v>184</v>
+      </c>
+      <c r="V35"/>
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C36" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F36" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G36" t="s">
-        <v>25</v>
+        <v>186</v>
       </c>
       <c r="H36">
-        <v>2025</v>
-[...14 lines deleted...]
-        <v>181</v>
+        <v>2022</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36">
+        <v>1234</v>
+      </c>
+      <c r="K36">
+        <v>12345</v>
+      </c>
+      <c r="L36" t="s">
+        <v>187</v>
+      </c>
+      <c r="M36">
+        <v>3</v>
       </c>
       <c r="N36" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="O36" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P36" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="Q36" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="R36" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S36" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="37" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T36" t="s">
+        <v>33</v>
+      </c>
+      <c r="U36" t="s">
+        <v>188</v>
+      </c>
+      <c r="V36"/>
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F37" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G37">
+        <v>2023</v>
       </c>
       <c r="H37">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I37" t="s">
-        <v>183</v>
-[...11 lines deleted...]
-        <v>181</v>
+        <v>190</v>
+      </c>
+      <c r="J37">
+        <v>234479</v>
+      </c>
+      <c r="K37">
+        <v>236488</v>
+      </c>
+      <c r="L37" t="s">
+        <v>191</v>
+      </c>
+      <c r="M37">
+        <v>3</v>
       </c>
       <c r="N37" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="O37" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P37" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="Q37" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="R37" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S37" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T37" t="s">
+        <v>33</v>
+      </c>
+      <c r="U37" t="s">
+        <v>192</v>
+      </c>
+      <c r="V37"/>
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="F38" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>27</v>
+      </c>
+      <c r="G38">
+        <v>2023</v>
       </c>
       <c r="H38">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I38" t="s">
-        <v>188</v>
+        <v>28</v>
       </c>
       <c r="J38" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="K38" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>195</v>
+      </c>
+      <c r="L38" t="s">
+        <v>196</v>
+      </c>
+      <c r="M38">
+        <v>2</v>
       </c>
       <c r="N38" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="O38" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P38" t="s">
-        <v>171</v>
+        <v>197</v>
       </c>
       <c r="Q38" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="R38" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S38" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="39" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T38" t="s">
+        <v>33</v>
+      </c>
+      <c r="U38" t="s">
+        <v>197</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C39" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E39" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="F39" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G39" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="H39">
         <v>2025</v>
       </c>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="K39" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>201</v>
+      </c>
+      <c r="L39" t="s">
+        <v>202</v>
+      </c>
+      <c r="M39">
+        <v>42</v>
       </c>
       <c r="N39" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="O39" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P39" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="Q39" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="R39" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S39" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="40" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T39" t="s">
+        <v>33</v>
+      </c>
+      <c r="U39" t="s">
+        <v>203</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E40" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="F40" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="G40" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H40">
         <v>2025</v>
       </c>
-      <c r="I40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="K40" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>206</v>
+      </c>
+      <c r="L40" t="s">
+        <v>207</v>
+      </c>
+      <c r="M40">
+        <v>42</v>
       </c>
       <c r="N40" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="O40" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P40" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="Q40" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="R40" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S40" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T40" t="s">
+        <v>33</v>
+      </c>
+      <c r="U40" t="s">
         <v>203</v>
       </c>
-    </row>
-    <row r="41" spans="1:20">
+      <c r="V40"/>
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C41" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E41" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F41" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G41" t="s">
-        <v>85</v>
+        <v>199</v>
       </c>
       <c r="H41">
         <v>2025</v>
       </c>
-      <c r="I41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="K41" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>210</v>
+      </c>
+      <c r="L41" t="s">
+        <v>211</v>
+      </c>
+      <c r="M41">
+        <v>3</v>
       </c>
       <c r="N41" t="s">
-        <v>28</v>
+        <v>212</v>
       </c>
       <c r="O41" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P41" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="Q41" t="s">
-        <v>28</v>
+        <v>212</v>
       </c>
       <c r="R41" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S41" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="42" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T41" t="s">
+        <v>33</v>
+      </c>
+      <c r="U41" t="s">
+        <v>212</v>
+      </c>
+      <c r="V41"/>
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E42" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F42" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H42">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I42" t="s">
-        <v>212</v>
+        <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="K42" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>216</v>
+      </c>
+      <c r="L42" t="s">
+        <v>217</v>
+      </c>
+      <c r="M42">
+        <v>2</v>
       </c>
       <c r="N42" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="O42" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P42" t="s">
-        <v>215</v>
+        <v>33</v>
       </c>
       <c r="Q42" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="R42" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S42" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="43" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T42" t="s">
+        <v>33</v>
+      </c>
+      <c r="U42" t="s">
+        <v>33</v>
+      </c>
+      <c r="V42"/>
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F43" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G43" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H43">
         <v>2025</v>
       </c>
       <c r="I43" t="s">
+        <v>28</v>
+      </c>
+      <c r="J43" t="s">
+        <v>221</v>
+      </c>
+      <c r="K43" t="s">
+        <v>222</v>
+      </c>
+      <c r="L43" t="s">
+        <v>223</v>
+      </c>
+      <c r="M43">
+        <v>2</v>
+      </c>
+      <c r="N43" t="s">
         <v>218</v>
       </c>
-      <c r="J43" t="s">
+      <c r="O43" t="s">
+        <v>33</v>
+      </c>
+      <c r="P43" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q43" t="s">
         <v>218</v>
       </c>
-      <c r="K43" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="R43" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S43" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="44" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T43" t="s">
+        <v>33</v>
+      </c>
+      <c r="U43" t="s">
+        <v>33</v>
+      </c>
+      <c r="V43"/>
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F44" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G44" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H44">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="I44" t="s">
-        <v>222</v>
+        <v>28</v>
       </c>
       <c r="J44" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="K44" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>226</v>
+      </c>
+      <c r="L44" t="s">
+        <v>227</v>
+      </c>
+      <c r="M44">
+        <v>25</v>
       </c>
       <c r="N44" t="s">
-        <v>28</v>
+        <v>228</v>
       </c>
       <c r="O44" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P44" t="s">
-        <v>225</v>
+        <v>33</v>
       </c>
       <c r="Q44" t="s">
-        <v>28</v>
+        <v>228</v>
       </c>
       <c r="R44" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S44" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="45" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T44" t="s">
+        <v>33</v>
+      </c>
+      <c r="U44" t="s">
+        <v>228</v>
+      </c>
+      <c r="V44"/>
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E45" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F45" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G45" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H45">
         <v>2025</v>
       </c>
       <c r="I45" t="s">
-        <v>227</v>
+        <v>28</v>
       </c>
       <c r="J45" t="s">
+        <v>230</v>
+      </c>
+      <c r="K45" t="s">
+        <v>231</v>
+      </c>
+      <c r="L45" t="s">
+        <v>232</v>
+      </c>
+      <c r="M45">
+        <v>25</v>
+      </c>
+      <c r="N45" t="s">
         <v>228</v>
       </c>
-      <c r="K45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O45" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P45" t="s">
-        <v>230</v>
+        <v>33</v>
       </c>
       <c r="Q45" t="s">
-        <v>28</v>
+        <v>228</v>
       </c>
       <c r="R45" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S45" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="46" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T45" t="s">
+        <v>33</v>
+      </c>
+      <c r="U45" t="s">
+        <v>228</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D46" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F46" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="G46" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H46">
         <v>2025</v>
       </c>
       <c r="I46" t="s">
-        <v>233</v>
+        <v>28</v>
       </c>
       <c r="J46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K46" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      <c r="M46" t="s">
         <v>236</v>
       </c>
+      <c r="L46" t="s">
+        <v>237</v>
+      </c>
+      <c r="M46">
+        <v>33</v>
+      </c>
       <c r="N46" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="O46" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P46" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
       <c r="Q46" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="R46" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S46" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T46" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U46" t="s">
+        <v>218</v>
+      </c>
+      <c r="V46"/>
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C47" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D47" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>238</v>
       </c>
       <c r="F47" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G47" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="H47">
         <v>2025</v>
       </c>
       <c r="I47" t="s">
+        <v>28</v>
+      </c>
+      <c r="J47" t="s">
+        <v>239</v>
+      </c>
+      <c r="K47" t="s">
         <v>240</v>
       </c>
-      <c r="J47" t="s">
+      <c r="L47" t="s">
         <v>241</v>
       </c>
-      <c r="K47" t="s">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="M47">
+        <v>33</v>
       </c>
       <c r="N47" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="O47" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P47" t="s">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="Q47" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
       <c r="R47" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S47" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="48" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T47" t="s">
+        <v>33</v>
+      </c>
+      <c r="U47" t="s">
+        <v>218</v>
+      </c>
+      <c r="V47"/>
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E48" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F48" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G48" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H48">
         <v>2025</v>
       </c>
       <c r="I48" t="s">
+        <v>244</v>
+      </c>
+      <c r="J48" t="s">
+        <v>245</v>
+      </c>
+      <c r="K48" t="s">
         <v>246</v>
       </c>
-      <c r="J48" t="s">
-[...2 lines deleted...]
-      <c r="K48" t="s">
+      <c r="L48" t="s">
         <v>247</v>
       </c>
-      <c r="L48">
-[...2 lines deleted...]
-      <c r="M48" t="s">
+      <c r="M48">
+        <v>2</v>
+      </c>
+      <c r="N48" t="s">
         <v>248</v>
       </c>
-      <c r="N48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O48" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P48" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q48" t="s">
         <v>248</v>
       </c>
-      <c r="Q48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R48" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S48" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T48" t="s">
+        <v>33</v>
+      </c>
+      <c r="U48" t="s">
+        <v>33</v>
+      </c>
+      <c r="V48"/>
+      <c r="W48" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E49" t="s">
         <v>250</v>
       </c>
       <c r="F49" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G49" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="H49">
         <v>2025</v>
       </c>
       <c r="I49" t="s">
+        <v>28</v>
+      </c>
+      <c r="J49" t="s">
+        <v>251</v>
+      </c>
+      <c r="K49" t="s">
         <v>252</v>
       </c>
-      <c r="J49" t="s">
+      <c r="L49" t="s">
         <v>253</v>
       </c>
-      <c r="K49" t="s">
+      <c r="M49">
+        <v>1</v>
+      </c>
+      <c r="N49" t="s">
         <v>254</v>
       </c>
-      <c r="L49">
-[...7 lines deleted...]
-      </c>
       <c r="O49" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P49" t="s">
-        <v>255</v>
+        <v>33</v>
       </c>
       <c r="Q49" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="R49" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S49" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T49" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U49" t="s">
+        <v>254</v>
+      </c>
+      <c r="V49"/>
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D50" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
+        <v>255</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" t="s">
+        <v>256</v>
+      </c>
+      <c r="H50">
+        <v>2024</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50" t="s">
         <v>257</v>
       </c>
-      <c r="F50" t="s">
-[...2 lines deleted...]
-      <c r="G50" t="s">
+      <c r="K50" t="s">
         <v>258</v>
       </c>
-      <c r="H50">
-[...2 lines deleted...]
-      <c r="I50" t="s">
+      <c r="L50" t="s">
         <v>259</v>
       </c>
-      <c r="J50" t="s">
+      <c r="M50">
+        <v>3</v>
+      </c>
+      <c r="N50" t="s">
         <v>260</v>
       </c>
-      <c r="K50" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O50" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P50" t="s">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="Q50" t="s">
-        <v>28</v>
+        <v>260</v>
       </c>
       <c r="R50" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S50" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="51" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T50" t="s">
+        <v>33</v>
+      </c>
+      <c r="U50" t="s">
+        <v>33</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E51" t="s">
+        <v>261</v>
+      </c>
+      <c r="F51" t="s">
+        <v>174</v>
+      </c>
+      <c r="G51" t="s">
         <v>262</v>
       </c>
-      <c r="F51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51" t="s">
         <v>264</v>
       </c>
       <c r="K51" t="s">
+        <v>264</v>
+      </c>
+      <c r="L51" t="s">
         <v>265</v>
       </c>
-      <c r="L51">
-[...2 lines deleted...]
-      <c r="M51" t="s">
+      <c r="M51">
+        <v>4</v>
+      </c>
+      <c r="N51" t="s">
         <v>266</v>
       </c>
-      <c r="N51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O51" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P51" t="s">
         <v>266</v>
       </c>
       <c r="Q51" t="s">
-        <v>28</v>
+        <v>266</v>
       </c>
       <c r="R51" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S51" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="52" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T51" t="s">
+        <v>33</v>
+      </c>
+      <c r="U51" t="s">
+        <v>33</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>267</v>
       </c>
       <c r="F52" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>27</v>
+      </c>
+      <c r="G52" t="s">
+        <v>199</v>
       </c>
       <c r="H52">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I52" t="s">
+        <v>2020</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52" t="s">
         <v>268</v>
       </c>
-      <c r="J52" t="s">
+      <c r="K52" t="s">
         <v>269</v>
       </c>
-      <c r="K52" t="s">
+      <c r="L52" t="s">
         <v>270</v>
       </c>
-      <c r="L52">
-[...2 lines deleted...]
-      <c r="M52" t="s">
+      <c r="M52">
+        <v>4</v>
+      </c>
+      <c r="N52" t="s">
         <v>271</v>
       </c>
-      <c r="N52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O52" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P52" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q52" t="s">
         <v>271</v>
       </c>
-      <c r="Q52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R52" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S52" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="53" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T52" t="s">
+        <v>33</v>
+      </c>
+      <c r="U52" t="s">
+        <v>33</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C53"/>
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
       <c r="D53" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>272</v>
       </c>
       <c r="F53" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G53" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H53">
         <v>2025</v>
       </c>
-      <c r="I53" t="s">
+      <c r="I53"/>
+      <c r="J53" t="s">
         <v>273</v>
       </c>
-      <c r="J53" t="s">
+      <c r="K53" t="s">
         <v>274</v>
       </c>
-      <c r="K53" t="s">
+      <c r="L53" t="s">
         <v>275</v>
       </c>
-      <c r="L53">
-[...2 lines deleted...]
-      <c r="M53" t="s">
+      <c r="M53">
+        <v>3</v>
+      </c>
+      <c r="N53" t="s">
         <v>276</v>
       </c>
-      <c r="N53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O53" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P53" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q53" t="s">
         <v>276</v>
       </c>
-      <c r="Q53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R53" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S53" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="54" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T53" t="s">
+        <v>33</v>
+      </c>
+      <c r="U53" t="s">
+        <v>33</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D54" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E54" t="s">
         <v>277</v>
       </c>
       <c r="F54" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="H54">
         <v>2025</v>
       </c>
       <c r="I54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J54" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="K54" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>281</v>
+      </c>
+      <c r="L54" t="s">
+        <v>282</v>
+      </c>
+      <c r="M54">
+        <v>2</v>
       </c>
       <c r="N54" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="O54" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P54" t="s">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="Q54" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="R54" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
       <c r="S54" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="55" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T54" t="s">
+        <v>33</v>
+      </c>
+      <c r="U54" t="s">
+        <v>33</v>
+      </c>
+      <c r="V54"/>
+      <c r="W54" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E55" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G55" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="H55">
         <v>2025</v>
       </c>
-      <c r="I55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="K55" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>288</v>
+      </c>
+      <c r="L55" t="s">
+        <v>289</v>
+      </c>
+      <c r="M55">
+        <v>3</v>
       </c>
       <c r="N55" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="O55" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P55" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="Q55" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="R55" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S55" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T55" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U55" t="s">
+        <v>33</v>
+      </c>
+      <c r="V55"/>
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C56" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D56" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E56" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G56" t="s">
-        <v>198</v>
+        <v>292</v>
       </c>
       <c r="H56">
         <v>2025</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="J56" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="K56" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>294</v>
+      </c>
+      <c r="L56" t="s">
+        <v>295</v>
+      </c>
+      <c r="M56">
+        <v>3</v>
       </c>
       <c r="N56" t="s">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="O56" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P56" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="Q56" t="s">
-        <v>28</v>
+        <v>296</v>
       </c>
       <c r="R56" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S56" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T56" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U56" t="s">
+        <v>296</v>
+      </c>
+      <c r="V56"/>
+      <c r="W56" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C57" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D57" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E57" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="F57" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G57" t="s">
-        <v>198</v>
+        <v>299</v>
       </c>
       <c r="H57">
         <v>2025</v>
       </c>
       <c r="I57" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="J57" t="s">
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="K57" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="L57">
+        <v>302</v>
+      </c>
+      <c r="L57" t="s">
+        <v>303</v>
+      </c>
+      <c r="M57">
         <v>2</v>
       </c>
-      <c r="M57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N57" t="s">
-        <v>28</v>
+        <v>304</v>
       </c>
       <c r="O57" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P57" t="s">
-        <v>276</v>
+        <v>33</v>
       </c>
       <c r="Q57" t="s">
-        <v>28</v>
+        <v>304</v>
       </c>
       <c r="R57" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S57" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T57" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U57" t="s">
+        <v>304</v>
+      </c>
+      <c r="V57"/>
+      <c r="W57" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C58" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E58" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="F58" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G58" t="s">
-        <v>198</v>
+        <v>307</v>
       </c>
       <c r="H58">
         <v>2025</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>28</v>
       </c>
       <c r="J58" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="K58" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>309</v>
+      </c>
+      <c r="L58" t="s">
+        <v>310</v>
+      </c>
+      <c r="M58">
+        <v>3</v>
       </c>
       <c r="N58" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="O58" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P58" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="Q58" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="R58" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S58" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T58" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U58" t="s">
+        <v>33</v>
+      </c>
+      <c r="V58"/>
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="F59" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H59">
-        <v>2025</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="K59" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>313</v>
+      </c>
+      <c r="L59" t="s">
+        <v>314</v>
+      </c>
+      <c r="M59">
+        <v>3</v>
       </c>
       <c r="N59" t="s">
-        <v>28</v>
+        <v>315</v>
       </c>
       <c r="O59" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P59" t="s">
-        <v>303</v>
+        <v>33</v>
       </c>
       <c r="Q59" t="s">
-        <v>28</v>
+        <v>315</v>
       </c>
       <c r="R59" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S59" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T59" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U59" t="s">
+        <v>33</v>
+      </c>
+      <c r="V59"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C60" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D60" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="F60" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>27</v>
+      </c>
+      <c r="G60">
+        <v>2025</v>
       </c>
       <c r="H60">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="K60" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="L60">
+        <v>318</v>
+      </c>
+      <c r="L60" t="s">
+        <v>319</v>
+      </c>
+      <c r="M60">
         <v>3</v>
       </c>
-      <c r="M60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N60" t="s">
-        <v>28</v>
+        <v>320</v>
       </c>
       <c r="O60" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P60" t="s">
-        <v>309</v>
+        <v>33</v>
       </c>
       <c r="Q60" t="s">
-        <v>28</v>
+        <v>320</v>
       </c>
       <c r="R60" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S60" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="61" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T60" t="s">
+        <v>33</v>
+      </c>
+      <c r="U60" t="s">
+        <v>33</v>
+      </c>
+      <c r="V60"/>
+      <c r="W60"/>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C61"/>
       <c r="D61" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E61" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="F61" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G61" t="s">
-        <v>311</v>
+        <v>243</v>
       </c>
       <c r="H61">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I61"/>
       <c r="J61" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="K61" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>323</v>
+      </c>
+      <c r="L61" t="s">
+        <v>324</v>
+      </c>
+      <c r="M61">
+        <v>2</v>
       </c>
       <c r="N61" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="O61" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P61" t="s">
-        <v>309</v>
+        <v>33</v>
       </c>
       <c r="Q61" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="R61" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S61" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="62" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T61" t="s">
+        <v>33</v>
+      </c>
+      <c r="U61" t="s">
+        <v>33</v>
+      </c>
+      <c r="V61"/>
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C62" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D62" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E62" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="F62" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G62" t="s">
-        <v>316</v>
+        <v>286</v>
       </c>
       <c r="H62">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="K62" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="L62">
+        <v>328</v>
+      </c>
+      <c r="L62" t="s">
+        <v>329</v>
+      </c>
+      <c r="M62">
         <v>3</v>
       </c>
-      <c r="M62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="O62" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P62" t="s">
-        <v>320</v>
+        <v>33</v>
       </c>
       <c r="Q62" t="s">
-        <v>28</v>
+        <v>290</v>
       </c>
       <c r="R62" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S62" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="63" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T62" t="s">
+        <v>33</v>
+      </c>
+      <c r="U62" t="s">
+        <v>33</v>
+      </c>
+      <c r="V62"/>
+      <c r="W62"/>
+    </row>
+    <row r="63" spans="1:23">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C63" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D63" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E63" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="F63" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G63" t="s">
-        <v>322</v>
+        <v>243</v>
       </c>
       <c r="H63">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I63" t="s">
-        <v>323</v>
+        <v>28</v>
       </c>
       <c r="J63" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="K63" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>332</v>
+      </c>
+      <c r="L63" t="s">
+        <v>333</v>
+      </c>
+      <c r="M63">
+        <v>2</v>
       </c>
       <c r="N63" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="O63" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P63" t="s">
-        <v>320</v>
+        <v>33</v>
       </c>
       <c r="Q63" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="R63" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S63" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="64" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T63" t="s">
+        <v>33</v>
+      </c>
+      <c r="U63" t="s">
+        <v>33</v>
+      </c>
+      <c r="V63"/>
+      <c r="W63" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C64" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D64" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E64" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="F64" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H64">
         <v>2025</v>
       </c>
       <c r="I64" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="J64" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="L64">
+        <v>337</v>
+      </c>
+      <c r="L64" t="s">
+        <v>338</v>
+      </c>
+      <c r="M64">
         <v>2</v>
       </c>
-      <c r="M64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N64" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="O64" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P64" t="s">
-        <v>328</v>
+        <v>33</v>
       </c>
       <c r="Q64" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="R64" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S64" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T64" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U64" t="s">
+        <v>33</v>
+      </c>
+      <c r="V64"/>
+      <c r="W64" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C65" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E65" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="F65" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G65" t="s">
-        <v>331</v>
+        <v>243</v>
       </c>
       <c r="H65">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I65" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="J65" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="K65" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>323</v>
+      </c>
+      <c r="L65" t="s">
+        <v>342</v>
+      </c>
+      <c r="M65">
+        <v>2</v>
       </c>
       <c r="N65" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="O65" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P65" t="s">
-        <v>335</v>
+        <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="R65" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S65" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="66" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T65" t="s">
+        <v>33</v>
+      </c>
+      <c r="U65" t="s">
+        <v>33</v>
+      </c>
+      <c r="V65"/>
+      <c r="W65" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C66" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D66" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E66" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="F66" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G66" t="s">
-        <v>337</v>
+        <v>243</v>
       </c>
       <c r="H66">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I66" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="J66" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="K66" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>346</v>
+      </c>
+      <c r="L66" t="s">
+        <v>347</v>
+      </c>
+      <c r="M66">
+        <v>2</v>
       </c>
       <c r="N66" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="O66" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P66" t="s">
-        <v>335</v>
+        <v>33</v>
       </c>
       <c r="Q66" t="s">
-        <v>28</v>
+        <v>179</v>
       </c>
       <c r="R66" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S66" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="67" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T66" t="s">
+        <v>33</v>
+      </c>
+      <c r="U66" t="s">
+        <v>33</v>
+      </c>
+      <c r="V66"/>
+      <c r="W66" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C67" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D67" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E67" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="F67" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G67" t="s">
-        <v>342</v>
+        <v>243</v>
       </c>
       <c r="H67">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="I67" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="J67" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="K67" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>352</v>
+      </c>
+      <c r="L67" t="s">
+        <v>353</v>
+      </c>
+      <c r="M67">
+        <v>2</v>
       </c>
       <c r="N67" t="s">
-        <v>28</v>
+        <v>354</v>
       </c>
       <c r="O67" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P67" t="s">
-        <v>335</v>
+        <v>33</v>
       </c>
       <c r="Q67" t="s">
-        <v>28</v>
+        <v>354</v>
       </c>
       <c r="R67" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S67" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="68" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T67" t="s">
+        <v>33</v>
+      </c>
+      <c r="U67" t="s">
+        <v>354</v>
+      </c>
+      <c r="V67"/>
+      <c r="W67" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C68" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D68" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="F68" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G68" t="s">
-        <v>347</v>
+        <v>199</v>
       </c>
       <c r="H68">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="K68" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="L68">
+        <v>358</v>
+      </c>
+      <c r="L68" t="s">
+        <v>359</v>
+      </c>
+      <c r="M68">
         <v>3</v>
       </c>
-      <c r="M68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N68" t="s">
-        <v>28</v>
+        <v>360</v>
       </c>
       <c r="O68" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P68" t="s">
-        <v>335</v>
+        <v>33</v>
       </c>
       <c r="Q68" t="s">
-        <v>28</v>
+        <v>360</v>
       </c>
       <c r="R68" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S68" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="69" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T68" t="s">
+        <v>33</v>
+      </c>
+      <c r="U68" t="s">
+        <v>33</v>
+      </c>
+      <c r="V68"/>
+      <c r="W68"/>
+    </row>
+    <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D69" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="F69" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G69" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="H69">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="K69" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="L69">
+        <v>364</v>
+      </c>
+      <c r="L69" t="s">
+        <v>365</v>
+      </c>
+      <c r="M69">
         <v>3</v>
       </c>
-      <c r="M69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N69" t="s">
-        <v>28</v>
+        <v>360</v>
       </c>
       <c r="O69" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P69" t="s">
-        <v>356</v>
+        <v>33</v>
       </c>
       <c r="Q69" t="s">
-        <v>28</v>
+        <v>360</v>
       </c>
       <c r="R69" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S69" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="70" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T69" t="s">
+        <v>33</v>
+      </c>
+      <c r="U69" t="s">
+        <v>33</v>
+      </c>
+      <c r="V69"/>
+      <c r="W69"/>
+    </row>
+    <row r="70" spans="1:23">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C70" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D70" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="F70" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G70" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="H70">
         <v>2024</v>
       </c>
-      <c r="I70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="K70" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="L70">
+        <v>369</v>
+      </c>
+      <c r="L70" t="s">
+        <v>370</v>
+      </c>
+      <c r="M70">
         <v>3</v>
       </c>
-      <c r="M70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N70" t="s">
-        <v>28</v>
+        <v>371</v>
       </c>
       <c r="O70" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P70" t="s">
-        <v>356</v>
+        <v>33</v>
       </c>
       <c r="Q70" t="s">
-        <v>28</v>
+        <v>371</v>
       </c>
       <c r="R70" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S70" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="71" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T70" t="s">
+        <v>33</v>
+      </c>
+      <c r="U70" t="s">
+        <v>33</v>
+      </c>
+      <c r="V70"/>
+      <c r="W70"/>
+    </row>
+    <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="F71" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G71" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="H71">
         <v>2024</v>
       </c>
-      <c r="I71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="K71" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="L71">
+        <v>375</v>
+      </c>
+      <c r="L71" t="s">
+        <v>376</v>
+      </c>
+      <c r="M71">
         <v>3</v>
       </c>
-      <c r="M71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N71" t="s">
-        <v>28</v>
+        <v>371</v>
       </c>
       <c r="O71" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P71" t="s">
-        <v>356</v>
+        <v>33</v>
       </c>
       <c r="Q71" t="s">
-        <v>28</v>
+        <v>371</v>
       </c>
       <c r="R71" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S71" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="72" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T71" t="s">
+        <v>33</v>
+      </c>
+      <c r="U71" t="s">
+        <v>33</v>
+      </c>
+      <c r="V71"/>
+      <c r="W71"/>
+    </row>
+    <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D72" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E72" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="F72" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G72" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="H72">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="I72" t="s">
-        <v>368</v>
+        <v>293</v>
       </c>
       <c r="J72" t="s">
-        <v>369</v>
+        <v>294</v>
       </c>
       <c r="K72" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>294</v>
+      </c>
+      <c r="L72" t="s">
+        <v>378</v>
+      </c>
+      <c r="M72">
+        <v>2</v>
       </c>
       <c r="N72" t="s">
-        <v>28</v>
+        <v>379</v>
       </c>
       <c r="O72" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P72" t="s">
-        <v>371</v>
+        <v>33</v>
       </c>
       <c r="Q72" t="s">
-        <v>28</v>
+        <v>379</v>
       </c>
       <c r="R72" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S72" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="73" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T72" t="s">
+        <v>33</v>
+      </c>
+      <c r="U72" t="s">
+        <v>379</v>
+      </c>
+      <c r="V72"/>
+      <c r="W72" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="F73" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G73" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="H73">
         <v>2024</v>
       </c>
-      <c r="I73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="K73" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>384</v>
+      </c>
+      <c r="L73" t="s">
+        <v>385</v>
+      </c>
+      <c r="M73">
+        <v>3</v>
       </c>
       <c r="N73" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="O73" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P73" t="s">
-        <v>377</v>
+        <v>33</v>
       </c>
       <c r="Q73" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R73" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S73" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="74" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T73" t="s">
+        <v>33</v>
+      </c>
+      <c r="U73" t="s">
+        <v>33</v>
+      </c>
+      <c r="V73"/>
+      <c r="W73"/>
+    </row>
+    <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C74" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D74" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="F74" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G74" t="s">
-        <v>311</v>
+        <v>388</v>
       </c>
       <c r="H74">
         <v>2024</v>
       </c>
-      <c r="I74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="K74" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>390</v>
+      </c>
+      <c r="L74" t="s">
+        <v>391</v>
+      </c>
+      <c r="M74">
+        <v>3</v>
       </c>
       <c r="N74" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="O74" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P74" t="s">
-        <v>382</v>
+        <v>33</v>
       </c>
       <c r="Q74" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R74" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S74" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="75" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T74" t="s">
+        <v>33</v>
+      </c>
+      <c r="U74" t="s">
+        <v>33</v>
+      </c>
+      <c r="V74"/>
+      <c r="W74"/>
+    </row>
+    <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C75" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D75" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="F75" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G75" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="H75">
         <v>2024</v>
       </c>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>246</v>
+        <v>394</v>
       </c>
       <c r="K75" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="L75" t="s">
+        <v>396</v>
+      </c>
+      <c r="M75">
+        <v>3</v>
+      </c>
+      <c r="N75" t="s">
         <v>386</v>
       </c>
-      <c r="M75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O75" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P75" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="Q75" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R75" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S75" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T75" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U75" t="s">
+        <v>33</v>
+      </c>
+      <c r="V75"/>
+      <c r="W75"/>
+    </row>
+    <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C76" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D76" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="F76" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G76" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="H76">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I76"/>
       <c r="J76" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="K76" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>400</v>
+      </c>
+      <c r="L76" t="s">
+        <v>401</v>
+      </c>
+      <c r="M76">
+        <v>3</v>
       </c>
       <c r="N76" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="O76" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P76" t="s">
-        <v>392</v>
+        <v>33</v>
       </c>
       <c r="Q76" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R76" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S76" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="77" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T76" t="s">
+        <v>33</v>
+      </c>
+      <c r="U76" t="s">
+        <v>33</v>
+      </c>
+      <c r="V76"/>
+      <c r="W76"/>
+    </row>
+    <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E77" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="F77" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G77" t="s">
-        <v>25</v>
+        <v>403</v>
       </c>
       <c r="H77">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="K77" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>405</v>
+      </c>
+      <c r="L77" t="s">
+        <v>406</v>
+      </c>
+      <c r="M77">
+        <v>3</v>
       </c>
       <c r="N77" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="O77" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P77" t="s">
-        <v>396</v>
+        <v>33</v>
       </c>
       <c r="Q77" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="R77" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S77" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="78" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T77" t="s">
+        <v>33</v>
+      </c>
+      <c r="U77" t="s">
+        <v>407</v>
+      </c>
+      <c r="V77"/>
+      <c r="W77"/>
+    </row>
+    <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C78" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D78" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E78" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="F78" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G78" t="s">
-        <v>25</v>
+        <v>409</v>
       </c>
       <c r="H78">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="I78" t="s">
-        <v>398</v>
+        <v>28</v>
       </c>
       <c r="J78" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="K78" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>411</v>
+      </c>
+      <c r="L78" t="s">
+        <v>412</v>
+      </c>
+      <c r="M78">
+        <v>3</v>
       </c>
       <c r="N78" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="O78" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P78" t="s">
-        <v>400</v>
+        <v>33</v>
       </c>
       <c r="Q78" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="R78" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S78" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="79" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T78" t="s">
+        <v>33</v>
+      </c>
+      <c r="U78" t="s">
+        <v>407</v>
+      </c>
+      <c r="V78"/>
+      <c r="W78"/>
+    </row>
+    <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C79" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E79" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="F79" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G79" t="s">
-        <v>25</v>
+        <v>414</v>
       </c>
       <c r="H79">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="K79" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>416</v>
+      </c>
+      <c r="L79" t="s">
+        <v>417</v>
+      </c>
+      <c r="M79">
+        <v>3</v>
       </c>
       <c r="N79" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="O79" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P79" t="s">
-        <v>404</v>
+        <v>33</v>
       </c>
       <c r="Q79" t="s">
-        <v>28</v>
+        <v>407</v>
       </c>
       <c r="R79" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S79" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="80" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T79" t="s">
+        <v>33</v>
+      </c>
+      <c r="U79" t="s">
+        <v>407</v>
+      </c>
+      <c r="V79"/>
+      <c r="W79"/>
+    </row>
+    <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C80" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D80" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E80" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="F80" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G80" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="H80">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I80"/>
       <c r="J80" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="K80" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>420</v>
+      </c>
+      <c r="L80" t="s">
+        <v>421</v>
+      </c>
+      <c r="M80">
+        <v>40</v>
       </c>
       <c r="N80" t="s">
-        <v>28</v>
+        <v>422</v>
       </c>
       <c r="O80" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P80" t="s">
-        <v>408</v>
+        <v>33</v>
       </c>
       <c r="Q80" t="s">
-        <v>28</v>
+        <v>422</v>
       </c>
       <c r="R80" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S80" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="81" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T80" t="s">
+        <v>33</v>
+      </c>
+      <c r="U80" t="s">
+        <v>422</v>
+      </c>
+      <c r="V80"/>
+      <c r="W80"/>
+    </row>
+    <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C81" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D81" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E81" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="F81" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G81" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="H81">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I81"/>
       <c r="J81" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="K81" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>426</v>
+      </c>
+      <c r="L81" t="s">
+        <v>427</v>
+      </c>
+      <c r="M81">
+        <v>40</v>
       </c>
       <c r="N81" t="s">
-        <v>28</v>
+        <v>428</v>
       </c>
       <c r="O81" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P81" t="s">
-        <v>412</v>
+        <v>33</v>
       </c>
       <c r="Q81" t="s">
-        <v>28</v>
+        <v>428</v>
       </c>
       <c r="R81" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S81" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="82" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T81" t="s">
+        <v>33</v>
+      </c>
+      <c r="U81" t="s">
+        <v>428</v>
+      </c>
+      <c r="V81"/>
+      <c r="W81"/>
+    </row>
+    <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C82" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D82" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E82" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="F82" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G82" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="H82">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I82"/>
       <c r="J82" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="K82" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>431</v>
+      </c>
+      <c r="L82" t="s">
+        <v>432</v>
+      </c>
+      <c r="M82">
+        <v>40</v>
       </c>
       <c r="N82" t="s">
-        <v>28</v>
+        <v>433</v>
       </c>
       <c r="O82" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P82" t="s">
-        <v>416</v>
+        <v>33</v>
       </c>
       <c r="Q82" t="s">
-        <v>28</v>
+        <v>433</v>
       </c>
       <c r="R82" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S82" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="83" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T82" t="s">
+        <v>33</v>
+      </c>
+      <c r="U82" t="s">
+        <v>433</v>
+      </c>
+      <c r="V82"/>
+      <c r="W82"/>
+    </row>
+    <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C83" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D83" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E83" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="F83" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G83" t="s">
-        <v>25</v>
+        <v>435</v>
       </c>
       <c r="H83">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I83" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="J83" t="s">
-        <v>419</v>
+        <v>294</v>
       </c>
       <c r="K83" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>294</v>
+      </c>
+      <c r="L83" t="s">
+        <v>437</v>
       </c>
       <c r="M83" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="N83" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O83" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P83" t="s">
-        <v>420</v>
+        <v>33</v>
       </c>
       <c r="Q83" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="R83" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S83" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="84" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T83" t="s">
+        <v>33</v>
+      </c>
+      <c r="U83" t="s">
+        <v>33</v>
+      </c>
+      <c r="V83"/>
+      <c r="W83" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" t="s">
+        <v>440</v>
+      </c>
+      <c r="F84" t="s">
+        <v>68</v>
+      </c>
+      <c r="G84" t="s">
+        <v>142</v>
+      </c>
+      <c r="H84">
+        <v>2004</v>
+      </c>
+      <c r="I84"/>
+      <c r="J84" t="s">
+        <v>441</v>
+      </c>
+      <c r="K84" t="s">
+        <v>442</v>
+      </c>
+      <c r="L84" t="s">
+        <v>33</v>
+      </c>
+      <c r="M84">
         <v>20</v>
       </c>
-      <c r="C84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N84" t="s">
-        <v>28</v>
+        <v>443</v>
       </c>
       <c r="O84" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P84" t="s">
-        <v>425</v>
+        <v>33</v>
       </c>
       <c r="Q84" t="s">
-        <v>28</v>
+        <v>443</v>
       </c>
       <c r="R84" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S84" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="85" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T84" t="s">
+        <v>33</v>
+      </c>
+      <c r="U84" t="s">
+        <v>33</v>
+      </c>
+      <c r="V84"/>
+      <c r="W84"/>
+    </row>
+    <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C85"/>
+        <v>23</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
       <c r="D85" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="F85" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G85" t="s">
+        <v>142</v>
+      </c>
+      <c r="H85">
+        <v>2004</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
+        <v>445</v>
+      </c>
+      <c r="K85" t="s">
+        <v>446</v>
+      </c>
+      <c r="L85" t="s">
+        <v>33</v>
+      </c>
+      <c r="M85">
         <v>25</v>
       </c>
-      <c r="H85">
-[...16 lines deleted...]
-      </c>
       <c r="N85" t="s">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="O85" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P85" t="s">
-        <v>429</v>
+        <v>33</v>
       </c>
       <c r="Q85" t="s">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="R85" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S85" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="86" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T85" t="s">
+        <v>33</v>
+      </c>
+      <c r="U85" t="s">
+        <v>33</v>
+      </c>
+      <c r="V85"/>
+      <c r="W85"/>
+    </row>
+    <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="C86" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
-        <v>430</v>
+        <v>448</v>
       </c>
       <c r="F86" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G86" t="s">
+        <v>83</v>
+      </c>
+      <c r="H86">
+        <v>2006</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>449</v>
+      </c>
+      <c r="K86" t="s">
+        <v>450</v>
+      </c>
+      <c r="L86" t="s">
+        <v>33</v>
+      </c>
+      <c r="M86">
         <v>25</v>
       </c>
-      <c r="H86">
-[...16 lines deleted...]
-      </c>
       <c r="N86" t="s">
-        <v>28</v>
+        <v>451</v>
       </c>
       <c r="O86" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P86" t="s">
-        <v>431</v>
+        <v>33</v>
       </c>
       <c r="Q86" t="s">
-        <v>28</v>
+        <v>451</v>
       </c>
       <c r="R86" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S86" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="87" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T86" t="s">
+        <v>33</v>
+      </c>
+      <c r="U86" t="s">
+        <v>33</v>
+      </c>
+      <c r="V86"/>
+      <c r="W86"/>
+    </row>
+    <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" t="s">
+        <v>452</v>
+      </c>
+      <c r="F87" t="s">
+        <v>68</v>
+      </c>
+      <c r="G87" t="s">
+        <v>142</v>
+      </c>
+      <c r="H87">
+        <v>2000</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>453</v>
+      </c>
+      <c r="K87" t="s">
+        <v>454</v>
+      </c>
+      <c r="L87" t="s">
+        <v>33</v>
+      </c>
+      <c r="M87">
         <v>20</v>
       </c>
-      <c r="C87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N87" t="s">
-        <v>28</v>
+        <v>455</v>
       </c>
       <c r="O87" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P87" t="s">
-        <v>433</v>
+        <v>33</v>
       </c>
       <c r="Q87" t="s">
-        <v>28</v>
+        <v>455</v>
       </c>
       <c r="R87" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S87" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="88" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T87" t="s">
+        <v>33</v>
+      </c>
+      <c r="U87" t="s">
+        <v>33</v>
+      </c>
+      <c r="V87"/>
+      <c r="W87"/>
+    </row>
+    <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" t="s">
+        <v>456</v>
+      </c>
+      <c r="F88" t="s">
+        <v>68</v>
+      </c>
+      <c r="G88" t="s">
+        <v>142</v>
+      </c>
+      <c r="H88">
+        <v>2004</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>457</v>
+      </c>
+      <c r="K88" t="s">
+        <v>458</v>
+      </c>
+      <c r="L88" t="s">
+        <v>33</v>
+      </c>
+      <c r="M88">
         <v>20</v>
       </c>
-      <c r="C88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N88" t="s">
-        <v>28</v>
+        <v>459</v>
       </c>
       <c r="O88" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P88" t="s">
-        <v>438</v>
+        <v>33</v>
       </c>
       <c r="Q88" t="s">
-        <v>28</v>
+        <v>459</v>
       </c>
       <c r="R88" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S88" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="89" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T88" t="s">
+        <v>33</v>
+      </c>
+      <c r="U88" t="s">
+        <v>33</v>
+      </c>
+      <c r="V88"/>
+      <c r="W88"/>
+    </row>
+    <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C89" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D89" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="F89" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G89" t="s">
-        <v>322</v>
+        <v>142</v>
       </c>
       <c r="H89">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I89"/>
       <c r="J89" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="K89" t="s">
+        <v>462</v>
+      </c>
+      <c r="L89" t="s">
+        <v>33</v>
+      </c>
+      <c r="M89">
         <v>28</v>
       </c>
-      <c r="L89">
-[...4 lines deleted...]
-      </c>
       <c r="N89" t="s">
-        <v>28</v>
+        <v>463</v>
       </c>
       <c r="O89" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P89" t="s">
-        <v>442</v>
+        <v>33</v>
       </c>
       <c r="Q89" t="s">
-        <v>28</v>
+        <v>463</v>
       </c>
       <c r="R89" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S89" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="90" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T89" t="s">
+        <v>33</v>
+      </c>
+      <c r="U89" t="s">
+        <v>33</v>
+      </c>
+      <c r="V89"/>
+      <c r="W89"/>
+    </row>
+    <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D90" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
-        <v>443</v>
+        <v>464</v>
       </c>
       <c r="F90" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G90" t="s">
-        <v>373</v>
+        <v>142</v>
       </c>
       <c r="H90">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="K90" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>466</v>
+      </c>
+      <c r="L90" t="s">
+        <v>33</v>
+      </c>
+      <c r="M90">
+        <v>35</v>
       </c>
       <c r="N90" t="s">
-        <v>28</v>
+        <v>467</v>
       </c>
       <c r="O90" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P90" t="s">
-        <v>447</v>
+        <v>33</v>
       </c>
       <c r="Q90" t="s">
-        <v>28</v>
+        <v>467</v>
       </c>
       <c r="R90" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S90" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="91" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T90" t="s">
+        <v>33</v>
+      </c>
+      <c r="U90" t="s">
+        <v>33</v>
+      </c>
+      <c r="V90"/>
+      <c r="W90"/>
+    </row>
+    <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C91" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D91" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="F91" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G91" t="s">
-        <v>449</v>
+        <v>110</v>
       </c>
       <c r="H91">
-        <v>2023</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I91"/>
       <c r="J91" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="K91" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="L91" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>33</v>
+      </c>
+      <c r="M91">
+        <v>25</v>
       </c>
       <c r="N91" t="s">
-        <v>28</v>
+        <v>471</v>
       </c>
       <c r="O91" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P91" t="s">
-        <v>454</v>
+        <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>28</v>
+        <v>471</v>
       </c>
       <c r="R91" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S91" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="92" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T91" t="s">
+        <v>33</v>
+      </c>
+      <c r="U91" t="s">
+        <v>33</v>
+      </c>
+      <c r="V91"/>
+      <c r="W91"/>
+    </row>
+    <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D92" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="F92" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G92" t="s">
-        <v>25</v>
+        <v>473</v>
       </c>
       <c r="H92">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="K92" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>475</v>
+      </c>
+      <c r="L92" t="s">
+        <v>33</v>
+      </c>
+      <c r="M92">
+        <v>10</v>
       </c>
       <c r="N92" t="s">
-        <v>28</v>
+        <v>476</v>
       </c>
       <c r="O92" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P92" t="s">
-        <v>458</v>
+        <v>33</v>
       </c>
       <c r="Q92" t="s">
-        <v>28</v>
+        <v>476</v>
       </c>
       <c r="R92" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S92" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="93" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T92" t="s">
+        <v>33</v>
+      </c>
+      <c r="U92" t="s">
+        <v>33</v>
+      </c>
+      <c r="V92"/>
+      <c r="W92"/>
+    </row>
+    <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C93" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D93" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
       <c r="F93" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G93" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="H93">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="K93" t="s">
+        <v>479</v>
+      </c>
+      <c r="L93" t="s">
+        <v>33</v>
+      </c>
+      <c r="M93">
         <v>28</v>
       </c>
-      <c r="L93">
-[...4 lines deleted...]
-      </c>
       <c r="N93" t="s">
-        <v>28</v>
+        <v>480</v>
       </c>
       <c r="O93" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P93" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="Q93" t="s">
-        <v>28</v>
+        <v>480</v>
       </c>
       <c r="R93" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S93" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="94" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T93" t="s">
+        <v>33</v>
+      </c>
+      <c r="U93" t="s">
+        <v>33</v>
+      </c>
+      <c r="V93"/>
+      <c r="W93"/>
+    </row>
+    <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C94" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D94" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="F94" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G94" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="H94">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="K94" t="s">
+        <v>479</v>
+      </c>
+      <c r="L94" t="s">
+        <v>33</v>
+      </c>
+      <c r="M94">
         <v>28</v>
       </c>
-      <c r="L94">
-[...4 lines deleted...]
-      </c>
       <c r="N94" t="s">
-        <v>28</v>
+        <v>482</v>
       </c>
       <c r="O94" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P94" t="s">
-        <v>462</v>
+        <v>33</v>
       </c>
       <c r="Q94" t="s">
-        <v>28</v>
+        <v>482</v>
       </c>
       <c r="R94" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S94" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="95" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T94" t="s">
+        <v>33</v>
+      </c>
+      <c r="U94" t="s">
+        <v>33</v>
+      </c>
+      <c r="V94"/>
+      <c r="W94"/>
+    </row>
+    <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C95"/>
+        <v>23</v>
+      </c>
+      <c r="C95" t="s">
+        <v>24</v>
+      </c>
       <c r="D95" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="F95" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G95" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="H95">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I95"/>
       <c r="J95" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="K95" t="s">
+        <v>479</v>
+      </c>
+      <c r="L95" t="s">
+        <v>33</v>
+      </c>
+      <c r="M95">
         <v>28</v>
       </c>
-      <c r="L95">
-[...4 lines deleted...]
-      </c>
       <c r="N95" t="s">
-        <v>28</v>
+        <v>484</v>
       </c>
       <c r="O95" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P95" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
       <c r="Q95" t="s">
-        <v>28</v>
+        <v>484</v>
       </c>
       <c r="R95" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S95" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="96" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T95" t="s">
+        <v>33</v>
+      </c>
+      <c r="U95" t="s">
+        <v>33</v>
+      </c>
+      <c r="V95"/>
+      <c r="W95"/>
+    </row>
+    <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D96" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
-        <v>470</v>
+        <v>485</v>
       </c>
       <c r="F96" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G96" t="s">
-        <v>25</v>
+        <v>373</v>
       </c>
       <c r="H96">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I96"/>
       <c r="J96" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
       <c r="K96" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>487</v>
+      </c>
+      <c r="L96" t="s">
+        <v>488</v>
+      </c>
+      <c r="M96">
+        <v>3</v>
       </c>
       <c r="N96" t="s">
-        <v>28</v>
+        <v>489</v>
       </c>
       <c r="O96" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P96" t="s">
-        <v>473</v>
+        <v>33</v>
       </c>
       <c r="Q96" t="s">
-        <v>28</v>
+        <v>489</v>
       </c>
       <c r="R96" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S96" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="97" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T96" t="s">
+        <v>33</v>
+      </c>
+      <c r="U96" t="s">
+        <v>33</v>
+      </c>
+      <c r="V96"/>
+      <c r="W96"/>
+    </row>
+    <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C97" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D97" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="F97" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G97" t="s">
-        <v>25</v>
+        <v>373</v>
       </c>
       <c r="H97">
-        <v>2000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I97"/>
       <c r="J97" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="K97" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>492</v>
+      </c>
+      <c r="L97" t="s">
+        <v>33</v>
+      </c>
+      <c r="M97">
+        <v>3</v>
       </c>
       <c r="N97" t="s">
-        <v>28</v>
+        <v>493</v>
       </c>
       <c r="O97" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P97" t="s">
-        <v>400</v>
+        <v>33</v>
       </c>
       <c r="Q97" t="s">
-        <v>28</v>
+        <v>493</v>
       </c>
       <c r="R97" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S97" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="98" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T97" t="s">
+        <v>33</v>
+      </c>
+      <c r="U97" t="s">
+        <v>33</v>
+      </c>
+      <c r="V97"/>
+      <c r="W97"/>
+    </row>
+    <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C98" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D98" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E98" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="F98" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G98" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="H98">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="K98" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>496</v>
+      </c>
+      <c r="L98" t="s">
+        <v>497</v>
+      </c>
+      <c r="M98">
+        <v>3</v>
       </c>
       <c r="N98" t="s">
-        <v>28</v>
+        <v>498</v>
       </c>
       <c r="O98" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P98" t="s">
-        <v>480</v>
+        <v>33</v>
       </c>
       <c r="Q98" t="s">
-        <v>28</v>
+        <v>498</v>
       </c>
       <c r="R98" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S98" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="99" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T98" t="s">
+        <v>33</v>
+      </c>
+      <c r="U98" t="s">
+        <v>33</v>
+      </c>
+      <c r="V98"/>
+      <c r="W98"/>
+    </row>
+    <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C99"/>
+        <v>23</v>
+      </c>
+      <c r="C99" t="s">
+        <v>24</v>
+      </c>
       <c r="D99" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E99" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="F99" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G99" t="s">
-        <v>25</v>
+        <v>500</v>
       </c>
       <c r="H99">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I99"/>
       <c r="J99" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="K99" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>502</v>
+      </c>
+      <c r="L99" t="s">
+        <v>503</v>
       </c>
       <c r="M99" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="N99" t="s">
-        <v>28</v>
+        <v>505</v>
       </c>
       <c r="O99" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P99" t="s">
-        <v>484</v>
+        <v>33</v>
       </c>
       <c r="Q99" t="s">
-        <v>28</v>
+        <v>505</v>
       </c>
       <c r="R99" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S99" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="100" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T99" t="s">
+        <v>33</v>
+      </c>
+      <c r="U99" t="s">
+        <v>33</v>
+      </c>
+      <c r="V99"/>
+      <c r="W99"/>
+    </row>
+    <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C100"/>
+        <v>23</v>
+      </c>
+      <c r="C100" t="s">
+        <v>24</v>
+      </c>
       <c r="D100" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="F100" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G100" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="H100">
-        <v>1997</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I100"/>
       <c r="J100" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="K100" t="s">
+        <v>508</v>
+      </c>
+      <c r="L100" t="s">
+        <v>33</v>
+      </c>
+      <c r="M100">
         <v>28</v>
       </c>
-      <c r="L100">
-[...4 lines deleted...]
-      </c>
       <c r="N100" t="s">
-        <v>28</v>
+        <v>509</v>
       </c>
       <c r="O100" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P100" t="s">
-        <v>488</v>
+        <v>33</v>
       </c>
       <c r="Q100" t="s">
-        <v>28</v>
+        <v>509</v>
       </c>
       <c r="R100" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S100" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="101" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T100" t="s">
+        <v>33</v>
+      </c>
+      <c r="U100" t="s">
+        <v>33</v>
+      </c>
+      <c r="V100"/>
+      <c r="W100"/>
+    </row>
+    <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C101" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D101" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
-        <v>489</v>
+        <v>510</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G101" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="H101">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>428</v>
+        <v>511</v>
       </c>
       <c r="K101" t="s">
+        <v>512</v>
+      </c>
+      <c r="L101" t="s">
+        <v>33</v>
+      </c>
+      <c r="M101">
         <v>28</v>
       </c>
-      <c r="L101">
-[...4 lines deleted...]
-      </c>
       <c r="N101" t="s">
-        <v>28</v>
+        <v>513</v>
       </c>
       <c r="O101" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P101" t="s">
-        <v>490</v>
+        <v>33</v>
       </c>
       <c r="Q101" t="s">
-        <v>28</v>
+        <v>513</v>
       </c>
       <c r="R101" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S101" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="102" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T101" t="s">
+        <v>33</v>
+      </c>
+      <c r="U101" t="s">
+        <v>33</v>
+      </c>
+      <c r="V101"/>
+      <c r="W101"/>
+    </row>
+    <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C102"/>
+        <v>23</v>
+      </c>
+      <c r="C102" t="s">
+        <v>24</v>
+      </c>
       <c r="D102" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G102" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="H102">
-        <v>2009</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="K102" t="s">
+        <v>516</v>
+      </c>
+      <c r="L102" t="s">
+        <v>33</v>
+      </c>
+      <c r="M102">
         <v>28</v>
       </c>
-      <c r="L102">
-[...4 lines deleted...]
-      </c>
       <c r="N102" t="s">
-        <v>28</v>
+        <v>513</v>
       </c>
       <c r="O102" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P102" t="s">
-        <v>494</v>
+        <v>33</v>
       </c>
       <c r="Q102" t="s">
-        <v>28</v>
+        <v>513</v>
       </c>
       <c r="R102" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S102" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="103" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T102" t="s">
+        <v>33</v>
+      </c>
+      <c r="U102" t="s">
+        <v>33</v>
+      </c>
+      <c r="V102"/>
+      <c r="W102"/>
+    </row>
+    <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C103" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D103" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="F103" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G103" t="s">
-        <v>496</v>
+        <v>110</v>
       </c>
       <c r="H103">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I103"/>
       <c r="J103" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
       <c r="K103" t="s">
+        <v>519</v>
+      </c>
+      <c r="L103" t="s">
+        <v>33</v>
+      </c>
+      <c r="M103">
         <v>28</v>
       </c>
-      <c r="L103">
-[...4 lines deleted...]
-      </c>
       <c r="N103" t="s">
-        <v>28</v>
+        <v>520</v>
       </c>
       <c r="O103" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P103" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="Q103" t="s">
-        <v>28</v>
+        <v>520</v>
       </c>
       <c r="R103" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S103" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="104" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T103" t="s">
+        <v>33</v>
+      </c>
+      <c r="U103" t="s">
+        <v>33</v>
+      </c>
+      <c r="V103"/>
+      <c r="W103"/>
+    </row>
+    <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C104"/>
+        <v>23</v>
+      </c>
+      <c r="C104" t="s">
+        <v>24</v>
+      </c>
       <c r="D104" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G104" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="H104">
-        <v>1999</v>
-[...3 lines deleted...]
-      </c>
+        <v>1997</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>501</v>
+        <v>522</v>
       </c>
       <c r="K104" t="s">
+        <v>523</v>
+      </c>
+      <c r="L104" t="s">
+        <v>33</v>
+      </c>
+      <c r="M104">
         <v>28</v>
       </c>
-      <c r="L104">
-[...4 lines deleted...]
-      </c>
       <c r="N104" t="s">
-        <v>28</v>
+        <v>524</v>
       </c>
       <c r="O104" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P104" t="s">
-        <v>502</v>
+        <v>33</v>
       </c>
       <c r="Q104" t="s">
-        <v>28</v>
+        <v>524</v>
       </c>
       <c r="R104" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S104" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="105" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T104" t="s">
+        <v>33</v>
+      </c>
+      <c r="U104" t="s">
+        <v>33</v>
+      </c>
+      <c r="V104"/>
+      <c r="W104"/>
+    </row>
+    <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" t="s">
+        <v>525</v>
+      </c>
+      <c r="F105" t="s">
+        <v>68</v>
+      </c>
+      <c r="G105" t="s">
+        <v>142</v>
+      </c>
+      <c r="H105">
+        <v>2000</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>526</v>
+      </c>
+      <c r="K105" t="s">
+        <v>527</v>
+      </c>
+      <c r="L105" t="s">
+        <v>33</v>
+      </c>
+      <c r="M105">
         <v>20</v>
       </c>
-      <c r="C105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N105" t="s">
-        <v>28</v>
+        <v>528</v>
       </c>
       <c r="O105" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P105" t="s">
-        <v>506</v>
+        <v>33</v>
       </c>
       <c r="Q105" t="s">
-        <v>28</v>
+        <v>528</v>
       </c>
       <c r="R105" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S105" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="106" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T105" t="s">
+        <v>33</v>
+      </c>
+      <c r="U105" t="s">
+        <v>33</v>
+      </c>
+      <c r="V105"/>
+      <c r="W105"/>
+    </row>
+    <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>20</v>
+        <v>529</v>
       </c>
       <c r="C106" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D106" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="F106" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G106" t="s">
+        <v>83</v>
+      </c>
+      <c r="H106">
+        <v>2012</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>531</v>
+      </c>
+      <c r="K106" t="s">
+        <v>532</v>
+      </c>
+      <c r="L106" t="s">
+        <v>33</v>
+      </c>
+      <c r="M106">
         <v>25</v>
       </c>
-      <c r="H106">
-[...16 lines deleted...]
-      </c>
       <c r="N106" t="s">
-        <v>28</v>
+        <v>533</v>
       </c>
       <c r="O106" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P106" t="s">
-        <v>510</v>
+        <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>28</v>
+        <v>533</v>
       </c>
       <c r="R106" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S106" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="107" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T106" t="s">
+        <v>33</v>
+      </c>
+      <c r="U106" t="s">
+        <v>33</v>
+      </c>
+      <c r="V106"/>
+      <c r="W106"/>
+    </row>
+    <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C107" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D107" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="F107" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G107" t="s">
-        <v>512</v>
+        <v>115</v>
       </c>
       <c r="H107">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>12345679</v>
+        <v>1997</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>535</v>
       </c>
       <c r="K107" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="L107">
+        <v>536</v>
+      </c>
+      <c r="L107" t="s">
+        <v>33</v>
+      </c>
+      <c r="M107">
         <v>20</v>
       </c>
-      <c r="M107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N107" t="s">
-        <v>28</v>
+        <v>537</v>
       </c>
       <c r="O107" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P107" t="s">
-        <v>514</v>
+        <v>33</v>
       </c>
       <c r="Q107" t="s">
-        <v>28</v>
+        <v>537</v>
       </c>
       <c r="R107" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S107" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T107" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U107" t="s">
+        <v>33</v>
+      </c>
+      <c r="V107"/>
+      <c r="W107"/>
+    </row>
+    <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C108" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D108" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="F108" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="G108" t="s">
-        <v>517</v>
+        <v>110</v>
       </c>
       <c r="H108">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1997</v>
+      </c>
+      <c r="I108"/>
       <c r="J108" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="K108" t="s">
+        <v>540</v>
+      </c>
+      <c r="L108" t="s">
+        <v>33</v>
+      </c>
+      <c r="M108">
         <v>28</v>
       </c>
-      <c r="L108">
-[...4 lines deleted...]
-      </c>
       <c r="N108" t="s">
-        <v>28</v>
+        <v>541</v>
       </c>
       <c r="O108" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P108" t="s">
-        <v>520</v>
+        <v>33</v>
       </c>
       <c r="Q108" t="s">
-        <v>28</v>
+        <v>541</v>
       </c>
       <c r="R108" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S108" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T108" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U108" t="s">
+        <v>33</v>
+      </c>
+      <c r="V108"/>
+      <c r="W108"/>
+    </row>
+    <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C109" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D109" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="F109" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="G109" t="s">
-        <v>523</v>
+        <v>142</v>
       </c>
       <c r="H109">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>525</v>
+        <v>478</v>
       </c>
       <c r="K109" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>479</v>
+      </c>
+      <c r="L109" t="s">
+        <v>33</v>
+      </c>
+      <c r="M109">
+        <v>28</v>
       </c>
       <c r="N109" t="s">
-        <v>28</v>
+        <v>543</v>
       </c>
       <c r="O109" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P109" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="Q109" t="s">
-        <v>28</v>
+        <v>543</v>
       </c>
       <c r="R109" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S109" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T109" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U109" t="s">
+        <v>33</v>
+      </c>
+      <c r="V109"/>
+      <c r="W109"/>
+    </row>
+    <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C110" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D110" t="s">
+        <v>25</v>
+      </c>
+      <c r="E110" t="s">
+        <v>544</v>
+      </c>
+      <c r="F110" t="s">
+        <v>68</v>
+      </c>
+      <c r="G110" t="s">
         <v>83</v>
       </c>
-      <c r="E110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H110">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="K110" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>546</v>
+      </c>
+      <c r="L110" t="s">
+        <v>33</v>
+      </c>
+      <c r="M110">
+        <v>25</v>
       </c>
       <c r="N110" t="s">
-        <v>28</v>
+        <v>547</v>
       </c>
       <c r="O110" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P110" t="s">
-        <v>534</v>
+        <v>33</v>
       </c>
       <c r="Q110" t="s">
-        <v>28</v>
+        <v>547</v>
       </c>
       <c r="R110" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S110" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T110" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U110" t="s">
+        <v>33</v>
+      </c>
+      <c r="V110"/>
+      <c r="W110"/>
+    </row>
+    <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>23</v>
+      </c>
+      <c r="C111" t="s">
+        <v>24</v>
+      </c>
+      <c r="D111" t="s">
+        <v>25</v>
+      </c>
+      <c r="E111" t="s">
+        <v>548</v>
+      </c>
+      <c r="F111" t="s">
+        <v>68</v>
+      </c>
+      <c r="G111" t="s">
+        <v>115</v>
+      </c>
+      <c r="H111">
+        <v>1999</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>549</v>
+      </c>
+      <c r="K111" t="s">
+        <v>550</v>
+      </c>
+      <c r="L111" t="s">
+        <v>33</v>
+      </c>
+      <c r="M111">
         <v>20</v>
       </c>
-      <c r="C111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N111" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="O111" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P111" t="s">
-        <v>540</v>
+        <v>33</v>
       </c>
       <c r="Q111" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="R111" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S111" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T111" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U111" t="s">
+        <v>33</v>
+      </c>
+      <c r="V111"/>
+      <c r="W111"/>
+    </row>
+    <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C112" t="s">
+        <v>24</v>
+      </c>
+      <c r="D112" t="s">
+        <v>25</v>
+      </c>
+      <c r="E112" t="s">
+        <v>551</v>
+      </c>
+      <c r="F112" t="s">
+        <v>68</v>
+      </c>
+      <c r="G112" t="s">
+        <v>115</v>
+      </c>
+      <c r="H112">
+        <v>1999</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>552</v>
+      </c>
+      <c r="K112" t="s">
+        <v>553</v>
+      </c>
+      <c r="L112" t="s">
+        <v>33</v>
+      </c>
+      <c r="M112">
         <v>20</v>
       </c>
-      <c r="C112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N112" t="s">
-        <v>28</v>
+        <v>554</v>
       </c>
       <c r="O112" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P112" t="s">
-        <v>545</v>
+        <v>33</v>
       </c>
       <c r="Q112" t="s">
-        <v>28</v>
+        <v>554</v>
       </c>
       <c r="R112" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S112" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T112" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U112" t="s">
+        <v>33</v>
+      </c>
+      <c r="V112"/>
+      <c r="W112"/>
+    </row>
+    <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C113" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D113" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="F113" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="G113" t="s">
-        <v>548</v>
+        <v>142</v>
       </c>
       <c r="H113">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="I113" t="s">
-        <v>549</v>
+        <v>28</v>
       </c>
       <c r="J113" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K113" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>557</v>
+      </c>
+      <c r="L113" t="s">
+        <v>33</v>
+      </c>
+      <c r="M113">
+        <v>25</v>
       </c>
       <c r="N113" t="s">
-        <v>28</v>
+        <v>558</v>
       </c>
       <c r="O113" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P113" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="Q113" t="s">
-        <v>28</v>
+        <v>558</v>
       </c>
       <c r="R113" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S113" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T113" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U113" t="s">
+        <v>33</v>
+      </c>
+      <c r="V113"/>
+      <c r="W113"/>
+    </row>
+    <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" t="s">
+        <v>559</v>
+      </c>
+      <c r="F114" t="s">
+        <v>68</v>
+      </c>
+      <c r="G114" t="s">
+        <v>115</v>
+      </c>
+      <c r="H114">
+        <v>1994</v>
+      </c>
+      <c r="I114" t="s">
+        <v>28</v>
+      </c>
+      <c r="J114" t="s">
+        <v>560</v>
+      </c>
+      <c r="K114" t="s">
+        <v>561</v>
+      </c>
+      <c r="L114" t="s">
+        <v>33</v>
+      </c>
+      <c r="M114">
         <v>20</v>
       </c>
-      <c r="C114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N114" t="s">
-        <v>28</v>
+        <v>562</v>
       </c>
       <c r="O114" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P114" t="s">
-        <v>558</v>
+        <v>33</v>
       </c>
       <c r="Q114" t="s">
-        <v>28</v>
+        <v>562</v>
       </c>
       <c r="R114" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S114" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T114" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U114" t="s">
+        <v>33</v>
+      </c>
+      <c r="V114"/>
+      <c r="W114"/>
+    </row>
+    <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>45</v>
+      </c>
+      <c r="C115" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" t="s">
+        <v>563</v>
+      </c>
+      <c r="F115" t="s">
+        <v>68</v>
+      </c>
+      <c r="G115" t="s">
+        <v>115</v>
+      </c>
+      <c r="H115">
+        <v>4</v>
+      </c>
+      <c r="I115" t="s">
+        <v>61</v>
+      </c>
+      <c r="J115">
+        <v>12345</v>
+      </c>
+      <c r="K115">
+        <v>12345679</v>
+      </c>
+      <c r="L115" t="s">
+        <v>564</v>
+      </c>
+      <c r="M115">
         <v>20</v>
       </c>
-      <c r="C115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N115" t="s">
-        <v>28</v>
+        <v>565</v>
       </c>
       <c r="O115" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P115" t="s">
-        <v>534</v>
+        <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>28</v>
+        <v>565</v>
       </c>
       <c r="R115" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S115" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T115" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U115" t="s">
+        <v>33</v>
+      </c>
+      <c r="V115"/>
+      <c r="W115" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C116" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D116" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E116" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F116" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G116" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="H116">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="I116" t="s">
-        <v>566</v>
+        <v>61</v>
       </c>
       <c r="J116" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="K116" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L116">
+        <v>570</v>
+      </c>
+      <c r="L116" t="s">
+        <v>33</v>
+      </c>
+      <c r="M116">
         <v>2</v>
       </c>
-      <c r="M116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N116" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="O116" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P116" t="s">
-        <v>568</v>
+        <v>33</v>
       </c>
       <c r="Q116" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="R116" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S116" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T116" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U116" t="s">
+        <v>33</v>
+      </c>
+      <c r="V116"/>
+      <c r="W116" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>570</v>
+        <v>45</v>
       </c>
       <c r="C117" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D117" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E117" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="F117" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G117" t="s">
-        <v>530</v>
+        <v>574</v>
       </c>
       <c r="H117">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I117" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="J117" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="K117" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>577</v>
+      </c>
+      <c r="L117" t="s">
+        <v>578</v>
+      </c>
+      <c r="M117">
+        <v>2</v>
       </c>
       <c r="N117" t="s">
-        <v>28</v>
+        <v>579</v>
       </c>
       <c r="O117" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P117" t="s">
-        <v>575</v>
+        <v>33</v>
       </c>
       <c r="Q117" t="s">
-        <v>28</v>
+        <v>579</v>
       </c>
       <c r="R117" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S117" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T117" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U117" t="s">
+        <v>33</v>
+      </c>
+      <c r="V117"/>
+      <c r="W117" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
       <c r="C118" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D118" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E118" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F118" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G118" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="H118">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I118" t="s">
-        <v>579</v>
+        <v>28</v>
       </c>
       <c r="J118" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="K118" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="L118">
+        <v>584</v>
+      </c>
+      <c r="L118" t="s">
+        <v>585</v>
+      </c>
+      <c r="M118">
         <v>2</v>
       </c>
-      <c r="M118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N118" t="s">
-        <v>28</v>
+        <v>586</v>
       </c>
       <c r="O118" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P118" t="s">
-        <v>582</v>
+        <v>33</v>
       </c>
       <c r="Q118" t="s">
-        <v>28</v>
+        <v>586</v>
       </c>
       <c r="R118" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S118" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T118" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U118" t="s">
+        <v>33</v>
+      </c>
+      <c r="V118"/>
+      <c r="W118" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D119" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E119" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="F119" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G119" t="s">
-        <v>530</v>
+        <v>299</v>
       </c>
       <c r="H119">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I119" t="s">
-        <v>585</v>
+        <v>28</v>
       </c>
       <c r="J119" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="K119" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="L119">
+        <v>590</v>
+      </c>
+      <c r="L119" t="s">
+        <v>591</v>
+      </c>
+      <c r="M119">
         <v>2</v>
       </c>
-      <c r="M119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N119" t="s">
-        <v>28</v>
+        <v>592</v>
       </c>
       <c r="O119" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P119" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="Q119" t="s">
-        <v>28</v>
+        <v>592</v>
       </c>
       <c r="R119" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S119" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T119" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U119" t="s">
+        <v>33</v>
+      </c>
+      <c r="V119"/>
+      <c r="W119" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C120" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D120" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E120" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="F120" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G120" t="s">
-        <v>251</v>
+        <v>582</v>
       </c>
       <c r="H120">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="I120" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="J120" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="K120" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>597</v>
+      </c>
+      <c r="L120" t="s">
+        <v>33</v>
+      </c>
+      <c r="M120">
+        <v>3</v>
       </c>
       <c r="N120" t="s">
-        <v>28</v>
+        <v>598</v>
       </c>
       <c r="O120" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P120" t="s">
-        <v>540</v>
+        <v>33</v>
       </c>
       <c r="Q120" t="s">
-        <v>28</v>
+        <v>598</v>
       </c>
       <c r="R120" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S120" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T120" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U120" t="s">
+        <v>33</v>
+      </c>
+      <c r="V120"/>
+      <c r="W120" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C121" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D121" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E121" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="F121" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G121" t="s">
-        <v>555</v>
+        <v>601</v>
       </c>
       <c r="H121">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="I121" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="J121" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="K121" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="L121">
+        <v>604</v>
+      </c>
+      <c r="L121" t="s">
+        <v>605</v>
+      </c>
+      <c r="M121">
         <v>2</v>
       </c>
-      <c r="M121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N121" t="s">
-        <v>28</v>
+        <v>606</v>
       </c>
       <c r="O121" t="s">
-        <v>599</v>
+        <v>33</v>
       </c>
       <c r="P121" t="s">
-        <v>599</v>
+        <v>33</v>
       </c>
       <c r="Q121" t="s">
-        <v>28</v>
+        <v>606</v>
       </c>
       <c r="R121" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S121" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T121" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U121" t="s">
+        <v>33</v>
+      </c>
+      <c r="V121"/>
+      <c r="W121" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C122" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D122" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E122" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="F122" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G122" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="H122">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I122" t="s">
-        <v>603</v>
+        <v>23</v>
       </c>
       <c r="J122" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="K122" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="L122">
+        <v>611</v>
+      </c>
+      <c r="L122" t="s">
+        <v>33</v>
+      </c>
+      <c r="M122">
         <v>2</v>
       </c>
-      <c r="M122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N122" t="s">
-        <v>28</v>
+        <v>612</v>
       </c>
       <c r="O122" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P122" t="s">
-        <v>606</v>
+        <v>33</v>
       </c>
       <c r="Q122" t="s">
-        <v>28</v>
+        <v>612</v>
       </c>
       <c r="R122" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S122" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T122" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U122" t="s">
+        <v>33</v>
+      </c>
+      <c r="V122"/>
+      <c r="W122" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E123" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="F123" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G123" t="s">
-        <v>548</v>
+        <v>609</v>
       </c>
       <c r="H123">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I123" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="J123" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="K123" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="L123">
+        <v>617</v>
+      </c>
+      <c r="L123" t="s">
+        <v>618</v>
+      </c>
+      <c r="M123">
         <v>2</v>
       </c>
-      <c r="M123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N123" t="s">
-        <v>28</v>
+        <v>586</v>
       </c>
       <c r="O123" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P123" t="s">
-        <v>612</v>
+        <v>33</v>
       </c>
       <c r="Q123" t="s">
-        <v>28</v>
+        <v>586</v>
       </c>
       <c r="R123" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S123" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T123" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U123" t="s">
+        <v>33</v>
+      </c>
+      <c r="V123"/>
+      <c r="W123" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C124" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D124" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E124" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="F124" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G124" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="H124">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="I124" t="s">
-        <v>246</v>
+        <v>621</v>
       </c>
       <c r="J124" t="s">
-        <v>246</v>
+        <v>622</v>
       </c>
       <c r="K124" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="L124">
+        <v>623</v>
+      </c>
+      <c r="L124" t="s">
+        <v>33</v>
+      </c>
+      <c r="M124">
         <v>2</v>
       </c>
-      <c r="M124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N124" t="s">
-        <v>28</v>
+        <v>624</v>
       </c>
       <c r="O124" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P124" t="s">
-        <v>617</v>
+        <v>33</v>
       </c>
       <c r="Q124" t="s">
-        <v>28</v>
+        <v>624</v>
       </c>
       <c r="R124" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S124" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T124" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U124" t="s">
+        <v>33</v>
+      </c>
+      <c r="V124"/>
+      <c r="W124" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>195</v>
+        <v>529</v>
       </c>
       <c r="C125" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D125" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E125" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="F125" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G125" t="s">
-        <v>530</v>
+        <v>582</v>
       </c>
       <c r="H125">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I125" t="s">
-        <v>620</v>
+        <v>529</v>
       </c>
       <c r="J125" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="K125" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>628</v>
+      </c>
+      <c r="L125" t="s">
+        <v>629</v>
+      </c>
+      <c r="M125">
+        <v>3</v>
       </c>
       <c r="N125" t="s">
-        <v>28</v>
+        <v>630</v>
       </c>
       <c r="O125" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P125" t="s">
-        <v>623</v>
+        <v>33</v>
       </c>
       <c r="Q125" t="s">
-        <v>28</v>
+        <v>630</v>
       </c>
       <c r="R125" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S125" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T125" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U125" t="s">
+        <v>33</v>
+      </c>
+      <c r="V125"/>
+      <c r="W125" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="C126" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D126" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E126" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="F126" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G126" t="s">
-        <v>25</v>
+        <v>633</v>
       </c>
       <c r="H126">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="I126" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="J126" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="K126" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L126">
+        <v>636</v>
+      </c>
+      <c r="L126" t="s">
+        <v>637</v>
+      </c>
+      <c r="M126">
         <v>2</v>
       </c>
-      <c r="M126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N126" t="s">
-        <v>28</v>
+        <v>638</v>
       </c>
       <c r="O126" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P126" t="s">
-        <v>628</v>
+        <v>33</v>
       </c>
       <c r="Q126" t="s">
-        <v>28</v>
+        <v>638</v>
       </c>
       <c r="R126" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S126" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T126" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U126" t="s">
+        <v>33</v>
+      </c>
+      <c r="V126"/>
+      <c r="W126" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C127" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D127" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E127" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="F127" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G127" t="s">
-        <v>530</v>
+        <v>582</v>
       </c>
       <c r="H127">
         <v>2014</v>
       </c>
       <c r="I127" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="J127" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="K127" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>643</v>
+      </c>
+      <c r="L127" t="s">
+        <v>644</v>
+      </c>
+      <c r="M127">
+        <v>2</v>
       </c>
       <c r="N127" t="s">
-        <v>28</v>
+        <v>645</v>
       </c>
       <c r="O127" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P127" t="s">
-        <v>634</v>
+        <v>33</v>
       </c>
       <c r="Q127" t="s">
-        <v>28</v>
+        <v>645</v>
       </c>
       <c r="R127" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S127" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T127" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U127" t="s">
+        <v>33</v>
+      </c>
+      <c r="V127"/>
+      <c r="W127" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C128" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D128" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E128" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="F128" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G128" t="s">
-        <v>637</v>
+        <v>299</v>
       </c>
       <c r="H128">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="I128" t="s">
-        <v>638</v>
+        <v>350</v>
       </c>
       <c r="J128" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="K128" t="s">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>649</v>
+      </c>
+      <c r="L128" t="s">
+        <v>650</v>
+      </c>
+      <c r="M128">
+        <v>2</v>
       </c>
       <c r="N128" t="s">
-        <v>28</v>
+        <v>592</v>
       </c>
       <c r="O128" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P128" t="s">
-        <v>641</v>
+        <v>33</v>
       </c>
       <c r="Q128" t="s">
-        <v>28</v>
+        <v>592</v>
       </c>
       <c r="R128" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S128" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T128" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U128" t="s">
+        <v>33</v>
+      </c>
+      <c r="V128"/>
+      <c r="W128" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C129" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D129" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E129" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="F129" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G129" t="s">
-        <v>152</v>
+        <v>609</v>
       </c>
       <c r="H129">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="I129" t="s">
-        <v>644</v>
+        <v>350</v>
       </c>
       <c r="J129" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="K129" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>654</v>
+      </c>
+      <c r="L129" t="s">
+        <v>655</v>
+      </c>
+      <c r="M129">
+        <v>2</v>
       </c>
       <c r="N129" t="s">
-        <v>28</v>
+        <v>656</v>
       </c>
       <c r="O129" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P129" t="s">
-        <v>335</v>
+        <v>656</v>
       </c>
       <c r="Q129" t="s">
-        <v>28</v>
+        <v>656</v>
       </c>
       <c r="R129" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S129" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="130" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T129" t="s">
+        <v>33</v>
+      </c>
+      <c r="U129" t="s">
+        <v>33</v>
+      </c>
+      <c r="V129"/>
+      <c r="W129" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C130" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E130" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="F130" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G130" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="H130">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I130" t="s">
-        <v>649</v>
+        <v>350</v>
       </c>
       <c r="J130" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="K130" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L130">
+        <v>661</v>
+      </c>
+      <c r="L130" t="s">
+        <v>662</v>
+      </c>
+      <c r="M130">
         <v>2</v>
       </c>
-      <c r="M130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N130" t="s">
-        <v>28</v>
+        <v>663</v>
       </c>
       <c r="O130" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P130" t="s">
-        <v>651</v>
+        <v>33</v>
       </c>
       <c r="Q130" t="s">
-        <v>28</v>
+        <v>663</v>
       </c>
       <c r="R130" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S130" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T130" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U130" t="s">
+        <v>33</v>
+      </c>
+      <c r="V130"/>
+      <c r="W130" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C131" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E131" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="F131" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G131" t="s">
-        <v>654</v>
+        <v>601</v>
       </c>
       <c r="H131">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="I131" t="s">
-        <v>655</v>
+        <v>350</v>
       </c>
       <c r="J131" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="K131" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="L131">
+        <v>667</v>
+      </c>
+      <c r="L131" t="s">
+        <v>668</v>
+      </c>
+      <c r="M131">
         <v>2</v>
       </c>
-      <c r="M131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N131" t="s">
-        <v>28</v>
+        <v>669</v>
       </c>
       <c r="O131" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P131" t="s">
-        <v>520</v>
+        <v>33</v>
       </c>
       <c r="Q131" t="s">
-        <v>28</v>
+        <v>669</v>
       </c>
       <c r="R131" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S131" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T131" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U131" t="s">
+        <v>33</v>
+      </c>
+      <c r="V131"/>
+      <c r="W131" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C132" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D132" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E132" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="F132" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G132" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="H132">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="I132" t="s">
-        <v>660</v>
+        <v>436</v>
       </c>
       <c r="J132" t="s">
-        <v>661</v>
+        <v>294</v>
       </c>
       <c r="K132" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="L132">
+        <v>294</v>
+      </c>
+      <c r="L132" t="s">
+        <v>673</v>
+      </c>
+      <c r="M132">
         <v>2</v>
       </c>
-      <c r="M132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N132" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="O132" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P132" t="s">
-        <v>520</v>
+        <v>33</v>
       </c>
       <c r="Q132" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="R132" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S132" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T132" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U132" t="s">
+        <v>33</v>
+      </c>
+      <c r="V132"/>
+      <c r="W132" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C133" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D133" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E133" t="s">
-        <v>664</v>
+        <v>676</v>
       </c>
       <c r="F133" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G133" t="s">
-        <v>665</v>
+        <v>582</v>
       </c>
       <c r="H133">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I133" t="s">
-        <v>666</v>
+        <v>436</v>
       </c>
       <c r="J133" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="K133" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>678</v>
+      </c>
+      <c r="L133" t="s">
+        <v>679</v>
+      </c>
+      <c r="M133">
+        <v>2</v>
       </c>
       <c r="N133" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="O133" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P133" t="s">
-        <v>669</v>
+        <v>33</v>
       </c>
       <c r="Q133" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="R133" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S133" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T133" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U133" t="s">
+        <v>33</v>
+      </c>
+      <c r="V133"/>
+      <c r="W133" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C134" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D134" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E134" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="F134" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G134" t="s">
-        <v>530</v>
+        <v>142</v>
       </c>
       <c r="H134">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I134" t="s">
-        <v>672</v>
+        <v>436</v>
       </c>
       <c r="J134" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="K134" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L134">
+        <v>684</v>
+      </c>
+      <c r="L134" t="s">
+        <v>33</v>
+      </c>
+      <c r="M134">
         <v>2</v>
       </c>
-      <c r="M134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N134" t="s">
-        <v>28</v>
+        <v>685</v>
       </c>
       <c r="O134" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P134" t="s">
-        <v>674</v>
+        <v>33</v>
       </c>
       <c r="Q134" t="s">
-        <v>28</v>
+        <v>685</v>
       </c>
       <c r="R134" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S134" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T134" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U134" t="s">
+        <v>33</v>
+      </c>
+      <c r="V134"/>
+      <c r="W134" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D135" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E135" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
       <c r="F135" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G135" t="s">
-        <v>530</v>
+        <v>582</v>
       </c>
       <c r="H135">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I135" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="J135" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="K135" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>690</v>
+      </c>
+      <c r="L135" t="s">
+        <v>691</v>
+      </c>
+      <c r="M135">
+        <v>3</v>
       </c>
       <c r="N135" t="s">
-        <v>28</v>
+        <v>692</v>
       </c>
       <c r="O135" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P135" t="s">
-        <v>623</v>
+        <v>33</v>
       </c>
       <c r="Q135" t="s">
-        <v>28</v>
+        <v>692</v>
       </c>
       <c r="R135" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S135" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T135" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U135" t="s">
+        <v>33</v>
+      </c>
+      <c r="V135"/>
+      <c r="W135" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C136" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D136" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E136" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="F136" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G136" t="s">
-        <v>654</v>
+        <v>695</v>
       </c>
       <c r="H136">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I136" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="J136" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
       <c r="K136" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>698</v>
+      </c>
+      <c r="L136" t="s">
+        <v>699</v>
+      </c>
+      <c r="M136">
+        <v>3</v>
       </c>
       <c r="N136" t="s">
-        <v>28</v>
+        <v>700</v>
       </c>
       <c r="O136" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P136" t="s">
-        <v>684</v>
+        <v>33</v>
       </c>
       <c r="Q136" t="s">
-        <v>28</v>
+        <v>700</v>
       </c>
       <c r="R136" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S136" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T136" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U136" t="s">
+        <v>33</v>
+      </c>
+      <c r="V136"/>
+      <c r="W136" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="C137" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D137" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
-        <v>687</v>
+        <v>702</v>
       </c>
       <c r="F137" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G137" t="s">
-        <v>530</v>
+        <v>199</v>
       </c>
       <c r="H137">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I137"/>
       <c r="J137" t="s">
-        <v>689</v>
+        <v>703</v>
       </c>
       <c r="K137" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>704</v>
+      </c>
+      <c r="L137" t="s">
+        <v>705</v>
+      </c>
+      <c r="M137">
+        <v>3</v>
       </c>
       <c r="N137" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="O137" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P137" t="s">
-        <v>691</v>
+        <v>33</v>
       </c>
       <c r="Q137" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R137" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S137" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T137" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U137" t="s">
+        <v>33</v>
+      </c>
+      <c r="V137"/>
+      <c r="W137"/>
+    </row>
+    <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C138" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D138" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E138" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="F138" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G138" t="s">
-        <v>530</v>
+        <v>707</v>
       </c>
       <c r="H138">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="I138" t="s">
-        <v>694</v>
+        <v>263</v>
       </c>
       <c r="J138" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="K138" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="L138">
+        <v>709</v>
+      </c>
+      <c r="L138" t="s">
+        <v>33</v>
+      </c>
+      <c r="M138">
         <v>2</v>
       </c>
-      <c r="M138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N138" t="s">
-        <v>28</v>
+        <v>710</v>
       </c>
       <c r="O138" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P138" t="s">
-        <v>697</v>
+        <v>33</v>
       </c>
       <c r="Q138" t="s">
-        <v>28</v>
+        <v>710</v>
       </c>
       <c r="R138" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S138" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T138" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U138" t="s">
+        <v>33</v>
+      </c>
+      <c r="V138"/>
+      <c r="W138" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C139" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D139" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E139" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="F139" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G139" t="s">
-        <v>665</v>
+        <v>713</v>
       </c>
       <c r="H139">
-        <v>2023</v>
+        <v>2006</v>
       </c>
       <c r="I139" t="s">
-        <v>700</v>
+        <v>714</v>
       </c>
       <c r="J139" t="s">
-        <v>701</v>
+        <v>715</v>
       </c>
       <c r="K139" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="L139">
+        <v>716</v>
+      </c>
+      <c r="L139" t="s">
+        <v>717</v>
+      </c>
+      <c r="M139">
         <v>2</v>
       </c>
-      <c r="M139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N139" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="O139" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P139" t="s">
-        <v>703</v>
+        <v>33</v>
       </c>
       <c r="Q139" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="R139" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S139" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T139" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U139" t="s">
+        <v>33</v>
+      </c>
+      <c r="V139"/>
+      <c r="W139" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C140" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D140" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E140" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="F140" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G140" t="s">
-        <v>665</v>
+        <v>707</v>
       </c>
       <c r="H140">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="I140" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="J140" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
       <c r="K140" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="L140">
+        <v>721</v>
+      </c>
+      <c r="L140" t="s">
+        <v>722</v>
+      </c>
+      <c r="M140">
         <v>2</v>
       </c>
-      <c r="M140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N140" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="O140" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P140" t="s">
-        <v>709</v>
+        <v>33</v>
       </c>
       <c r="Q140" t="s">
-        <v>28</v>
+        <v>571</v>
       </c>
       <c r="R140" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S140" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T140" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U140" t="s">
+        <v>33</v>
+      </c>
+      <c r="V140"/>
+      <c r="W140" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C141" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D141" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E141" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="F141" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G141" t="s">
-        <v>530</v>
+        <v>725</v>
       </c>
       <c r="H141">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="I141" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="J141" t="s">
-        <v>713</v>
+        <v>726</v>
       </c>
       <c r="K141" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>727</v>
+      </c>
+      <c r="L141" t="s">
+        <v>728</v>
+      </c>
+      <c r="M141">
+        <v>3</v>
       </c>
       <c r="N141" t="s">
-        <v>28</v>
+        <v>729</v>
       </c>
       <c r="O141" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P141" t="s">
-        <v>568</v>
+        <v>33</v>
       </c>
       <c r="Q141" t="s">
-        <v>28</v>
+        <v>729</v>
       </c>
       <c r="R141" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S141" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T141" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U141" t="s">
+        <v>33</v>
+      </c>
+      <c r="V141"/>
+      <c r="W141" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C142" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D142" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E142" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="F142" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G142" t="s">
-        <v>665</v>
+        <v>582</v>
       </c>
       <c r="H142">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="I142" t="s">
-        <v>717</v>
+        <v>61</v>
       </c>
       <c r="J142" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="K142" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="L142">
+        <v>733</v>
+      </c>
+      <c r="L142" t="s">
+        <v>33</v>
+      </c>
+      <c r="M142">
         <v>2</v>
       </c>
-      <c r="M142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N142" t="s">
-        <v>28</v>
+        <v>734</v>
       </c>
       <c r="O142" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P142" t="s">
-        <v>599</v>
+        <v>33</v>
       </c>
       <c r="Q142" t="s">
-        <v>28</v>
+        <v>734</v>
       </c>
       <c r="R142" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S142" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T142" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U142" t="s">
+        <v>33</v>
+      </c>
+      <c r="V142"/>
+      <c r="W142" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C143"/>
+        <v>45</v>
+      </c>
+      <c r="C143" t="s">
+        <v>24</v>
+      </c>
       <c r="D143" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E143" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="F143" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G143" t="s">
-        <v>615</v>
+        <v>582</v>
       </c>
       <c r="H143">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="I143" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="J143" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="K143" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="L143">
+        <v>737</v>
+      </c>
+      <c r="L143" t="s">
+        <v>738</v>
+      </c>
+      <c r="M143">
         <v>2</v>
       </c>
-      <c r="M143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N143" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="O143" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P143" t="s">
-        <v>725</v>
+        <v>33</v>
       </c>
       <c r="Q143" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="R143" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S143" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="144" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T143" t="s">
+        <v>33</v>
+      </c>
+      <c r="U143" t="s">
+        <v>33</v>
+      </c>
+      <c r="V143"/>
+      <c r="W143" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C144" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D144" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E144" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="F144" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="G144" t="s">
-        <v>251</v>
+        <v>713</v>
       </c>
       <c r="H144">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="I144" t="s">
-        <v>727</v>
+        <v>263</v>
       </c>
       <c r="J144" t="s">
-        <v>728</v>
+        <v>741</v>
       </c>
       <c r="K144" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>742</v>
+      </c>
+      <c r="L144" t="s">
+        <v>743</v>
+      </c>
+      <c r="M144">
+        <v>2</v>
       </c>
       <c r="N144" t="s">
-        <v>28</v>
+        <v>744</v>
       </c>
       <c r="O144" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P144" t="s">
-        <v>730</v>
+        <v>33</v>
       </c>
       <c r="Q144" t="s">
-        <v>28</v>
+        <v>744</v>
       </c>
       <c r="R144" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S144" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T144" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U144" t="s">
+        <v>33</v>
+      </c>
+      <c r="V144"/>
+      <c r="W144" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>195</v>
+        <v>746</v>
       </c>
       <c r="C145" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D145" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E145" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="F145" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G145" t="s">
-        <v>311</v>
+        <v>582</v>
       </c>
       <c r="H145">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="I145" t="s">
-        <v>733</v>
+        <v>61</v>
       </c>
       <c r="J145" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="K145" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>749</v>
+      </c>
+      <c r="L145" t="s">
+        <v>750</v>
+      </c>
+      <c r="M145">
+        <v>2</v>
       </c>
       <c r="N145" t="s">
-        <v>28</v>
+        <v>751</v>
       </c>
       <c r="O145" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P145" t="s">
-        <v>736</v>
+        <v>33</v>
       </c>
       <c r="Q145" t="s">
-        <v>28</v>
+        <v>751</v>
       </c>
       <c r="R145" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S145" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="146" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T145" t="s">
+        <v>33</v>
+      </c>
+      <c r="U145" t="s">
+        <v>33</v>
+      </c>
+      <c r="V145"/>
+      <c r="W145" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C146" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D146" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E146" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
       <c r="F146" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G146" t="s">
-        <v>738</v>
+        <v>582</v>
       </c>
       <c r="H146">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="I146" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="J146" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="K146" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>756</v>
+      </c>
+      <c r="L146" t="s">
+        <v>757</v>
+      </c>
+      <c r="M146">
+        <v>2</v>
       </c>
       <c r="N146" t="s">
-        <v>28</v>
+        <v>758</v>
       </c>
       <c r="O146" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P146" t="s">
-        <v>742</v>
+        <v>33</v>
       </c>
       <c r="Q146" t="s">
-        <v>28</v>
+        <v>758</v>
       </c>
       <c r="R146" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S146" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="147" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T146" t="s">
+        <v>33</v>
+      </c>
+      <c r="U146" t="s">
+        <v>33</v>
+      </c>
+      <c r="V146"/>
+      <c r="W146" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C147" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D147" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E147" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="F147" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="G147" t="s">
-        <v>130</v>
+        <v>725</v>
       </c>
       <c r="H147">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I147" t="s">
-        <v>744</v>
+        <v>61</v>
       </c>
       <c r="J147" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="K147" t="s">
-        <v>746</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>762</v>
+      </c>
+      <c r="L147" t="s">
+        <v>763</v>
+      </c>
+      <c r="M147">
+        <v>2</v>
       </c>
       <c r="N147" t="s">
-        <v>28</v>
+        <v>764</v>
       </c>
       <c r="O147" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P147" t="s">
-        <v>747</v>
+        <v>33</v>
       </c>
       <c r="Q147" t="s">
-        <v>28</v>
+        <v>764</v>
       </c>
       <c r="R147" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S147" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="148" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T147" t="s">
+        <v>33</v>
+      </c>
+      <c r="U147" t="s">
+        <v>33</v>
+      </c>
+      <c r="V147"/>
+      <c r="W147" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C148" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D148" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E148" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="F148" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G148" t="s">
-        <v>749</v>
+        <v>725</v>
       </c>
       <c r="H148">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="I148" t="s">
-        <v>750</v>
+        <v>575</v>
       </c>
       <c r="J148" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="K148" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>768</v>
+      </c>
+      <c r="L148" t="s">
+        <v>769</v>
+      </c>
+      <c r="M148">
+        <v>2</v>
       </c>
       <c r="N148" t="s">
-        <v>28</v>
+        <v>770</v>
       </c>
       <c r="O148" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P148" t="s">
-        <v>335</v>
+        <v>33</v>
       </c>
       <c r="Q148" t="s">
-        <v>28</v>
+        <v>770</v>
       </c>
       <c r="R148" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S148" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="149" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T148" t="s">
+        <v>33</v>
+      </c>
+      <c r="U148" t="s">
+        <v>33</v>
+      </c>
+      <c r="V148"/>
+      <c r="W148" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C149" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D149" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E149" t="s">
-        <v>753</v>
+        <v>772</v>
       </c>
       <c r="F149" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G149" t="s">
-        <v>152</v>
+        <v>582</v>
       </c>
       <c r="H149">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="I149" t="s">
-        <v>754</v>
+        <v>279</v>
       </c>
       <c r="J149" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="K149" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>774</v>
+      </c>
+      <c r="L149" t="s">
+        <v>775</v>
+      </c>
+      <c r="M149">
+        <v>2</v>
       </c>
       <c r="N149" t="s">
-        <v>28</v>
+        <v>624</v>
       </c>
       <c r="O149" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P149" t="s">
-        <v>756</v>
+        <v>33</v>
       </c>
       <c r="Q149" t="s">
-        <v>28</v>
+        <v>624</v>
       </c>
       <c r="R149" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S149" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="150" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T149" t="s">
+        <v>33</v>
+      </c>
+      <c r="U149" t="s">
+        <v>33</v>
+      </c>
+      <c r="V149"/>
+      <c r="W149" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C150" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D150" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E150" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="F150" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G150" t="s">
-        <v>373</v>
+        <v>725</v>
       </c>
       <c r="H150">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I150" t="s">
-        <v>758</v>
+        <v>575</v>
       </c>
       <c r="J150" t="s">
-        <v>759</v>
+        <v>778</v>
       </c>
       <c r="K150" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>779</v>
+      </c>
+      <c r="L150" t="s">
+        <v>780</v>
+      </c>
+      <c r="M150">
+        <v>2</v>
       </c>
       <c r="N150" t="s">
-        <v>28</v>
+        <v>656</v>
       </c>
       <c r="O150" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P150" t="s">
-        <v>756</v>
+        <v>33</v>
       </c>
       <c r="Q150" t="s">
-        <v>28</v>
+        <v>656</v>
       </c>
       <c r="R150" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S150" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="151" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T150" t="s">
+        <v>33</v>
+      </c>
+      <c r="U150" t="s">
+        <v>33</v>
+      </c>
+      <c r="V150"/>
+      <c r="W150" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="C151"/>
       <c r="D151" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E151" t="s">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="F151" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G151" t="s">
-        <v>311</v>
+        <v>672</v>
       </c>
       <c r="H151">
         <v>2022</v>
       </c>
       <c r="I151" t="s">
-        <v>762</v>
+        <v>61</v>
       </c>
       <c r="J151" t="s">
-        <v>763</v>
+        <v>783</v>
       </c>
       <c r="K151" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>784</v>
+      </c>
+      <c r="L151" t="s">
+        <v>785</v>
+      </c>
+      <c r="M151">
+        <v>2</v>
       </c>
       <c r="N151" t="s">
-        <v>28</v>
+        <v>786</v>
       </c>
       <c r="O151" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P151" t="s">
-        <v>765</v>
+        <v>33</v>
       </c>
       <c r="Q151" t="s">
-        <v>28</v>
+        <v>786</v>
       </c>
       <c r="R151" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S151" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="152" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T151" t="s">
+        <v>33</v>
+      </c>
+      <c r="U151" t="s">
+        <v>33</v>
+      </c>
+      <c r="V151"/>
+      <c r="W151"/>
+    </row>
+    <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C152" t="s">
-        <v>766</v>
+        <v>24</v>
       </c>
       <c r="D152" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E152" t="s">
-        <v>767</v>
+        <v>787</v>
       </c>
       <c r="F152" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G152" t="s">
-        <v>25</v>
+        <v>299</v>
       </c>
       <c r="H152">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="I152" t="s">
-        <v>768</v>
+        <v>341</v>
       </c>
       <c r="J152" t="s">
-        <v>769</v>
+        <v>788</v>
       </c>
       <c r="K152" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>789</v>
+      </c>
+      <c r="L152" t="s">
+        <v>790</v>
+      </c>
+      <c r="M152">
+        <v>3</v>
       </c>
       <c r="N152" t="s">
-        <v>28</v>
+        <v>791</v>
       </c>
       <c r="O152" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P152" t="s">
-        <v>771</v>
+        <v>33</v>
       </c>
       <c r="Q152" t="s">
-        <v>28</v>
+        <v>791</v>
       </c>
       <c r="R152" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S152" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="153" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T152" t="s">
+        <v>33</v>
+      </c>
+      <c r="U152" t="s">
+        <v>33</v>
+      </c>
+      <c r="V152"/>
+      <c r="W152" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C153" t="s">
-        <v>772</v>
+        <v>24</v>
       </c>
       <c r="D153" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E153" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="F153" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G153" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="H153">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I153"/>
       <c r="J153" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="K153" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>795</v>
+      </c>
+      <c r="L153" t="s">
+        <v>796</v>
+      </c>
+      <c r="M153">
+        <v>40</v>
       </c>
       <c r="N153" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="O153" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P153" t="s">
-        <v>736</v>
+        <v>33</v>
       </c>
       <c r="Q153" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="R153" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S153" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="154" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T153" t="s">
+        <v>33</v>
+      </c>
+      <c r="U153" t="s">
+        <v>33</v>
+      </c>
+      <c r="V153"/>
+      <c r="W153"/>
+    </row>
+    <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C154" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D154" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E154" t="s">
-        <v>777</v>
+        <v>798</v>
       </c>
       <c r="F154" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G154" t="s">
-        <v>373</v>
+        <v>799</v>
       </c>
       <c r="H154">
         <v>2024</v>
       </c>
-      <c r="I154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
-        <v>779</v>
+        <v>800</v>
       </c>
       <c r="K154" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>801</v>
+      </c>
+      <c r="L154" t="s">
+        <v>802</v>
+      </c>
+      <c r="M154">
+        <v>4</v>
       </c>
       <c r="N154" t="s">
-        <v>28</v>
+        <v>803</v>
       </c>
       <c r="O154" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P154" t="s">
-        <v>736</v>
+        <v>33</v>
       </c>
       <c r="Q154" t="s">
-        <v>28</v>
+        <v>803</v>
       </c>
       <c r="R154" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S154" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="155" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T154" t="s">
+        <v>33</v>
+      </c>
+      <c r="U154" t="s">
+        <v>803</v>
+      </c>
+      <c r="V154"/>
+      <c r="W154"/>
+    </row>
+    <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C155" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D155" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E155" t="s">
-        <v>781</v>
+        <v>804</v>
       </c>
       <c r="F155" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G155" t="s">
-        <v>373</v>
+        <v>175</v>
       </c>
       <c r="H155">
-        <v>2023</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I155"/>
       <c r="J155" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="K155" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>785</v>
+        <v>806</v>
+      </c>
+      <c r="L155" t="s">
+        <v>807</v>
+      </c>
+      <c r="M155">
+        <v>5</v>
       </c>
       <c r="N155" t="s">
-        <v>28</v>
+        <v>808</v>
       </c>
       <c r="O155" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P155" t="s">
-        <v>785</v>
+        <v>33</v>
       </c>
       <c r="Q155" t="s">
-        <v>28</v>
+        <v>808</v>
       </c>
       <c r="R155" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S155" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="156" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T155" t="s">
+        <v>33</v>
+      </c>
+      <c r="U155" t="s">
+        <v>33</v>
+      </c>
+      <c r="V155"/>
+      <c r="W155"/>
+    </row>
+    <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C156" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D156" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
-        <v>786</v>
+        <v>809</v>
       </c>
       <c r="F156" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G156" t="s">
-        <v>373</v>
+        <v>810</v>
       </c>
       <c r="H156">
-        <v>2023</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I156"/>
       <c r="J156" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
       <c r="K156" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>790</v>
+        <v>812</v>
+      </c>
+      <c r="L156" t="s">
+        <v>813</v>
+      </c>
+      <c r="M156">
+        <v>3</v>
       </c>
       <c r="N156" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="O156" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P156" t="s">
-        <v>790</v>
+        <v>33</v>
       </c>
       <c r="Q156" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="R156" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S156" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="157" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T156" t="s">
+        <v>33</v>
+      </c>
+      <c r="U156" t="s">
+        <v>33</v>
+      </c>
+      <c r="V156"/>
+      <c r="W156"/>
+    </row>
+    <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C157" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D157" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
       <c r="F157" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G157" t="s">
-        <v>792</v>
+        <v>199</v>
       </c>
       <c r="H157">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I157"/>
       <c r="J157" t="s">
-        <v>794</v>
+        <v>815</v>
       </c>
       <c r="K157" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="L157">
+        <v>816</v>
+      </c>
+      <c r="L157" t="s">
+        <v>33</v>
+      </c>
+      <c r="M157">
         <v>3</v>
       </c>
-      <c r="M157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N157" t="s">
-        <v>28</v>
+        <v>817</v>
       </c>
       <c r="O157" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P157" t="s">
-        <v>796</v>
+        <v>33</v>
       </c>
       <c r="Q157" t="s">
-        <v>28</v>
+        <v>817</v>
       </c>
       <c r="R157" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S157" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="158" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T157" t="s">
+        <v>33</v>
+      </c>
+      <c r="U157" t="s">
+        <v>33</v>
+      </c>
+      <c r="V157"/>
+      <c r="W157"/>
+    </row>
+    <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C158" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D158" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
-        <v>797</v>
+        <v>818</v>
       </c>
       <c r="F158" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G158" t="s">
-        <v>792</v>
+        <v>424</v>
       </c>
       <c r="H158">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I158"/>
       <c r="J158" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="K158" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="L158">
+        <v>820</v>
+      </c>
+      <c r="L158" t="s">
+        <v>821</v>
+      </c>
+      <c r="M158">
         <v>3</v>
       </c>
-      <c r="M158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N158" t="s">
-        <v>28</v>
+        <v>817</v>
       </c>
       <c r="O158" t="s">
-        <v>796</v>
+        <v>33</v>
       </c>
       <c r="P158" t="s">
-        <v>796</v>
+        <v>33</v>
       </c>
       <c r="Q158" t="s">
-        <v>28</v>
+        <v>817</v>
       </c>
       <c r="R158" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S158" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="159" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T158" t="s">
+        <v>33</v>
+      </c>
+      <c r="U158" t="s">
+        <v>33</v>
+      </c>
+      <c r="V158"/>
+      <c r="W158"/>
+    </row>
+    <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C159" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D159" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E159" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="F159" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G159" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="H159">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I159"/>
       <c r="J159" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="K159" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>824</v>
+      </c>
+      <c r="L159" t="s">
+        <v>825</v>
+      </c>
+      <c r="M159">
+        <v>33</v>
       </c>
       <c r="N159" t="s">
-        <v>28</v>
+        <v>826</v>
       </c>
       <c r="O159" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P159" t="s">
-        <v>371</v>
+        <v>33</v>
       </c>
       <c r="Q159" t="s">
-        <v>28</v>
+        <v>826</v>
       </c>
       <c r="R159" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S159" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="160" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T159" t="s">
+        <v>33</v>
+      </c>
+      <c r="U159" t="s">
+        <v>826</v>
+      </c>
+      <c r="V159"/>
+      <c r="W159"/>
+    </row>
+    <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C160" t="s">
-        <v>772</v>
+        <v>827</v>
       </c>
       <c r="D160" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E160" t="s">
-        <v>805</v>
+        <v>828</v>
       </c>
       <c r="F160" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G160" t="s">
-        <v>738</v>
+        <v>142</v>
       </c>
       <c r="H160">
-        <v>2023</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
       <c r="K160" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>809</v>
+        <v>830</v>
+      </c>
+      <c r="L160" t="s">
+        <v>831</v>
+      </c>
+      <c r="M160">
+        <v>13</v>
       </c>
       <c r="N160" t="s">
-        <v>28</v>
+        <v>832</v>
       </c>
       <c r="O160" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P160" t="s">
-        <v>809</v>
+        <v>33</v>
       </c>
       <c r="Q160" t="s">
-        <v>28</v>
+        <v>832</v>
       </c>
       <c r="R160" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S160" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="161" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T160" t="s">
+        <v>33</v>
+      </c>
+      <c r="U160" t="s">
+        <v>832</v>
+      </c>
+      <c r="V160"/>
+      <c r="W160"/>
+    </row>
+    <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C161" t="s">
-        <v>21</v>
+        <v>833</v>
       </c>
       <c r="D161" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E161" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="F161" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G161" t="s">
-        <v>811</v>
+        <v>424</v>
       </c>
       <c r="H161">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I161"/>
       <c r="J161" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="K161" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>836</v>
+      </c>
+      <c r="L161" t="s">
+        <v>837</v>
+      </c>
+      <c r="M161">
+        <v>40</v>
       </c>
       <c r="N161" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="O161" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P161" t="s">
-        <v>815</v>
+        <v>33</v>
       </c>
       <c r="Q161" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="R161" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S161" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="162" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T161" t="s">
+        <v>33</v>
+      </c>
+      <c r="U161" t="s">
+        <v>797</v>
+      </c>
+      <c r="V161"/>
+      <c r="W161"/>
+    </row>
+    <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C162" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D162" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E162" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="F162" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G162" t="s">
-        <v>373</v>
+        <v>424</v>
       </c>
       <c r="H162">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I162"/>
       <c r="J162" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="K162" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>840</v>
+      </c>
+      <c r="L162" t="s">
+        <v>841</v>
+      </c>
+      <c r="M162">
+        <v>40</v>
       </c>
       <c r="N162" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="O162" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P162" t="s">
-        <v>820</v>
+        <v>33</v>
       </c>
       <c r="Q162" t="s">
-        <v>28</v>
+        <v>797</v>
       </c>
       <c r="R162" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S162" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="163" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T162" t="s">
+        <v>33</v>
+      </c>
+      <c r="U162" t="s">
+        <v>797</v>
+      </c>
+      <c r="V162"/>
+      <c r="W162"/>
+    </row>
+    <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C163"/>
+        <v>23</v>
+      </c>
+      <c r="C163" t="s">
+        <v>24</v>
+      </c>
       <c r="D163" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E163" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="F163" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G163" t="s">
-        <v>822</v>
+        <v>424</v>
       </c>
       <c r="H163">
         <v>2023</v>
       </c>
-      <c r="I163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I163"/>
       <c r="J163" t="s">
-        <v>824</v>
+        <v>843</v>
       </c>
       <c r="K163" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>844</v>
+      </c>
+      <c r="L163" t="s">
+        <v>845</v>
+      </c>
+      <c r="M163">
+        <v>50</v>
       </c>
       <c r="N163" t="s">
-        <v>28</v>
+        <v>846</v>
       </c>
       <c r="O163" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P163" t="s">
-        <v>826</v>
+        <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>28</v>
+        <v>846</v>
       </c>
       <c r="R163" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S163" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="164" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T163" t="s">
+        <v>33</v>
+      </c>
+      <c r="U163" t="s">
+        <v>846</v>
+      </c>
+      <c r="V163"/>
+      <c r="W163"/>
+    </row>
+    <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C164" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D164" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E164" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="F164" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G164" t="s">
-        <v>828</v>
+        <v>424</v>
       </c>
       <c r="H164">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I164"/>
       <c r="J164" t="s">
-        <v>830</v>
+        <v>848</v>
       </c>
       <c r="K164" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>849</v>
+      </c>
+      <c r="L164" t="s">
+        <v>850</v>
+      </c>
+      <c r="M164">
+        <v>50</v>
       </c>
       <c r="N164" t="s">
-        <v>28</v>
+        <v>851</v>
       </c>
       <c r="O164" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P164" t="s">
-        <v>832</v>
+        <v>33</v>
       </c>
       <c r="Q164" t="s">
-        <v>28</v>
+        <v>851</v>
       </c>
       <c r="R164" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S164" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="165" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T164" t="s">
+        <v>33</v>
+      </c>
+      <c r="U164" t="s">
+        <v>851</v>
+      </c>
+      <c r="V164"/>
+      <c r="W164"/>
+    </row>
+    <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D165" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E165" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="F165" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G165" t="s">
-        <v>130</v>
+        <v>853</v>
       </c>
       <c r="H165">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I165"/>
       <c r="J165" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="K165" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>855</v>
+      </c>
+      <c r="L165" t="s">
+        <v>856</v>
+      </c>
+      <c r="M165">
+        <v>3</v>
       </c>
       <c r="N165" t="s">
-        <v>28</v>
+        <v>857</v>
       </c>
       <c r="O165" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P165" t="s">
-        <v>832</v>
+        <v>33</v>
       </c>
       <c r="Q165" t="s">
-        <v>28</v>
+        <v>857</v>
       </c>
       <c r="R165" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S165" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="166" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T165" t="s">
+        <v>33</v>
+      </c>
+      <c r="U165" t="s">
+        <v>33</v>
+      </c>
+      <c r="V165"/>
+      <c r="W165"/>
+    </row>
+    <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C166"/>
+        <v>23</v>
+      </c>
+      <c r="C166" t="s">
+        <v>24</v>
+      </c>
       <c r="D166" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E166" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="F166" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G166" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="H166">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I166"/>
       <c r="J166" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
       <c r="K166" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>860</v>
+      </c>
+      <c r="L166" t="s">
+        <v>861</v>
+      </c>
+      <c r="M166">
+        <v>3</v>
       </c>
       <c r="N166" t="s">
-        <v>28</v>
+        <v>857</v>
       </c>
       <c r="O166" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P166" t="s">
-        <v>832</v>
+        <v>857</v>
       </c>
       <c r="Q166" t="s">
-        <v>28</v>
+        <v>857</v>
       </c>
       <c r="R166" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S166" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="167" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T166" t="s">
+        <v>33</v>
+      </c>
+      <c r="U166" t="s">
+        <v>33</v>
+      </c>
+      <c r="V166"/>
+      <c r="W166"/>
+    </row>
+    <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C167" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D167" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E167" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="F167" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G167" t="s">
-        <v>25</v>
+        <v>424</v>
       </c>
       <c r="H167">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I167"/>
       <c r="J167" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="K167" t="s">
-        <v>845</v>
-[...5 lines deleted...]
-        <v>846</v>
+        <v>864</v>
+      </c>
+      <c r="L167" t="s">
+        <v>865</v>
+      </c>
+      <c r="M167">
+        <v>3</v>
       </c>
       <c r="N167" t="s">
-        <v>28</v>
+        <v>422</v>
       </c>
       <c r="O167" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P167" t="s">
-        <v>846</v>
+        <v>33</v>
       </c>
       <c r="Q167" t="s">
-        <v>28</v>
+        <v>422</v>
       </c>
       <c r="R167" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S167" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="168" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T167" t="s">
+        <v>33</v>
+      </c>
+      <c r="U167" t="s">
+        <v>422</v>
+      </c>
+      <c r="V167"/>
+      <c r="W167"/>
+    </row>
+    <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>686</v>
+        <v>23</v>
       </c>
       <c r="C168" t="s">
-        <v>21</v>
+        <v>833</v>
       </c>
       <c r="D168" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E168" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
       <c r="F168" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G168" t="s">
-        <v>822</v>
+        <v>799</v>
       </c>
       <c r="H168">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I168"/>
       <c r="J168" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="K168" t="s">
-        <v>850</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>868</v>
+      </c>
+      <c r="L168" t="s">
+        <v>869</v>
+      </c>
+      <c r="M168">
+        <v>12</v>
       </c>
       <c r="N168" t="s">
-        <v>28</v>
+        <v>870</v>
       </c>
       <c r="O168" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P168" t="s">
-        <v>832</v>
+        <v>33</v>
       </c>
       <c r="Q168" t="s">
-        <v>28</v>
+        <v>870</v>
       </c>
       <c r="R168" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S168" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="169" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T168" t="s">
+        <v>33</v>
+      </c>
+      <c r="U168" t="s">
+        <v>33</v>
+      </c>
+      <c r="V168"/>
+      <c r="W168"/>
+    </row>
+    <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C169"/>
+        <v>23</v>
+      </c>
+      <c r="C169" t="s">
+        <v>24</v>
+      </c>
       <c r="D169" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E169" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="F169" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G169" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="H169">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I169"/>
       <c r="J169" t="s">
-        <v>854</v>
+        <v>873</v>
       </c>
       <c r="K169" t="s">
-        <v>855</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>874</v>
+      </c>
+      <c r="L169" t="s">
+        <v>875</v>
+      </c>
+      <c r="M169">
+        <v>3</v>
       </c>
       <c r="N169" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="O169" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P169" t="s">
-        <v>832</v>
+        <v>33</v>
       </c>
       <c r="Q169" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="R169" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S169" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="170" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T169" t="s">
+        <v>33</v>
+      </c>
+      <c r="U169" t="s">
+        <v>50</v>
+      </c>
+      <c r="V169"/>
+      <c r="W169"/>
+    </row>
+    <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C170"/>
+        <v>23</v>
+      </c>
+      <c r="C170" t="s">
+        <v>24</v>
+      </c>
       <c r="D170" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E170" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="F170" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G170" t="s">
-        <v>857</v>
+        <v>424</v>
       </c>
       <c r="H170">
         <v>2021</v>
       </c>
-      <c r="I170">
-[...1 lines deleted...]
-      </c>
+      <c r="I170"/>
       <c r="J170" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
       <c r="K170" t="s">
-        <v>859</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>878</v>
+      </c>
+      <c r="L170" t="s">
+        <v>879</v>
+      </c>
+      <c r="M170">
+        <v>3</v>
       </c>
       <c r="N170" t="s">
-        <v>28</v>
+        <v>880</v>
       </c>
       <c r="O170" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P170" t="s">
-        <v>860</v>
+        <v>33</v>
       </c>
       <c r="Q170" t="s">
-        <v>28</v>
+        <v>880</v>
       </c>
       <c r="R170" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S170" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="171" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T170" t="s">
+        <v>33</v>
+      </c>
+      <c r="U170" t="s">
+        <v>33</v>
+      </c>
+      <c r="V170"/>
+      <c r="W170"/>
+    </row>
+    <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>686</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="C171"/>
       <c r="D171" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E171" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="F171" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G171" t="s">
-        <v>838</v>
+        <v>882</v>
       </c>
       <c r="H171">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I171"/>
       <c r="J171" t="s">
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="K171" t="s">
-        <v>864</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>884</v>
+      </c>
+      <c r="L171" t="s">
+        <v>885</v>
+      </c>
+      <c r="M171">
+        <v>7</v>
       </c>
       <c r="N171" t="s">
-        <v>28</v>
+        <v>886</v>
       </c>
       <c r="O171" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P171" t="s">
-        <v>865</v>
+        <v>33</v>
       </c>
       <c r="Q171" t="s">
-        <v>28</v>
+        <v>886</v>
       </c>
       <c r="R171" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S171" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="172" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T171" t="s">
+        <v>33</v>
+      </c>
+      <c r="U171" t="s">
+        <v>33</v>
+      </c>
+      <c r="V171"/>
+      <c r="W171"/>
+    </row>
+    <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C172"/>
+        <v>45</v>
+      </c>
+      <c r="C172" t="s">
+        <v>24</v>
+      </c>
       <c r="D172" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E172" t="s">
-        <v>866</v>
+        <v>887</v>
       </c>
       <c r="F172" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G172" t="s">
-        <v>828</v>
+        <v>888</v>
       </c>
       <c r="H172">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I172"/>
       <c r="J172" t="s">
-        <v>868</v>
+        <v>889</v>
       </c>
       <c r="K172" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="L172">
+        <v>890</v>
+      </c>
+      <c r="L172" t="s">
+        <v>891</v>
+      </c>
+      <c r="M172">
         <v>5</v>
       </c>
-      <c r="M172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N172" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="O172" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P172" t="s">
-        <v>870</v>
+        <v>33</v>
       </c>
       <c r="Q172" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="R172" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S172" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T172" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U172" t="s">
+        <v>33</v>
+      </c>
+      <c r="V172"/>
+      <c r="W172"/>
+    </row>
+    <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C173"/>
+        <v>45</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
       <c r="D173" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E173" t="s">
-        <v>872</v>
+        <v>893</v>
       </c>
       <c r="F173" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G173" t="s">
-        <v>654</v>
+        <v>175</v>
       </c>
       <c r="H173">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I173"/>
       <c r="J173" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="K173" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="L173">
+        <v>895</v>
+      </c>
+      <c r="L173" t="s">
+        <v>896</v>
+      </c>
+      <c r="M173">
         <v>5</v>
       </c>
-      <c r="M173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N173" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="O173" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P173" t="s">
-        <v>870</v>
+        <v>33</v>
       </c>
       <c r="Q173" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="R173" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S173" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="174" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T173" t="s">
+        <v>33</v>
+      </c>
+      <c r="U173" t="s">
+        <v>33</v>
+      </c>
+      <c r="V173"/>
+      <c r="W173"/>
+    </row>
+    <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="C174"/>
       <c r="D174" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E174" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="F174" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G174" t="s">
-        <v>877</v>
+        <v>898</v>
       </c>
       <c r="H174">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I174"/>
       <c r="J174" t="s">
-        <v>879</v>
+        <v>899</v>
       </c>
       <c r="K174" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>881</v>
+        <v>900</v>
+      </c>
+      <c r="L174" t="s">
+        <v>901</v>
+      </c>
+      <c r="M174">
+        <v>5</v>
       </c>
       <c r="N174" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="O174" t="s">
-        <v>881</v>
+        <v>33</v>
       </c>
       <c r="P174" t="s">
-        <v>881</v>
+        <v>33</v>
       </c>
       <c r="Q174" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
       <c r="R174" t="s">
-        <v>881</v>
+        <v>33</v>
       </c>
       <c r="S174" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="175" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T174" t="s">
+        <v>33</v>
+      </c>
+      <c r="U174" t="s">
+        <v>33</v>
+      </c>
+      <c r="V174"/>
+      <c r="W174"/>
+    </row>
+    <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="C175"/>
+        <v>45</v>
+      </c>
+      <c r="C175" t="s">
+        <v>24</v>
+      </c>
       <c r="D175" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E175" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="F175" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>174</v>
+      </c>
+      <c r="G175" t="s">
+        <v>142</v>
       </c>
       <c r="H175">
-        <v>2344</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I175"/>
       <c r="J175" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="K175" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>886</v>
+        <v>904</v>
+      </c>
+      <c r="L175" t="s">
+        <v>905</v>
+      </c>
+      <c r="M175">
+        <v>7</v>
       </c>
       <c r="N175" t="s">
-        <v>28</v>
+        <v>906</v>
       </c>
       <c r="O175" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P175" t="s">
-        <v>886</v>
+        <v>33</v>
       </c>
       <c r="Q175" t="s">
-        <v>28</v>
+        <v>906</v>
       </c>
       <c r="R175" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S175" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="176" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T175" t="s">
+        <v>33</v>
+      </c>
+      <c r="U175" t="s">
+        <v>33</v>
+      </c>
+      <c r="V175"/>
+      <c r="W175"/>
+    </row>
+    <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
-      <c r="B176"/>
-      <c r="C176"/>
+      <c r="B176" t="s">
+        <v>746</v>
+      </c>
+      <c r="C176" t="s">
+        <v>24</v>
+      </c>
       <c r="D176" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E176" t="s">
-        <v>887</v>
+        <v>907</v>
       </c>
       <c r="F176" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="G176" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="H176">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I176"/>
       <c r="J176" t="s">
-        <v>889</v>
+        <v>908</v>
       </c>
       <c r="K176" t="s">
-        <v>28</v>
+        <v>909</v>
       </c>
       <c r="L176" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>910</v>
+      </c>
+      <c r="M176">
+        <v>5</v>
       </c>
       <c r="N176" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="O176" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P176" t="s">
-        <v>881</v>
+        <v>33</v>
       </c>
       <c r="Q176" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="R176" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S176" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="177" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T176" t="s">
+        <v>33</v>
+      </c>
+      <c r="U176" t="s">
+        <v>33</v>
+      </c>
+      <c r="V176"/>
+      <c r="W176"/>
+    </row>
+    <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>20</v>
+        <v>746</v>
       </c>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E177" t="s">
-        <v>891</v>
+        <v>911</v>
       </c>
       <c r="F177" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G177" t="s">
+        <v>912</v>
+      </c>
+      <c r="H177">
+        <v>2019</v>
+      </c>
+      <c r="I177"/>
+      <c r="J177" t="s">
+        <v>913</v>
+      </c>
+      <c r="K177" t="s">
+        <v>914</v>
+      </c>
+      <c r="L177" t="s">
+        <v>915</v>
+      </c>
+      <c r="M177">
+        <v>5</v>
+      </c>
+      <c r="N177" t="s">
         <v>892</v>
       </c>
-      <c r="H177">
-[...19 lines deleted...]
-      </c>
       <c r="O177" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P177" t="s">
-        <v>881</v>
+        <v>33</v>
       </c>
       <c r="Q177" t="s">
-        <v>28</v>
+        <v>892</v>
       </c>
       <c r="R177" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S177" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="178" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T177" t="s">
+        <v>33</v>
+      </c>
+      <c r="U177" t="s">
+        <v>33</v>
+      </c>
+      <c r="V177"/>
+      <c r="W177"/>
+    </row>
+    <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>195</v>
+        <v>746</v>
       </c>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E178" t="s">
-        <v>896</v>
+        <v>916</v>
       </c>
       <c r="F178" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>174</v>
+      </c>
+      <c r="G178" t="s">
+        <v>917</v>
       </c>
       <c r="H178">
-        <v>2344</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>2021</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178">
+        <v>6569298003711</v>
       </c>
       <c r="K178" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>886</v>
+        <v>918</v>
+      </c>
+      <c r="L178" t="s">
+        <v>919</v>
+      </c>
+      <c r="M178">
+        <v>5</v>
       </c>
       <c r="N178" t="s">
-        <v>28</v>
+        <v>920</v>
       </c>
       <c r="O178" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P178" t="s">
-        <v>886</v>
+        <v>33</v>
       </c>
       <c r="Q178" t="s">
-        <v>28</v>
+        <v>920</v>
       </c>
       <c r="R178" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S178" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="179" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T178" t="s">
+        <v>33</v>
+      </c>
+      <c r="U178" t="s">
+        <v>33</v>
+      </c>
+      <c r="V178"/>
+      <c r="W178"/>
+    </row>
+    <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>20</v>
+        <v>746</v>
       </c>
       <c r="C179" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D179" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E179" t="s">
-        <v>897</v>
+        <v>921</v>
       </c>
       <c r="F179" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G179" t="s">
-        <v>152</v>
+        <v>898</v>
       </c>
       <c r="H179">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="I179" t="s">
-        <v>898</v>
+        <v>263</v>
       </c>
       <c r="J179" t="s">
-        <v>899</v>
+        <v>922</v>
       </c>
       <c r="K179" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>923</v>
+      </c>
+      <c r="L179" t="s">
+        <v>924</v>
+      </c>
+      <c r="M179">
+        <v>5</v>
       </c>
       <c r="N179" t="s">
-        <v>28</v>
+        <v>925</v>
       </c>
       <c r="O179" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P179" t="s">
-        <v>901</v>
+        <v>33</v>
       </c>
       <c r="Q179" t="s">
-        <v>28</v>
+        <v>925</v>
       </c>
       <c r="R179" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S179" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="180" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T179" t="s">
+        <v>33</v>
+      </c>
+      <c r="U179" t="s">
+        <v>33</v>
+      </c>
+      <c r="V179"/>
+      <c r="W179"/>
+    </row>
+    <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="C180"/>
       <c r="D180" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E180" t="s">
-        <v>902</v>
+        <v>926</v>
       </c>
       <c r="F180" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G180" t="s">
-        <v>152</v>
+        <v>888</v>
       </c>
       <c r="H180">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I180"/>
       <c r="J180" t="s">
-        <v>904</v>
+        <v>927</v>
       </c>
       <c r="K180" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-        <v>906</v>
+        <v>928</v>
+      </c>
+      <c r="L180" t="s">
+        <v>929</v>
+      </c>
+      <c r="M180">
+        <v>5</v>
       </c>
       <c r="N180" t="s">
-        <v>28</v>
+        <v>930</v>
       </c>
       <c r="O180" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P180" t="s">
-        <v>906</v>
+        <v>33</v>
       </c>
       <c r="Q180" t="s">
-        <v>28</v>
+        <v>930</v>
       </c>
       <c r="R180" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S180" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="181" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T180" t="s">
+        <v>33</v>
+      </c>
+      <c r="U180" t="s">
+        <v>33</v>
+      </c>
+      <c r="V180"/>
+      <c r="W180" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>746</v>
+      </c>
+      <c r="C181"/>
       <c r="D181" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E181" t="s">
-        <v>907</v>
+        <v>932</v>
       </c>
       <c r="F181" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="G181" t="s">
-        <v>373</v>
+        <v>713</v>
       </c>
       <c r="H181">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I181"/>
       <c r="J181" t="s">
-        <v>909</v>
+        <v>933</v>
       </c>
       <c r="K181" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-        <v>911</v>
+        <v>934</v>
+      </c>
+      <c r="L181" t="s">
+        <v>359</v>
+      </c>
+      <c r="M181">
+        <v>5</v>
       </c>
       <c r="N181" t="s">
-        <v>28</v>
+        <v>930</v>
       </c>
       <c r="O181" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P181" t="s">
-        <v>911</v>
+        <v>33</v>
       </c>
       <c r="Q181" t="s">
-        <v>28</v>
+        <v>930</v>
       </c>
       <c r="R181" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S181" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="182" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T181" t="s">
+        <v>33</v>
+      </c>
+      <c r="U181" t="s">
+        <v>33</v>
+      </c>
+      <c r="V181"/>
+      <c r="W181"/>
+    </row>
+    <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>20</v>
+        <v>935</v>
       </c>
       <c r="C182" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D182" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
-        <v>912</v>
+        <v>936</v>
       </c>
       <c r="F182" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G182" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="H182">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="I182"/>
       <c r="J182" t="s">
-        <v>914</v>
+        <v>937</v>
       </c>
       <c r="K182" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>938</v>
+      </c>
+      <c r="L182" t="s">
+        <v>49</v>
+      </c>
+      <c r="M182">
+        <v>45</v>
       </c>
       <c r="N182" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="O182" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P182" t="s">
-        <v>916</v>
+        <v>939</v>
       </c>
       <c r="Q182" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="R182" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="S182" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="183" spans="1:20">
+        <v>939</v>
+      </c>
+      <c r="T182" t="s">
+        <v>33</v>
+      </c>
+      <c r="U182" t="s">
+        <v>939</v>
+      </c>
+      <c r="V182"/>
+      <c r="W182"/>
+    </row>
+    <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C183" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D183" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
-        <v>917</v>
+        <v>940</v>
       </c>
       <c r="F183" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>39</v>
+      </c>
+      <c r="G183">
+        <v>323</v>
       </c>
       <c r="H183">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2344</v>
+      </c>
+      <c r="I183"/>
       <c r="J183" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
       <c r="K183" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>942</v>
+      </c>
+      <c r="L183" t="s">
+        <v>33</v>
+      </c>
+      <c r="M183">
+        <v>33</v>
       </c>
       <c r="N183" t="s">
-        <v>28</v>
+        <v>943</v>
       </c>
       <c r="O183" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P183" t="s">
-        <v>916</v>
+        <v>33</v>
       </c>
       <c r="Q183" t="s">
-        <v>28</v>
+        <v>943</v>
       </c>
       <c r="R183" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S183" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="184" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T183" t="s">
+        <v>33</v>
+      </c>
+      <c r="U183" t="s">
+        <v>33</v>
+      </c>
+      <c r="V183"/>
+      <c r="W183"/>
+    </row>
+    <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C184" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D184" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E184" t="s">
-        <v>921</v>
+        <v>944</v>
       </c>
       <c r="F184" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="G184" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="H184">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I184"/>
       <c r="J184" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
       <c r="K184" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>946</v>
+      </c>
+      <c r="L184" t="s">
+        <v>33</v>
       </c>
       <c r="M184" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="N184" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="O184" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P184" t="s">
-        <v>925</v>
+        <v>33</v>
       </c>
       <c r="Q184" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="R184" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S184" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="185" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T184" t="s">
+        <v>33</v>
+      </c>
+      <c r="U184" t="s">
+        <v>33</v>
+      </c>
+      <c r="V184"/>
+      <c r="W184"/>
+    </row>
+    <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C185"/>
       <c r="D185" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E185" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="F185" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G185" t="s">
-        <v>85</v>
+        <v>949</v>
       </c>
       <c r="H185">
-        <v>2017</v>
-[...3 lines deleted...]
-      </c>
+        <v>7987</v>
+      </c>
+      <c r="I185"/>
       <c r="J185" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="K185" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>951</v>
+      </c>
+      <c r="L185" t="s">
+        <v>33</v>
       </c>
       <c r="M185" t="s">
-        <v>930</v>
+        <v>952</v>
       </c>
       <c r="N185" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="O185" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P185" t="s">
-        <v>930</v>
+        <v>33</v>
       </c>
       <c r="Q185" t="s">
-        <v>28</v>
+        <v>939</v>
       </c>
       <c r="R185" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S185" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="186" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T185" t="s">
+        <v>33</v>
+      </c>
+      <c r="U185" t="s">
+        <v>33</v>
+      </c>
+      <c r="V185"/>
+      <c r="W185"/>
+    </row>
+    <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C186" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D186" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E186" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="F186" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>39</v>
+      </c>
+      <c r="G186">
+        <v>323</v>
       </c>
       <c r="H186">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2344</v>
+      </c>
+      <c r="I186"/>
       <c r="J186" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="K186" t="s">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>942</v>
+      </c>
+      <c r="L186" t="s">
+        <v>33</v>
+      </c>
+      <c r="M186">
+        <v>33</v>
       </c>
       <c r="N186" t="s">
-        <v>28</v>
+        <v>943</v>
       </c>
       <c r="O186" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P186" t="s">
-        <v>934</v>
+        <v>33</v>
       </c>
       <c r="Q186" t="s">
-        <v>28</v>
+        <v>943</v>
       </c>
       <c r="R186" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S186" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="187" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T186" t="s">
+        <v>33</v>
+      </c>
+      <c r="U186" t="s">
+        <v>33</v>
+      </c>
+      <c r="V186"/>
+      <c r="W186"/>
+    </row>
+    <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
       <c r="C187" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D187" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E187" t="s">
-        <v>935</v>
+        <v>954</v>
       </c>
       <c r="F187" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G187" t="s">
-        <v>25</v>
+        <v>199</v>
       </c>
       <c r="H187">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I187"/>
       <c r="J187" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="K187" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>956</v>
+      </c>
+      <c r="L187" t="s">
+        <v>957</v>
+      </c>
+      <c r="M187">
+        <v>4</v>
       </c>
       <c r="N187" t="s">
-        <v>28</v>
+        <v>958</v>
       </c>
       <c r="O187" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P187" t="s">
-        <v>938</v>
+        <v>33</v>
       </c>
       <c r="Q187" t="s">
-        <v>28</v>
+        <v>958</v>
       </c>
       <c r="R187" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S187" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="188" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T187" t="s">
+        <v>33</v>
+      </c>
+      <c r="U187" t="s">
+        <v>958</v>
+      </c>
+      <c r="V187"/>
+      <c r="W187"/>
+    </row>
+    <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C188" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D188" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E188" t="s">
-        <v>939</v>
+        <v>959</v>
       </c>
       <c r="F188" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G188" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="H188">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I188" t="s">
-        <v>940</v>
+        <v>696</v>
       </c>
       <c r="J188" t="s">
-        <v>941</v>
+        <v>960</v>
       </c>
       <c r="K188" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>943</v>
+        <v>961</v>
+      </c>
+      <c r="L188" t="s">
+        <v>962</v>
+      </c>
+      <c r="M188">
+        <v>60</v>
       </c>
       <c r="N188" t="s">
-        <v>28</v>
+        <v>963</v>
       </c>
       <c r="O188" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P188" t="s">
-        <v>943</v>
+        <v>33</v>
       </c>
       <c r="Q188" t="s">
-        <v>28</v>
+        <v>963</v>
       </c>
       <c r="R188" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S188" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="189" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T188" t="s">
+        <v>33</v>
+      </c>
+      <c r="U188" t="s">
+        <v>963</v>
+      </c>
+      <c r="V188"/>
+      <c r="W188"/>
+    </row>
+    <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C189" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D189" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E189" t="s">
-        <v>944</v>
+        <v>964</v>
       </c>
       <c r="F189" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="G189" t="s">
-        <v>152</v>
+        <v>424</v>
       </c>
       <c r="H189">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I189"/>
       <c r="J189" t="s">
-        <v>946</v>
+        <v>965</v>
       </c>
       <c r="K189" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="L189">
+        <v>966</v>
+      </c>
+      <c r="L189" t="s">
+        <v>967</v>
+      </c>
+      <c r="M189">
         <v>60</v>
       </c>
-      <c r="M189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N189" t="s">
-        <v>28</v>
+        <v>968</v>
       </c>
       <c r="O189" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P189" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="Q189" t="s">
-        <v>28</v>
+        <v>968</v>
       </c>
       <c r="R189" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S189" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="190" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T189" t="s">
+        <v>33</v>
+      </c>
+      <c r="U189" t="s">
+        <v>968</v>
+      </c>
+      <c r="V189"/>
+      <c r="W189"/>
+    </row>
+    <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C190" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D190" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E190" t="s">
-        <v>948</v>
+        <v>969</v>
       </c>
       <c r="F190" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G190" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H190">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I190"/>
       <c r="J190" t="s">
-        <v>950</v>
+        <v>970</v>
       </c>
       <c r="K190" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="L190">
+        <v>971</v>
+      </c>
+      <c r="L190" t="s">
+        <v>972</v>
+      </c>
+      <c r="M190">
         <v>3</v>
       </c>
-      <c r="M190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N190" t="s">
-        <v>28</v>
+        <v>973</v>
       </c>
       <c r="O190" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P190" t="s">
-        <v>952</v>
+        <v>33</v>
       </c>
       <c r="Q190" t="s">
-        <v>28</v>
+        <v>973</v>
       </c>
       <c r="R190" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S190" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="191" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T190" t="s">
+        <v>33</v>
+      </c>
+      <c r="U190" t="s">
+        <v>33</v>
+      </c>
+      <c r="V190"/>
+      <c r="W190"/>
+    </row>
+    <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C191" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D191" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E191" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="F191" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G191" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H191">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I191"/>
       <c r="J191" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
       <c r="K191" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="L191">
+        <v>976</v>
+      </c>
+      <c r="L191" t="s">
+        <v>977</v>
+      </c>
+      <c r="M191">
         <v>3</v>
       </c>
-      <c r="M191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N191" t="s">
-        <v>28</v>
+        <v>973</v>
       </c>
       <c r="O191" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P191" t="s">
-        <v>957</v>
+        <v>33</v>
       </c>
       <c r="Q191" t="s">
-        <v>28</v>
+        <v>973</v>
       </c>
       <c r="R191" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S191" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="192" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T191" t="s">
+        <v>33</v>
+      </c>
+      <c r="U191" t="s">
+        <v>33</v>
+      </c>
+      <c r="V191"/>
+      <c r="W191"/>
+    </row>
+    <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C192" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D192" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E192" t="s">
-        <v>958</v>
+        <v>978</v>
       </c>
       <c r="F192" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G192" t="s">
-        <v>311</v>
+        <v>131</v>
       </c>
       <c r="H192">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="I192"/>
       <c r="J192" t="s">
-        <v>960</v>
+        <v>979</v>
       </c>
       <c r="K192" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>980</v>
+      </c>
+      <c r="L192" t="s">
+        <v>981</v>
+      </c>
+      <c r="M192">
+        <v>1</v>
       </c>
       <c r="N192" t="s">
-        <v>28</v>
+        <v>982</v>
       </c>
       <c r="O192" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P192" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="Q192" t="s">
-        <v>28</v>
+        <v>982</v>
       </c>
       <c r="R192" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S192" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="193" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T192" t="s">
+        <v>33</v>
+      </c>
+      <c r="U192" t="s">
+        <v>33</v>
+      </c>
+      <c r="V192"/>
+      <c r="W192"/>
+    </row>
+    <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="C193" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D193" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E193" t="s">
-        <v>962</v>
+        <v>983</v>
       </c>
       <c r="F193" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G193" t="s">
-        <v>311</v>
+        <v>131</v>
       </c>
       <c r="H193">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="I193"/>
       <c r="J193" t="s">
-        <v>964</v>
+        <v>984</v>
       </c>
       <c r="K193" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>985</v>
+      </c>
+      <c r="L193" t="s">
+        <v>986</v>
+      </c>
+      <c r="M193">
+        <v>1</v>
       </c>
       <c r="N193" t="s">
-        <v>28</v>
+        <v>987</v>
       </c>
       <c r="O193" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P193" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="Q193" t="s">
-        <v>28</v>
+        <v>987</v>
       </c>
       <c r="R193" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S193" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="194" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T193" t="s">
+        <v>33</v>
+      </c>
+      <c r="U193" t="s">
+        <v>33</v>
+      </c>
+      <c r="V193"/>
+      <c r="W193"/>
+    </row>
+    <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C194" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D194" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E194" t="s">
-        <v>966</v>
+        <v>988</v>
       </c>
       <c r="F194" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G194" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H194">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I194"/>
       <c r="J194" t="s">
-        <v>968</v>
+        <v>989</v>
       </c>
       <c r="K194" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>970</v>
+        <v>989</v>
+      </c>
+      <c r="L194" t="s">
+        <v>990</v>
+      </c>
+      <c r="M194">
+        <v>2</v>
       </c>
       <c r="N194" t="s">
-        <v>28</v>
+        <v>991</v>
       </c>
       <c r="O194" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P194" t="s">
-        <v>970</v>
+        <v>33</v>
       </c>
       <c r="Q194" t="s">
-        <v>28</v>
+        <v>991</v>
       </c>
       <c r="R194" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S194" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="195" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T194" t="s">
+        <v>33</v>
+      </c>
+      <c r="U194" t="s">
+        <v>33</v>
+      </c>
+      <c r="V194"/>
+      <c r="W194"/>
+    </row>
+    <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="C195" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D195" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E195" t="s">
-        <v>971</v>
+        <v>992</v>
       </c>
       <c r="F195" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G195" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H195">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="I195"/>
       <c r="J195" t="s">
-        <v>973</v>
+        <v>993</v>
       </c>
       <c r="K195" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>970</v>
+        <v>994</v>
+      </c>
+      <c r="L195" t="s">
+        <v>33</v>
+      </c>
+      <c r="M195">
+        <v>2</v>
       </c>
       <c r="N195" t="s">
-        <v>28</v>
+        <v>995</v>
       </c>
       <c r="O195" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P195" t="s">
-        <v>970</v>
+        <v>33</v>
       </c>
       <c r="Q195" t="s">
-        <v>28</v>
+        <v>995</v>
       </c>
       <c r="R195" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S195" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="196" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T195" t="s">
+        <v>33</v>
+      </c>
+      <c r="U195" t="s">
+        <v>33</v>
+      </c>
+      <c r="V195"/>
+      <c r="W195"/>
+    </row>
+    <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C196" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D196" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E196" t="s">
-        <v>975</v>
+        <v>996</v>
       </c>
       <c r="F196" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G196" t="s">
-        <v>152</v>
+        <v>234</v>
       </c>
       <c r="H196">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I196"/>
       <c r="J196" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="K196" t="s">
-        <v>978</v>
-[...5 lines deleted...]
-        <v>957</v>
+        <v>998</v>
+      </c>
+      <c r="L196" t="s">
+        <v>999</v>
+      </c>
+      <c r="M196">
+        <v>20</v>
       </c>
       <c r="N196" t="s">
-        <v>28</v>
+        <v>1000</v>
       </c>
       <c r="O196" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P196" t="s">
-        <v>957</v>
+        <v>33</v>
       </c>
       <c r="Q196" t="s">
-        <v>28</v>
+        <v>1000</v>
       </c>
       <c r="R196" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S196" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="197" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T196" t="s">
+        <v>33</v>
+      </c>
+      <c r="U196" t="s">
+        <v>33</v>
+      </c>
+      <c r="V196"/>
+      <c r="W196"/>
+    </row>
+    <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="C197" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D197" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E197" t="s">
-        <v>979</v>
+        <v>1001</v>
       </c>
       <c r="F197" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G197" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="H197">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="I197"/>
       <c r="J197" t="s">
-        <v>981</v>
+        <v>1002</v>
       </c>
       <c r="K197" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>983</v>
+        <v>1003</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M197">
+        <v>60</v>
       </c>
       <c r="N197" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="O197" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P197" t="s">
-        <v>983</v>
+        <v>33</v>
       </c>
       <c r="Q197" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="R197" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S197" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="198" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T197" t="s">
+        <v>33</v>
+      </c>
+      <c r="U197" t="s">
+        <v>254</v>
+      </c>
+      <c r="V197"/>
+      <c r="W197"/>
+    </row>
+    <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C198" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D198" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E198" t="s">
-        <v>984</v>
+        <v>1005</v>
       </c>
       <c r="F198" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G198" t="s">
-        <v>373</v>
+        <v>199</v>
       </c>
       <c r="H198">
-        <v>2007</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I198"/>
       <c r="J198" t="s">
-        <v>986</v>
+        <v>1006</v>
       </c>
       <c r="K198" t="s">
-        <v>987</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>1007</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M198">
+        <v>60</v>
       </c>
       <c r="N198" t="s">
-        <v>28</v>
+        <v>1009</v>
       </c>
       <c r="O198" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P198" t="s">
-        <v>988</v>
+        <v>33</v>
       </c>
       <c r="Q198" t="s">
-        <v>28</v>
+        <v>1009</v>
       </c>
       <c r="R198" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S198" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="199" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T198" t="s">
+        <v>33</v>
+      </c>
+      <c r="U198" t="s">
+        <v>1009</v>
+      </c>
+      <c r="V198"/>
+      <c r="W198"/>
+    </row>
+    <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C199"/>
+        <v>45</v>
+      </c>
+      <c r="C199" t="s">
+        <v>24</v>
+      </c>
       <c r="D199" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E199" t="s">
-        <v>989</v>
+        <v>1010</v>
       </c>
       <c r="F199" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G199" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="H199">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="I199"/>
       <c r="J199" t="s">
-        <v>991</v>
+        <v>1011</v>
       </c>
       <c r="K199" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="L199">
+        <v>1012</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M199">
         <v>3</v>
       </c>
-      <c r="M199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N199" t="s">
-        <v>28</v>
+        <v>1014</v>
       </c>
       <c r="O199" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P199" t="s">
-        <v>992</v>
+        <v>33</v>
       </c>
       <c r="Q199" t="s">
-        <v>28</v>
+        <v>1014</v>
       </c>
       <c r="R199" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S199" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="200" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T199" t="s">
+        <v>33</v>
+      </c>
+      <c r="U199" t="s">
+        <v>33</v>
+      </c>
+      <c r="V199"/>
+      <c r="W199"/>
+    </row>
+    <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C200" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D200" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E200" t="s">
-        <v>993</v>
+        <v>1015</v>
       </c>
       <c r="F200" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G200" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="H200">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I200"/>
       <c r="J200" t="s">
-        <v>995</v>
+        <v>1016</v>
       </c>
       <c r="K200" t="s">
-        <v>996</v>
-[...1 lines deleted...]
-      <c r="L200">
+        <v>1017</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M200">
         <v>3</v>
       </c>
-      <c r="M200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N200" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="O200" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P200" t="s">
-        <v>906</v>
+        <v>33</v>
       </c>
       <c r="Q200" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="R200" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S200" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="201" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T200" t="s">
+        <v>33</v>
+      </c>
+      <c r="U200" t="s">
+        <v>145</v>
+      </c>
+      <c r="V200"/>
+      <c r="W200"/>
+    </row>
+    <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C201" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D201" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E201" t="s">
-        <v>997</v>
+        <v>1019</v>
       </c>
       <c r="F201" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G201" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="H201">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I201"/>
       <c r="J201" t="s">
-        <v>999</v>
+        <v>1020</v>
       </c>
       <c r="K201" t="s">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="L201">
+        <v>1021</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M201">
         <v>3</v>
       </c>
-      <c r="M201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N201" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="O201" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P201" t="s">
-        <v>1001</v>
+        <v>33</v>
       </c>
       <c r="Q201" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="R201" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S201" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="202" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T201" t="s">
+        <v>33</v>
+      </c>
+      <c r="U201" t="s">
+        <v>145</v>
+      </c>
+      <c r="V201"/>
+      <c r="W201"/>
+    </row>
+    <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C202" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D202" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E202" t="s">
-        <v>1002</v>
+        <v>1023</v>
       </c>
       <c r="F202" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G202" t="s">
-        <v>311</v>
+        <v>199</v>
       </c>
       <c r="H202">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I202"/>
       <c r="J202" t="s">
-        <v>1004</v>
+        <v>1024</v>
       </c>
       <c r="K202" t="s">
-        <v>1005</v>
-[...5 lines deleted...]
-        <v>1006</v>
+        <v>1025</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1026</v>
+      </c>
+      <c r="M202">
+        <v>3</v>
       </c>
       <c r="N202" t="s">
-        <v>28</v>
+        <v>1027</v>
       </c>
       <c r="O202" t="s">
-        <v>1006</v>
+        <v>33</v>
       </c>
       <c r="P202" t="s">
-        <v>1006</v>
+        <v>33</v>
       </c>
       <c r="Q202" t="s">
-        <v>1006</v>
+        <v>1027</v>
       </c>
       <c r="R202" t="s">
-        <v>1006</v>
+        <v>33</v>
       </c>
       <c r="S202" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="203" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T202" t="s">
+        <v>33</v>
+      </c>
+      <c r="U202" t="s">
+        <v>33</v>
+      </c>
+      <c r="V202"/>
+      <c r="W202"/>
+    </row>
+    <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C203" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D203" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E203" t="s">
-        <v>1007</v>
+        <v>1028</v>
       </c>
       <c r="F203" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G203" t="s">
-        <v>1008</v>
+        <v>199</v>
       </c>
       <c r="H203">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I203"/>
       <c r="J203" t="s">
-        <v>1010</v>
+        <v>1029</v>
       </c>
       <c r="K203" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>1030</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1031</v>
+      </c>
+      <c r="M203">
+        <v>3</v>
       </c>
       <c r="N203" t="s">
-        <v>28</v>
+        <v>1027</v>
       </c>
       <c r="O203" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P203" t="s">
-        <v>1011</v>
+        <v>33</v>
       </c>
       <c r="Q203" t="s">
-        <v>28</v>
+        <v>1027</v>
       </c>
       <c r="R203" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S203" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="204" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T203" t="s">
+        <v>33</v>
+      </c>
+      <c r="U203" t="s">
+        <v>33</v>
+      </c>
+      <c r="V203"/>
+      <c r="W203"/>
+    </row>
+    <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C204" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D204" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E204" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="F204" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G204" t="s">
-        <v>1013</v>
+        <v>199</v>
       </c>
       <c r="H204">
-        <v>2008</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="I204"/>
       <c r="J204" t="s">
-        <v>964</v>
+        <v>1033</v>
       </c>
       <c r="K204" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M204">
+        <v>3</v>
+      </c>
+      <c r="N204" t="s">
         <v>1014</v>
       </c>
-      <c r="L204" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O204" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P204" t="s">
-        <v>1016</v>
+        <v>33</v>
       </c>
       <c r="Q204" t="s">
-        <v>28</v>
+        <v>1014</v>
       </c>
       <c r="R204" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S204" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T204" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U204" t="s">
+        <v>33</v>
+      </c>
+      <c r="V204"/>
+      <c r="W204"/>
+    </row>
+    <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>204</v>
+        <v>45</v>
       </c>
       <c r="C205" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D205" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E205" t="s">
-        <v>1018</v>
+        <v>1036</v>
       </c>
       <c r="F205" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G205" t="s">
-        <v>1019</v>
+        <v>199</v>
       </c>
       <c r="H205">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="I205" t="s">
-        <v>1020</v>
+        <v>28</v>
       </c>
       <c r="J205" t="s">
-        <v>1021</v>
+        <v>1037</v>
       </c>
       <c r="K205" t="s">
-        <v>1022</v>
+        <v>1038</v>
       </c>
       <c r="L205" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>1039</v>
+      </c>
+      <c r="M205">
+        <v>3</v>
       </c>
       <c r="N205" t="s">
-        <v>28</v>
+        <v>1040</v>
       </c>
       <c r="O205" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P205" t="s">
-        <v>1024</v>
+        <v>33</v>
       </c>
       <c r="Q205" t="s">
-        <v>28</v>
+        <v>1040</v>
       </c>
       <c r="R205" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S205" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T205" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U205" t="s">
+        <v>33</v>
+      </c>
+      <c r="V205"/>
+      <c r="W205"/>
+    </row>
+    <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C206" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D206" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E206" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="F206" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G206" t="s">
-        <v>1013</v>
+        <v>424</v>
       </c>
       <c r="H206">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="I206"/>
       <c r="J206" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="K206" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="L206" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>1044</v>
+      </c>
+      <c r="M206">
+        <v>3</v>
       </c>
       <c r="N206" t="s">
-        <v>28</v>
+        <v>1045</v>
       </c>
       <c r="O206" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P206" t="s">
-        <v>1030</v>
+        <v>33</v>
       </c>
       <c r="Q206" t="s">
-        <v>28</v>
+        <v>1045</v>
       </c>
       <c r="R206" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S206" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T206" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U206" t="s">
+        <v>33</v>
+      </c>
+      <c r="V206"/>
+      <c r="W206"/>
+    </row>
+    <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C207"/>
       <c r="D207" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E207" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="F207" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G207" t="s">
-        <v>311</v>
+        <v>199</v>
       </c>
       <c r="H207">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2019</v>
+      </c>
+      <c r="I207"/>
       <c r="J207" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="K207" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="L207" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>94</v>
+      </c>
+      <c r="M207">
+        <v>3</v>
       </c>
       <c r="N207" t="s">
-        <v>28</v>
+        <v>1049</v>
       </c>
       <c r="O207" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P207" t="s">
-        <v>1035</v>
+        <v>33</v>
       </c>
       <c r="Q207" t="s">
-        <v>28</v>
+        <v>1049</v>
       </c>
       <c r="R207" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S207" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T207" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U207" t="s">
+        <v>33</v>
+      </c>
+      <c r="V207"/>
+      <c r="W207"/>
+    </row>
+    <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
       <c r="C208" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D208" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E208" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="F208" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G208" t="s">
-        <v>311</v>
+        <v>424</v>
       </c>
       <c r="H208">
-        <v>2001</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I208"/>
       <c r="J208" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="K208" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="L208" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1053</v>
+      </c>
+      <c r="M208">
+        <v>3</v>
       </c>
       <c r="N208" t="s">
-        <v>28</v>
+        <v>963</v>
       </c>
       <c r="O208" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P208" t="s">
         <v>33</v>
       </c>
       <c r="Q208" t="s">
-        <v>28</v>
+        <v>963</v>
       </c>
       <c r="R208" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S208" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T208" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U208" t="s">
+        <v>33</v>
+      </c>
+      <c r="V208"/>
+      <c r="W208"/>
+    </row>
+    <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="C209" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D209" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E209" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="F209" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G209" t="s">
-        <v>449</v>
+        <v>424</v>
       </c>
       <c r="H209">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="I209"/>
       <c r="J209" t="s">
-        <v>451</v>
+        <v>1055</v>
       </c>
       <c r="K209" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="L209" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>1057</v>
+      </c>
+      <c r="M209">
+        <v>3</v>
       </c>
       <c r="N209" t="s">
-        <v>28</v>
+        <v>1058</v>
       </c>
       <c r="O209" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P209" t="s">
-        <v>1042</v>
+        <v>33</v>
       </c>
       <c r="Q209" t="s">
-        <v>28</v>
+        <v>1058</v>
       </c>
       <c r="R209" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S209" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T209" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U209" t="s">
+        <v>33</v>
+      </c>
+      <c r="V209"/>
+      <c r="W209"/>
+    </row>
+    <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C210" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="D210" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E210" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
       <c r="F210" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="G210" t="s">
-        <v>449</v>
+        <v>362</v>
       </c>
       <c r="H210">
         <v>2010</v>
       </c>
-      <c r="I210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I210"/>
       <c r="J210" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="K210" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="L210" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>1049</v>
+        <v>1062</v>
+      </c>
+      <c r="M210">
+        <v>25</v>
       </c>
       <c r="N210" t="s">
-        <v>28</v>
+        <v>1063</v>
       </c>
       <c r="O210" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P210" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="Q210" t="s">
-        <v>28</v>
+        <v>1063</v>
       </c>
       <c r="R210" t="s">
-        <v>28</v>
+        <v>1063</v>
       </c>
       <c r="S210" t="s">
-        <v>28</v>
+        <v>1063</v>
       </c>
       <c r="T210" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U210" t="s">
+        <v>1063</v>
+      </c>
+      <c r="V210"/>
+      <c r="W210"/>
+    </row>
+    <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="C211" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D211" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E211" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="F211" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G211" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="H211">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="I211"/>
       <c r="J211" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="K211" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="L211" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1049</v>
+        <v>33</v>
+      </c>
+      <c r="M211">
+        <v>434</v>
       </c>
       <c r="N211" t="s">
-        <v>28</v>
+        <v>1068</v>
       </c>
       <c r="O211" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P211" t="s">
-        <v>1049</v>
+        <v>33</v>
       </c>
       <c r="Q211" t="s">
-        <v>28</v>
+        <v>1068</v>
       </c>
       <c r="R211" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S211" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T211" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U211" t="s">
+        <v>33</v>
+      </c>
+      <c r="V211"/>
+      <c r="W211"/>
+    </row>
+    <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C212" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D212" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E212" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="F212" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G212" t="s">
-        <v>311</v>
+        <v>1070</v>
       </c>
       <c r="H212">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I212"/>
       <c r="J212" t="s">
-        <v>1059</v>
+        <v>1020</v>
       </c>
       <c r="K212" t="s">
-        <v>1060</v>
+        <v>1021</v>
       </c>
       <c r="L212" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="M212" t="s">
-        <v>54</v>
+        <v>1072</v>
       </c>
       <c r="N212" t="s">
-        <v>28</v>
+        <v>1073</v>
       </c>
       <c r="O212" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P212" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="Q212" t="s">
-        <v>28</v>
+        <v>1073</v>
       </c>
       <c r="R212" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S212" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="213" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T212" t="s">
+        <v>33</v>
+      </c>
+      <c r="U212" t="s">
+        <v>1073</v>
+      </c>
+      <c r="V212"/>
+      <c r="W212" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="C213" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D213" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E213" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
       <c r="F213" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G213" t="s">
-        <v>152</v>
+        <v>1076</v>
       </c>
       <c r="H213">
-        <v>2014</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I213"/>
       <c r="J213" t="s">
-        <v>451</v>
+        <v>1077</v>
       </c>
       <c r="K213" t="s">
-        <v>1062</v>
+        <v>1078</v>
       </c>
       <c r="L213" t="s">
-        <v>1023</v>
+        <v>1079</v>
       </c>
       <c r="M213" t="s">
-        <v>1063</v>
+        <v>1080</v>
       </c>
       <c r="N213" t="s">
-        <v>28</v>
+        <v>1081</v>
       </c>
       <c r="O213" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P213" t="s">
-        <v>1063</v>
+        <v>33</v>
       </c>
       <c r="Q213" t="s">
-        <v>28</v>
+        <v>1081</v>
       </c>
       <c r="R213" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S213" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="214" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="T213" t="s">
+        <v>33</v>
+      </c>
+      <c r="U213" t="s">
+        <v>1081</v>
+      </c>
+      <c r="V213"/>
+      <c r="W213" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C214" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D214" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E214" t="s">
-        <v>1064</v>
+        <v>1083</v>
       </c>
       <c r="F214" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G214" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
       <c r="H214">
-        <v>2010</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="I214"/>
       <c r="J214" t="s">
-        <v>1066</v>
+        <v>1084</v>
       </c>
       <c r="K214" t="s">
-        <v>1067</v>
+        <v>1085</v>
       </c>
       <c r="L214" t="s">
-        <v>1056</v>
+        <v>1086</v>
       </c>
       <c r="M214" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="N214" t="s">
-        <v>28</v>
+        <v>1087</v>
       </c>
       <c r="O214" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P214" t="s">
-        <v>1068</v>
+        <v>33</v>
       </c>
       <c r="Q214" t="s">
-        <v>28</v>
+        <v>1087</v>
       </c>
       <c r="R214" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S214" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T214" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U214" t="s">
+        <v>1087</v>
+      </c>
+      <c r="V214"/>
+      <c r="W214" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="C215" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D215" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E215" t="s">
-        <v>1069</v>
+        <v>1088</v>
       </c>
       <c r="F215" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G215" t="s">
-        <v>152</v>
+        <v>362</v>
       </c>
       <c r="H215">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="I215"/>
       <c r="J215" t="s">
-        <v>1071</v>
+        <v>1089</v>
       </c>
       <c r="K215" t="s">
-        <v>1072</v>
+        <v>1090</v>
       </c>
       <c r="L215" t="s">
-        <v>1056</v>
+        <v>1091</v>
       </c>
       <c r="M215" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="N215" t="s">
-        <v>28</v>
+        <v>1092</v>
       </c>
       <c r="O215" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P215" t="s">
-        <v>1073</v>
+        <v>33</v>
       </c>
       <c r="Q215" t="s">
-        <v>28</v>
+        <v>1092</v>
       </c>
       <c r="R215" t="s">
-        <v>1073</v>
+        <v>33</v>
       </c>
       <c r="S215" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T215" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U215" t="s">
+        <v>1092</v>
+      </c>
+      <c r="V215"/>
+      <c r="W215" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="C216" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D216" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E216" t="s">
-        <v>1075</v>
+        <v>1093</v>
       </c>
       <c r="F216" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G216" t="s">
-        <v>1076</v>
+        <v>362</v>
       </c>
       <c r="H216">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2001</v>
+      </c>
+      <c r="I216"/>
       <c r="J216" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
       <c r="K216" t="s">
-        <v>1079</v>
+        <v>1095</v>
       </c>
       <c r="L216" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M216" t="s">
         <v>1080</v>
       </c>
-      <c r="M216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N216" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="O216" t="s">
-        <v>1081</v>
+        <v>33</v>
       </c>
       <c r="P216" t="s">
-        <v>1081</v>
+        <v>33</v>
       </c>
       <c r="Q216" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="R216" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S216" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T216" t="s">
+        <v>33</v>
+      </c>
+      <c r="U216" t="s">
+        <v>76</v>
+      </c>
+      <c r="V216"/>
+      <c r="W216" t="s">
         <v>1082</v>
       </c>
     </row>
-    <row r="217" spans="1:20">
+    <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C217"/>
+        <v>45</v>
+      </c>
+      <c r="C217" t="s">
+        <v>24</v>
+      </c>
       <c r="D217" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E217" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="F217" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="G217" t="s">
-        <v>1084</v>
+        <v>500</v>
       </c>
       <c r="H217">
-        <v>2021</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="I217"/>
       <c r="J217" t="s">
-        <v>1086</v>
+        <v>501</v>
       </c>
       <c r="K217" t="s">
-        <v>1087</v>
+        <v>502</v>
       </c>
       <c r="L217" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="M217" t="s">
-        <v>1089</v>
+        <v>504</v>
       </c>
       <c r="N217" t="s">
-        <v>28</v>
+        <v>1099</v>
       </c>
       <c r="O217" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="P217" t="s">
-        <v>1089</v>
+        <v>33</v>
       </c>
       <c r="Q217" t="s">
-        <v>28</v>
+        <v>1099</v>
       </c>
       <c r="R217" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="S217" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="T217" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:20">
+        <v>33</v>
+      </c>
+      <c r="U217" t="s">
+        <v>1099</v>
+      </c>
+      <c r="V217"/>
+      <c r="W217" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C218" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D218" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E218" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="F218" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G218" t="s">
-        <v>1092</v>
+        <v>500</v>
       </c>
       <c r="H218">
+        <v>2010</v>
+      </c>
+      <c r="I218"/>
+      <c r="J218" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K218" t="s">
+        <v>1103</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1104</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1105</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1106</v>
+      </c>
+      <c r="O218" t="s">
+        <v>33</v>
+      </c>
+      <c r="P218" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>1106</v>
+      </c>
+      <c r="R218" t="s">
+        <v>33</v>
+      </c>
+      <c r="S218" t="s">
+        <v>33</v>
+      </c>
+      <c r="T218" t="s">
+        <v>33</v>
+      </c>
+      <c r="U218" t="s">
+        <v>33</v>
+      </c>
+      <c r="V218"/>
+      <c r="W218" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="219" spans="1:23">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>23</v>
+      </c>
+      <c r="C219" t="s">
+        <v>24</v>
+      </c>
+      <c r="D219" t="s">
+        <v>34</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F219" t="s">
+        <v>68</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H219">
+        <v>2014</v>
+      </c>
+      <c r="I219"/>
+      <c r="J219" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1111</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1112</v>
+      </c>
+      <c r="M219">
+        <v>40</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1106</v>
+      </c>
+      <c r="O219" t="s">
+        <v>33</v>
+      </c>
+      <c r="P219" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>1106</v>
+      </c>
+      <c r="R219" t="s">
+        <v>33</v>
+      </c>
+      <c r="S219" t="s">
+        <v>33</v>
+      </c>
+      <c r="T219" t="s">
+        <v>33</v>
+      </c>
+      <c r="U219" t="s">
+        <v>1106</v>
+      </c>
+      <c r="V219"/>
+      <c r="W219"/>
+    </row>
+    <row r="220" spans="1:23">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>23</v>
+      </c>
+      <c r="C220" t="s">
+        <v>24</v>
+      </c>
+      <c r="D220" t="s">
+        <v>34</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F220" t="s">
+        <v>68</v>
+      </c>
+      <c r="G220" t="s">
+        <v>362</v>
+      </c>
+      <c r="H220">
+        <v>2010</v>
+      </c>
+      <c r="I220"/>
+      <c r="J220" t="s">
+        <v>1114</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M220">
+        <v>40</v>
+      </c>
+      <c r="N220" t="s">
+        <v>100</v>
+      </c>
+      <c r="O220" t="s">
+        <v>33</v>
+      </c>
+      <c r="P220" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>100</v>
+      </c>
+      <c r="R220" t="s">
+        <v>33</v>
+      </c>
+      <c r="S220" t="s">
+        <v>33</v>
+      </c>
+      <c r="T220" t="s">
+        <v>33</v>
+      </c>
+      <c r="U220" t="s">
+        <v>100</v>
+      </c>
+      <c r="V220"/>
+      <c r="W220"/>
+    </row>
+    <row r="221" spans="1:23">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>37</v>
+      </c>
+      <c r="C221" t="s">
+        <v>24</v>
+      </c>
+      <c r="D221" t="s">
+        <v>34</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F221" t="s">
+        <v>27</v>
+      </c>
+      <c r="G221" t="s">
+        <v>199</v>
+      </c>
+      <c r="H221">
+        <v>2014</v>
+      </c>
+      <c r="I221"/>
+      <c r="J221" t="s">
+        <v>501</v>
+      </c>
+      <c r="K221" t="s">
+        <v>502</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1080</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1119</v>
+      </c>
+      <c r="O221" t="s">
+        <v>33</v>
+      </c>
+      <c r="P221" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>1119</v>
+      </c>
+      <c r="R221" t="s">
+        <v>33</v>
+      </c>
+      <c r="S221" t="s">
+        <v>33</v>
+      </c>
+      <c r="T221" t="s">
+        <v>33</v>
+      </c>
+      <c r="U221" t="s">
+        <v>1119</v>
+      </c>
+      <c r="V221"/>
+      <c r="W221"/>
+    </row>
+    <row r="222" spans="1:23">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="s">
+        <v>23</v>
+      </c>
+      <c r="C222" t="s">
+        <v>24</v>
+      </c>
+      <c r="D222" t="s">
+        <v>34</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F222" t="s">
+        <v>68</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H222">
+        <v>2010</v>
+      </c>
+      <c r="I222"/>
+      <c r="J222" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1123</v>
+      </c>
+      <c r="M222">
+        <v>40</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1124</v>
+      </c>
+      <c r="O222" t="s">
+        <v>33</v>
+      </c>
+      <c r="P222" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>1124</v>
+      </c>
+      <c r="R222" t="s">
+        <v>33</v>
+      </c>
+      <c r="S222" t="s">
+        <v>33</v>
+      </c>
+      <c r="T222" t="s">
+        <v>33</v>
+      </c>
+      <c r="U222" t="s">
+        <v>1124</v>
+      </c>
+      <c r="V222"/>
+      <c r="W222"/>
+    </row>
+    <row r="223" spans="1:23">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" t="s">
+        <v>23</v>
+      </c>
+      <c r="C223" t="s">
+        <v>24</v>
+      </c>
+      <c r="D223" t="s">
+        <v>34</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F223" t="s">
+        <v>68</v>
+      </c>
+      <c r="G223" t="s">
+        <v>199</v>
+      </c>
+      <c r="H223">
+        <v>2003</v>
+      </c>
+      <c r="I223"/>
+      <c r="J223" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M223">
+        <v>60</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1129</v>
+      </c>
+      <c r="O223" t="s">
+        <v>33</v>
+      </c>
+      <c r="P223" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>1129</v>
+      </c>
+      <c r="R223" t="s">
+        <v>33</v>
+      </c>
+      <c r="S223" t="s">
+        <v>1129</v>
+      </c>
+      <c r="T223" t="s">
+        <v>33</v>
+      </c>
+      <c r="U223" t="s">
+        <v>1129</v>
+      </c>
+      <c r="V223"/>
+      <c r="W223"/>
+    </row>
+    <row r="224" spans="1:23">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="s">
+        <v>37</v>
+      </c>
+      <c r="C224" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" t="s">
+        <v>34</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F224" t="s">
+        <v>27</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H224">
+        <v>2021</v>
+      </c>
+      <c r="I224"/>
+      <c r="J224" t="s">
+        <v>1132</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1135</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1136</v>
+      </c>
+      <c r="O224" t="s">
+        <v>33</v>
+      </c>
+      <c r="P224" t="s">
+        <v>1136</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>1136</v>
+      </c>
+      <c r="R224" t="s">
+        <v>33</v>
+      </c>
+      <c r="S224" t="s">
+        <v>33</v>
+      </c>
+      <c r="T224" t="s">
+        <v>33</v>
+      </c>
+      <c r="U224" t="s">
+        <v>1136</v>
+      </c>
+      <c r="V224"/>
+      <c r="W224" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="225" spans="1:23">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="s">
+        <v>45</v>
+      </c>
+      <c r="C225"/>
+      <c r="D225" t="s">
+        <v>34</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1138</v>
+      </c>
+      <c r="F225" t="s">
+        <v>174</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H225">
+        <v>2021</v>
+      </c>
+      <c r="I225"/>
+      <c r="J225" t="s">
+        <v>1140</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1143</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1144</v>
+      </c>
+      <c r="O225" t="s">
+        <v>33</v>
+      </c>
+      <c r="P225" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>1144</v>
+      </c>
+      <c r="R225" t="s">
+        <v>33</v>
+      </c>
+      <c r="S225" t="s">
+        <v>33</v>
+      </c>
+      <c r="T225" t="s">
+        <v>33</v>
+      </c>
+      <c r="U225" t="s">
+        <v>33</v>
+      </c>
+      <c r="V225"/>
+      <c r="W225" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="226" spans="1:23">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="s">
+        <v>23</v>
+      </c>
+      <c r="C226" t="s">
+        <v>24</v>
+      </c>
+      <c r="D226" t="s">
+        <v>34</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F226" t="s">
+        <v>27</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H226">
         <v>2015</v>
       </c>
-      <c r="I218" t="s">
-[...8 lines deleted...]
-      <c r="L218">
+      <c r="I226"/>
+      <c r="J226" t="s">
+        <v>1148</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1149</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1150</v>
+      </c>
+      <c r="M226">
         <v>3</v>
       </c>
-      <c r="M218" t="s">
-[...20 lines deleted...]
-      <c r="T218"/>
+      <c r="N226" t="s">
+        <v>1151</v>
+      </c>
+      <c r="O226" t="s">
+        <v>33</v>
+      </c>
+      <c r="P226" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>1151</v>
+      </c>
+      <c r="R226" t="s">
+        <v>33</v>
+      </c>
+      <c r="S226" t="s">
+        <v>33</v>
+      </c>
+      <c r="T226" t="s">
+        <v>33</v>
+      </c>
+      <c r="U226" t="s">
+        <v>33</v>
+      </c>
+      <c r="V226"/>
+      <c r="W226"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>