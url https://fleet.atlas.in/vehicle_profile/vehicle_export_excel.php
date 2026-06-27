--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -666,51 +666,51 @@
   <si>
     <t>SMHZ410919</t>
   </si>
   <si>
     <t>MB1GSGCCXSRMF7571</t>
   </si>
   <si>
     <t>6725 KM</t>
   </si>
   <si>
     <t>12-06-2027</t>
   </si>
   <si>
     <t>TN47BD5395</t>
   </si>
   <si>
     <t>MHINDRA-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37497</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47524</t>
   </si>
   <si>
-    <t>49456 KM</t>
+    <t>49760 KM</t>
   </si>
   <si>
     <t>16-06-2027</t>
   </si>
   <si>
     <t>TN47BD5317</t>
   </si>
   <si>
     <t>Mahindra-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37477</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47525</t>
   </si>
   <si>
     <t>47524 KM</t>
   </si>
   <si>
     <t>TN47BD5743</t>
   </si>
   <si>
     <t>SSDFS546515</t>
   </si>