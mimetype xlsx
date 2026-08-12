--- v2 (2026-06-27)
+++ v3 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Vehicle List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1173">
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Location Name</t>
   </si>
   <si>
     <t>Registration Consume</t>
   </si>
   <si>
     <t>Ownership</t>
   </si>
   <si>
     <t>Vehicle No</t>
   </si>
   <si>
     <t>Vehicle Type</t>
   </si>
   <si>
     <t>Make</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
@@ -92,138 +92,219 @@
   <si>
     <t>Third Party Insurance</t>
   </si>
   <si>
     <t>Purchase Date</t>
   </si>
   <si>
     <t>Permit Date</t>
   </si>
   <si>
     <t>Permit Location</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>WD</t>
   </si>
   <si>
     <t>AEE</t>
   </si>
   <si>
     <t>contractor</t>
   </si>
   <si>
+    <t>TN47CX0385</t>
+  </si>
+  <si>
+    <t>Load Vehicle</t>
+  </si>
+  <si>
+    <t>WD-Admin</t>
+  </si>
+  <si>
+    <t>5882hsklf</t>
+  </si>
+  <si>
+    <t>Yeow62999</t>
+  </si>
+  <si>
+    <t>65737 KM</t>
+  </si>
+  <si>
+    <t>10-12-2026</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tamilnadu </t>
+  </si>
+  <si>
+    <t>own</t>
+  </si>
+  <si>
+    <t>TN76Q9019</t>
+  </si>
+  <si>
+    <t>dost annamalai rental</t>
+  </si>
+  <si>
+    <t>xdh0259</t>
+  </si>
+  <si>
+    <t>mbjaa22e9drx49296</t>
+  </si>
+  <si>
+    <t>207786 KM</t>
+  </si>
+  <si>
+    <t>02-02-0027</t>
+  </si>
+  <si>
+    <t>ANNA NAGAR</t>
+  </si>
+  <si>
+    <t>TN47CV7007</t>
+  </si>
+  <si>
+    <t>Car</t>
+  </si>
+  <si>
+    <t>B06767</t>
+  </si>
+  <si>
+    <t>MEXD26D23TT035121</t>
+  </si>
+  <si>
+    <t>1651 KM</t>
+  </si>
+  <si>
+    <t>09-09-2027</t>
+  </si>
+  <si>
+    <t>HO</t>
+  </si>
+  <si>
+    <t>EV-10 (3WHEELER LOADER MINI)</t>
+  </si>
+  <si>
+    <t>HO-PD(Sampling)</t>
+  </si>
+  <si>
+    <t>08-07-2030</t>
+  </si>
+  <si>
+    <t>TN33BW3223</t>
+  </si>
+  <si>
+    <t>NMH060193P</t>
+  </si>
+  <si>
+    <t>MB1AA42E5MRNT3211</t>
+  </si>
+  <si>
+    <t>137296 KM</t>
+  </si>
+  <si>
+    <t>09-09-2029</t>
+  </si>
+  <si>
     <t>TN39DX9275</t>
   </si>
   <si>
-    <t>Load Vehicle</t>
-[...4 lines deleted...]
-  <si>
     <t>DNH053000P</t>
   </si>
   <si>
     <t>MB1AA42E3NRDB4009</t>
   </si>
   <si>
-    <t>210 KM</t>
+    <t>162625 KM</t>
   </si>
   <si>
     <t>09-09-2028</t>
   </si>
   <si>
-    <t>NA</t>
-[...4 lines deleted...]
-  <si>
     <t>BATTERY VEHICLE</t>
   </si>
   <si>
     <t>01-01-2029</t>
   </si>
   <si>
     <t>APM</t>
   </si>
   <si>
     <t>TN28BB6618</t>
   </si>
   <si>
     <t>Bike</t>
   </si>
   <si>
     <t>TVS STAR CITY</t>
   </si>
   <si>
     <t>APM-Fabric Warehouse</t>
   </si>
   <si>
     <t>CF1D01159961</t>
   </si>
   <si>
     <t>03-02-2032</t>
   </si>
   <si>
     <t>KARUR</t>
   </si>
   <si>
-    <t>HO</t>
-[...1 lines deleted...]
-  <si>
     <t>GENSET01</t>
   </si>
   <si>
     <t>Genset</t>
   </si>
   <si>
     <t>test</t>
   </si>
   <si>
     <t>1 KM</t>
   </si>
   <si>
     <t>06-06-2026</t>
   </si>
   <si>
     <t>TN87B1788</t>
   </si>
   <si>
     <t>Dost SANDHANAKRISHAN RENTAL</t>
   </si>
   <si>
     <t>DKH036188p</t>
   </si>
   <si>
     <t>MB1AA22E0KRD73006</t>
   </si>
   <si>
-    <t>152214 KM</t>
+    <t>152442 KM</t>
   </si>
   <si>
     <t>28-11-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Rental load vehicle </t>
   </si>
   <si>
     <t>ATLAS GARDEN</t>
   </si>
   <si>
     <t>EV-3 AMPERE REO(BLUE)</t>
   </si>
   <si>
     <t xml:space="preserve"> AMPERE REO</t>
   </si>
   <si>
     <t>HO-Admin</t>
   </si>
   <si>
     <t>01-09-2030</t>
   </si>
   <si>
     <t>TN15S8924</t>
   </si>
@@ -326,50 +407,53 @@
   <si>
     <t>TN47S5877</t>
   </si>
   <si>
     <t>Mini bus</t>
   </si>
   <si>
     <t>UJHSHGKLSDJI;L</t>
   </si>
   <si>
     <t>JDOID;JIJDO5</t>
   </si>
   <si>
     <t>24-02-2027</t>
   </si>
   <si>
     <t>TN22AX6030</t>
   </si>
   <si>
     <t>GSHJSXY5455</t>
   </si>
   <si>
     <t>654451245JHY</t>
   </si>
   <si>
+    <t>225 KM</t>
+  </si>
+  <si>
     <t>14-05-2026</t>
   </si>
   <si>
     <t>TN19H7499</t>
   </si>
   <si>
     <t>jftfdffhj98867</t>
   </si>
   <si>
     <t>3456t6fdcxds</t>
   </si>
   <si>
     <t>17-07-2026</t>
   </si>
   <si>
     <t>TN04V4053</t>
   </si>
   <si>
     <t>Coach</t>
   </si>
   <si>
     <t>67sptc31dxz870712</t>
   </si>
   <si>
     <t>47163dsxz807013</t>
@@ -398,69 +482,69 @@
   <si>
     <t>497SP41JXZ89185</t>
   </si>
   <si>
     <t>357165JXZ81386</t>
   </si>
   <si>
     <t>30-06-2026</t>
   </si>
   <si>
     <t>TN346329</t>
   </si>
   <si>
     <t>S433050338</t>
   </si>
   <si>
     <t>MAIJG2FAY3G20960</t>
   </si>
   <si>
     <t>09-12-2026</t>
   </si>
   <si>
     <t>TN76T6534</t>
   </si>
   <si>
-    <t>74712 KM</t>
+    <t>77700 KM</t>
   </si>
   <si>
     <t>23-03-2027</t>
   </si>
   <si>
     <t>TN47BE1480</t>
   </si>
   <si>
     <t>JCB</t>
   </si>
   <si>
     <t>H00498557</t>
   </si>
   <si>
     <t>HAR3DXX5C03594806</t>
   </si>
   <si>
-    <t>1337 KM</t>
+    <t>1427 KM</t>
   </si>
   <si>
     <t>11-01-2041</t>
   </si>
   <si>
     <t>TN30AM2551</t>
   </si>
   <si>
     <t>mahindra</t>
   </si>
   <si>
     <t>ghf324567</t>
   </si>
   <si>
     <t>hjjkh5667ghhh</t>
   </si>
   <si>
     <t>23-04-2026</t>
   </si>
   <si>
     <t>TN41F7179</t>
   </si>
   <si>
     <t>MAHINDRA</t>
   </si>
@@ -488,889 +572,883 @@
   <si>
     <t>TN69U2148</t>
   </si>
   <si>
     <t>EVCDFTE12</t>
   </si>
   <si>
     <t>MACTINJJYTER123456</t>
   </si>
   <si>
     <t>20-12-2026</t>
   </si>
   <si>
     <t>TN47BD8152</t>
   </si>
   <si>
     <t>Ashok Leyland jayaraman rental</t>
   </si>
   <si>
     <t>Rsh2017989</t>
   </si>
   <si>
     <t>Mb1ac42e8srpe2239</t>
   </si>
   <si>
-    <t>56235 KM</t>
+    <t>65677 KM</t>
   </si>
   <si>
     <t>30-05-2026</t>
   </si>
   <si>
     <t>TN67J3361</t>
   </si>
   <si>
     <t>ENG1234576FAYS</t>
   </si>
   <si>
     <t>ME12WERQATFDS</t>
   </si>
   <si>
     <t>27-07-2026</t>
   </si>
   <si>
     <t xml:space="preserve">RENTAL PASSENGER VEHICLE
 </t>
   </si>
   <si>
     <t>TN47AL3970</t>
   </si>
   <si>
     <t>Ashok Leyland Ragupathy rentanl</t>
   </si>
   <si>
-    <t>394494 KM</t>
+    <t>396601 KM</t>
   </si>
   <si>
     <t>20-03-2026</t>
   </si>
   <si>
     <t>TN47AV7816</t>
   </si>
   <si>
     <t>Ashok Leyland gopal rental</t>
   </si>
   <si>
     <t>49815 KM</t>
   </si>
   <si>
     <t>17-04-2026</t>
   </si>
   <si>
     <t>TN47BD2001</t>
   </si>
   <si>
-    <t>Car</t>
-[...1 lines deleted...]
-  <si>
     <t>HYUNDAI</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>EM16S123552P</t>
   </si>
   <si>
     <t>MALPC81BUSM013423</t>
   </si>
   <si>
     <t>24-04-2040</t>
   </si>
   <si>
     <t>TN47BH2001</t>
   </si>
   <si>
     <t>45 KM</t>
   </si>
   <si>
     <t>TN23BK2633</t>
   </si>
   <si>
     <t>174045 KM</t>
   </si>
   <si>
     <t>16-04-2026</t>
   </si>
   <si>
     <t>TN47BB3478</t>
   </si>
   <si>
     <t>ASHOK LEYLAND jawahar rental</t>
   </si>
   <si>
     <t>40642 KM</t>
   </si>
   <si>
     <t>20-12-2025</t>
   </si>
   <si>
     <t>TN63CW1455</t>
   </si>
   <si>
     <t>WD-EM</t>
   </si>
   <si>
-    <t>130130 KM</t>
+    <t>132945 KM</t>
   </si>
   <si>
     <t>10-06-2026</t>
   </si>
   <si>
     <t>TN47BV7428</t>
   </si>
   <si>
     <t>KPH029569P</t>
   </si>
   <si>
     <t>MB1AB42E2PRKJ3559</t>
   </si>
   <si>
     <t>137956 KM</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>TN47BD7203</t>
   </si>
   <si>
     <t>ASHOK LEYLAND</t>
   </si>
   <si>
     <t>RBPZ141038</t>
   </si>
   <si>
     <t>MB1PAECD3SART0388</t>
   </si>
   <si>
-    <t>29878 KM</t>
+    <t>32916 KM</t>
   </si>
   <si>
     <t>21-08-2027</t>
   </si>
   <si>
     <t>TN47BD7270</t>
   </si>
   <si>
     <t>SLEZ412134</t>
   </si>
   <si>
     <t>MB1PAEPD7SELS8179</t>
   </si>
   <si>
-    <t>42810 KM</t>
+    <t>49486 KM</t>
   </si>
   <si>
     <t>TN47BD5207</t>
   </si>
   <si>
     <t>SMHZ410919</t>
   </si>
   <si>
     <t>MB1GSGCCXSRMF7571</t>
   </si>
   <si>
-    <t>6725 KM</t>
+    <t>7570 KM</t>
   </si>
   <si>
     <t>12-06-2027</t>
   </si>
   <si>
     <t>TN47BD5395</t>
   </si>
   <si>
     <t>MHINDRA-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37497</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47524</t>
   </si>
   <si>
-    <t>49760 KM</t>
+    <t>57861 KM</t>
   </si>
   <si>
     <t>16-06-2027</t>
   </si>
   <si>
     <t>TN47BD5317</t>
   </si>
   <si>
     <t>Mahindra-PICK UP</t>
   </si>
   <si>
     <t>TTS1E37477</t>
   </si>
   <si>
     <t>MA1RA2TTKS1E47525</t>
   </si>
   <si>
-    <t>47524 KM</t>
+    <t>55575 KM</t>
   </si>
   <si>
     <t>TN47BD5743</t>
   </si>
   <si>
     <t>SSDFS546515</t>
   </si>
   <si>
     <t>AGD56486</t>
   </si>
   <si>
-    <t>24360 KM</t>
+    <t>26867 KM</t>
   </si>
   <si>
     <t>03-07-2027</t>
   </si>
   <si>
     <t>TN47BD5721</t>
   </si>
   <si>
     <t>SGDGDBR2465</t>
   </si>
   <si>
     <t>BDGF65156</t>
   </si>
   <si>
-    <t>36470 KM</t>
+    <t>44575 KM</t>
   </si>
   <si>
     <t>TN47BD5233</t>
   </si>
   <si>
     <t>FORCE</t>
   </si>
   <si>
     <t>ENGHJNV562</t>
   </si>
   <si>
     <t>CHYH1561579/84</t>
   </si>
   <si>
-    <t>31460 KM</t>
+    <t>35584 KM</t>
   </si>
   <si>
     <t>TN47BD5296</t>
   </si>
   <si>
     <t>ENGSKD2562821</t>
   </si>
   <si>
     <t>CIUAGFU698448</t>
   </si>
   <si>
-    <t>36731 KM</t>
+    <t>45025 KM</t>
   </si>
   <si>
     <t>TN47BD5299</t>
   </si>
   <si>
     <t>OLA</t>
   </si>
   <si>
     <t>HO-COSTING</t>
   </si>
   <si>
     <t>M2ABO301B50175</t>
   </si>
   <si>
     <t>P53BGDCA7EBAO4195</t>
   </si>
   <si>
-    <t>5234 KM</t>
+    <t>5786 KM</t>
   </si>
   <si>
     <t>13-06-2040</t>
   </si>
   <si>
     <t>HO-COSTING -NAVEENPRASATH</t>
   </si>
   <si>
     <t>TN47BD4591</t>
   </si>
   <si>
     <t>H00468565</t>
   </si>
   <si>
     <t>RAJ3DXS5P03246813</t>
   </si>
   <si>
-    <t>1718 KM</t>
+    <t>1777 KM</t>
   </si>
   <si>
     <t>15-05-2026</t>
   </si>
   <si>
     <t>TN47V1651</t>
   </si>
   <si>
     <t>Eicher</t>
   </si>
   <si>
     <t>Fhkfdbn</t>
   </si>
   <si>
     <t>Cudyzysvp</t>
   </si>
   <si>
     <t>503705 KM</t>
   </si>
   <si>
     <t>04-07-2028</t>
   </si>
   <si>
     <t>TN47BM7007</t>
   </si>
   <si>
     <t xml:space="preserve">TOYOTA </t>
   </si>
   <si>
     <t>TOP MANAGEMENT</t>
   </si>
   <si>
     <t>A25B6279505</t>
   </si>
   <si>
-    <t>26368 KM</t>
+    <t>31182 KM</t>
   </si>
   <si>
     <t>22-04-2040</t>
   </si>
   <si>
     <t>TN52K8121</t>
   </si>
   <si>
     <t>Adfjludd</t>
   </si>
   <si>
     <t>Erigf nn</t>
   </si>
   <si>
     <t>269928 KM</t>
   </si>
   <si>
     <t>25-06-2029</t>
   </si>
   <si>
     <t>TN 59CP1368</t>
   </si>
   <si>
     <t>Fhbdvx</t>
   </si>
   <si>
     <t>Kvljhccvn</t>
   </si>
   <si>
-    <t>127680 KM</t>
+    <t>134920 KM</t>
   </si>
   <si>
     <t>13-05-2025</t>
   </si>
   <si>
     <t>TN47CZ6693</t>
   </si>
   <si>
     <t xml:space="preserve">HERO </t>
   </si>
   <si>
     <t>WD-HRD</t>
   </si>
   <si>
     <t>HA11E8S9C21008</t>
   </si>
   <si>
     <t>MBLHAW226S9C51835</t>
   </si>
   <si>
-    <t>13584 KM</t>
+    <t>17583 KM</t>
   </si>
   <si>
     <t>08-06-2040</t>
   </si>
   <si>
     <t>WD-HR-ROSAN/MARIMUTHU</t>
   </si>
   <si>
     <t>TN47BD4512</t>
   </si>
   <si>
     <t>Mahindra</t>
   </si>
   <si>
     <t>Weyinx</t>
   </si>
   <si>
     <t>Tryondat</t>
   </si>
   <si>
-    <t>59127 KM</t>
+    <t>66625 KM</t>
   </si>
   <si>
     <t>12-05-2027</t>
   </si>
   <si>
     <t>EV-15 (LOAD VECHILE)HOME</t>
   </si>
   <si>
     <t>TERA</t>
   </si>
   <si>
     <t>HO-MUPS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>14567 KM</t>
+    <t>16013 KM</t>
   </si>
   <si>
     <t>01-01-2030</t>
   </si>
   <si>
     <t>HO-KIRBY-VINNARASU/KANAGARAJ</t>
   </si>
   <si>
     <t>TN47BD2957</t>
   </si>
   <si>
     <t>IVOOMI</t>
   </si>
   <si>
     <t>HO-Production Store</t>
   </si>
   <si>
     <t>JZQ30H2023071000188</t>
   </si>
   <si>
     <t>P5MBXBABJBBAX0050</t>
   </si>
   <si>
-    <t>11392 KM</t>
+    <t>11896 KM</t>
   </si>
   <si>
     <t>06-03-2040</t>
   </si>
   <si>
     <t>HO-PRODUCTION STORE - TAJUDHIN</t>
   </si>
   <si>
     <t>TN47BD4585</t>
   </si>
   <si>
     <t>MAHINDRA PIcKUP</t>
   </si>
   <si>
     <t>HVJHGHC</t>
   </si>
   <si>
     <t>POIUITFGCMVM</t>
   </si>
   <si>
-    <t>60842 KM</t>
+    <t>67330 KM</t>
   </si>
   <si>
     <t>TN47BV9023 MURALI RENTAL</t>
   </si>
   <si>
     <t>EPH207095P</t>
   </si>
   <si>
     <t>MB1AB42E2PREN1687</t>
   </si>
   <si>
-    <t>127360 KM</t>
+    <t>132445 KM</t>
   </si>
   <si>
     <t>03-06-2028</t>
   </si>
   <si>
     <t xml:space="preserve">TN47AM6063 SUDHEEKSHA TRANSPORT </t>
   </si>
   <si>
     <t>Hcsub</t>
   </si>
   <si>
     <t>Jvdd</t>
   </si>
   <si>
-    <t>259762 KM</t>
+    <t>262181 KM</t>
   </si>
   <si>
     <t>31-05-2027</t>
   </si>
   <si>
     <t>EV-8 TN47BD3900</t>
   </si>
   <si>
     <t>M2AB0304B50056</t>
   </si>
   <si>
     <t>P53BGDCA2EBA06226</t>
   </si>
   <si>
-    <t>9821 KM</t>
+    <t>11014 KM</t>
   </si>
   <si>
     <t>10-04-2040</t>
   </si>
   <si>
     <t>TN47BD4548</t>
   </si>
   <si>
     <t>Ehdrtb123456</t>
   </si>
   <si>
     <t>Mectu1235cjitc</t>
   </si>
   <si>
-    <t>45062 KM</t>
+    <t>52104 KM</t>
   </si>
   <si>
     <t>TN47BD4113</t>
   </si>
   <si>
     <t>M2PH101OD50472</t>
   </si>
   <si>
     <t>P538UDCB1EDA03596</t>
   </si>
   <si>
-    <t>12834 KM</t>
+    <t>13924 KM</t>
   </si>
   <si>
     <t>WD-ADMIN-T. PERIYASAMY</t>
   </si>
   <si>
     <t>TN47BD4138</t>
   </si>
   <si>
     <t>M2PH1005D50492</t>
   </si>
   <si>
     <t>P53BUDCB3EDA01218</t>
   </si>
   <si>
-    <t>15186 KM</t>
+    <t>16311 KM</t>
   </si>
   <si>
     <t>HO-MUPS-SURJITH</t>
   </si>
   <si>
     <t>TN47BD3900</t>
   </si>
   <si>
     <t>WD-QA</t>
   </si>
   <si>
-    <t>9887 KM</t>
+    <t>11314 KM</t>
   </si>
   <si>
     <t>WD-QAD</t>
   </si>
   <si>
     <t>TN47BD4158</t>
   </si>
   <si>
     <t>ES1D46513</t>
   </si>
   <si>
     <t>SDE154651</t>
   </si>
   <si>
-    <t>9190 KM</t>
+    <t>15843 KM</t>
   </si>
   <si>
     <t>KTPL-WD-PRAVEENKUMAR</t>
   </si>
   <si>
     <t>TN47BD4221</t>
   </si>
   <si>
     <t>HO-QA</t>
   </si>
   <si>
     <t xml:space="preserve"> M2AB0305B52095</t>
   </si>
   <si>
     <t>P53BGDCA9EBA05221</t>
   </si>
   <si>
-    <t>45644 KM</t>
+    <t>46839 KM</t>
   </si>
   <si>
     <t>28-04-2040</t>
   </si>
   <si>
     <t>HO-QA-RAJESHKUMAR</t>
   </si>
   <si>
     <t>TN47BC7367  SELVARAJ RENTAL</t>
   </si>
   <si>
     <t>Pokngud</t>
   </si>
   <si>
     <t>Ma1244vffkbxs</t>
   </si>
   <si>
     <t>0 KM</t>
   </si>
   <si>
     <t>07-05-2030</t>
   </si>
   <si>
     <t>TN 28 T 9050 EICHER SURESH RENTAL</t>
   </si>
   <si>
     <t>EICHER</t>
   </si>
   <si>
     <t>Hwvfskba</t>
   </si>
   <si>
     <t>Poncdjvs</t>
   </si>
   <si>
-    <t>330900 KM</t>
+    <t>334941 KM</t>
   </si>
   <si>
     <t>TN28BA8635</t>
   </si>
   <si>
     <t>dost rental</t>
   </si>
   <si>
     <t>rqdyqgakv</t>
   </si>
   <si>
     <t>iuitjfcgh</t>
   </si>
   <si>
     <t>161138 KM</t>
   </si>
   <si>
     <t>22-02-2030</t>
   </si>
   <si>
     <t>TN41P2019</t>
   </si>
   <si>
     <t>eicher</t>
   </si>
   <si>
     <t>oacugaklcv</t>
   </si>
   <si>
     <t>jkbcvkhsxv</t>
   </si>
   <si>
     <t>556432 KM</t>
   </si>
   <si>
     <t>EV-11 (LOAD VECHILE) GREEN</t>
   </si>
   <si>
-    <t>14738 KM</t>
+    <t>16262 KM</t>
   </si>
   <si>
     <t>10-01-2030</t>
   </si>
   <si>
     <t>HO-KIRBY-KANAGARAJ/VINNARASU</t>
   </si>
   <si>
     <t>TN47AJ3246 SANDHANA KRISHANAN RENTAL</t>
   </si>
   <si>
     <t>dost sandhanakrishnan</t>
   </si>
   <si>
     <t>eiotyu43567</t>
   </si>
   <si>
     <t>mecrty9548672</t>
   </si>
   <si>
-    <t>173688 KM</t>
+    <t>176509 KM</t>
   </si>
   <si>
     <t>12-12-2026</t>
   </si>
   <si>
     <t>TN38AB0202 MKT TRANSPORT SOUNDAR</t>
   </si>
   <si>
     <t>RENT EICHER SOUNDHARAJAN</t>
   </si>
   <si>
     <t>EERTYUC90785</t>
   </si>
   <si>
     <t>MECWRT12NE2154</t>
   </si>
   <si>
     <t>416629 KM</t>
   </si>
   <si>
     <t>TN47BD0427</t>
   </si>
   <si>
     <t>rental kirith</t>
   </si>
   <si>
     <t>erty345678</t>
   </si>
   <si>
     <t>MECERT123456</t>
   </si>
   <si>
-    <t>28428 KM</t>
+    <t>44026 KM</t>
   </si>
   <si>
     <t>TN47BC7085 RENTAL KIRITH</t>
   </si>
   <si>
     <t>RENT</t>
   </si>
   <si>
     <t>EWQR432546</t>
   </si>
   <si>
     <t>MECHUYT2020</t>
   </si>
   <si>
-    <t>80345 KM</t>
+    <t>85739 KM</t>
   </si>
   <si>
     <t>TN47BD2832</t>
   </si>
   <si>
     <t>EICHER 22 FT</t>
   </si>
   <si>
     <t>E446CDRJ116217</t>
   </si>
   <si>
     <t>MC2ERLRC0RJ238255</t>
   </si>
   <si>
-    <t>36270 KM</t>
+    <t>33449 KM</t>
   </si>
   <si>
     <t>03-03-2027</t>
   </si>
   <si>
     <t>TN47BD2864</t>
   </si>
   <si>
     <t>EICHER OPEN</t>
   </si>
   <si>
     <t>E446CDRE105670</t>
   </si>
   <si>
     <t>MC2EHDRC0REB51059</t>
   </si>
   <si>
-    <t>61648 KM</t>
+    <t>69211 KM</t>
   </si>
   <si>
     <t>TN47BD2837</t>
   </si>
   <si>
     <t>EICHER 24 FT</t>
   </si>
   <si>
     <t>E446CDRJ116001</t>
   </si>
   <si>
     <t>MC2ERLRC0RJB15176</t>
   </si>
   <si>
-    <t>36650 KM</t>
+    <t>43750 KM</t>
   </si>
   <si>
     <t>TN47AM3376</t>
   </si>
   <si>
     <t>E414CDLB322123</t>
   </si>
   <si>
     <t>MC2A3LRTOLB463884</t>
   </si>
   <si>
-    <t>256856 KM</t>
+    <t>260172 KM</t>
   </si>
   <si>
     <t>14-10-2026</t>
   </si>
   <si>
     <t>TN47BD2050</t>
   </si>
   <si>
     <t>TATA</t>
   </si>
   <si>
     <t>4SPCR19NVX632538</t>
   </si>
   <si>
     <t>MAT513356R5N18447</t>
   </si>
   <si>
-    <t>47317 KM</t>
+    <t>51653 KM</t>
   </si>
   <si>
     <t>03-02-2027</t>
   </si>
   <si>
     <t>TN47BD1435</t>
   </si>
   <si>
     <t>Aeioueds</t>
   </si>
   <si>
     <t>Eertiongaqwe</t>
   </si>
   <si>
-    <t>74090 KM</t>
+    <t>83271 KM</t>
   </si>
   <si>
     <t>20-01-2027</t>
   </si>
   <si>
     <t>EV-8 NON REG AUTO</t>
   </si>
   <si>
     <t>TERA-AUTO</t>
   </si>
   <si>
-    <t>HO-PD(Sampling)</t>
-[...2 lines deleted...]
-    <t>13844 KM</t>
+    <t>14958 KM</t>
   </si>
   <si>
     <t>2/200CBM</t>
   </si>
   <si>
     <t>HO-SAMPLING-THIRUMOORTHY</t>
   </si>
   <si>
     <t>TN49E0347</t>
   </si>
   <si>
     <t>KJHGDRET1</t>
   </si>
   <si>
     <t>UINJHBYGV221E78</t>
   </si>
   <si>
     <t>04-01-2025</t>
   </si>
   <si>
     <t>TN47L1937</t>
   </si>
   <si>
     <t>KJHGDRRET12</t>
   </si>
@@ -1506,69 +1584,69 @@
   <si>
     <t>13-01-2026</t>
   </si>
   <si>
     <t>TN33C8330</t>
   </si>
   <si>
     <t>pjoinkvcd</t>
   </si>
   <si>
     <t>pomugrdcfe</t>
   </si>
   <si>
     <t>03-01-2026</t>
   </si>
   <si>
     <t>TN47AQ4812</t>
   </si>
   <si>
     <t>AEIOUTYRS1</t>
   </si>
   <si>
     <t>CERTYUESRD</t>
   </si>
   <si>
-    <t>111211 KM</t>
+    <t>112061 KM</t>
   </si>
   <si>
     <t>30-01-2027</t>
   </si>
   <si>
     <t>TN47BB9051</t>
   </si>
   <si>
     <t>AMBULANCE</t>
   </si>
   <si>
     <t>ZD30101156L</t>
   </si>
   <si>
     <t>MBIAG34KXERD65443</t>
   </si>
   <si>
-    <t>14034 KM</t>
+    <t>14289 KM</t>
   </si>
   <si>
     <t>5/1</t>
   </si>
   <si>
     <t>03-09-2027</t>
   </si>
   <si>
     <t>TN01W8364</t>
   </si>
   <si>
     <t>LKUJHYTGF</t>
   </si>
   <si>
     <t>WERTYUIJ</t>
   </si>
   <si>
     <t>20-05-2025</t>
   </si>
   <si>
     <t>TN36X4037</t>
   </si>
   <si>
     <t>KJUYRTEDRF</t>
   </si>
@@ -1749,414 +1827,414 @@
   <si>
     <t>ME4JC363F68015987</t>
   </si>
   <si>
     <t>09-11-2027</t>
   </si>
   <si>
     <t>HO-ADMIN</t>
   </si>
   <si>
     <t>EV7 TN47BC5406</t>
   </si>
   <si>
     <t>ATHER</t>
   </si>
   <si>
     <t>HO-OSS</t>
   </si>
   <si>
     <t>ABDRX186110</t>
   </si>
   <si>
     <t>MYHAACDA0R BD24572</t>
   </si>
   <si>
-    <t>13472 KM</t>
+    <t>14559 KM</t>
   </si>
   <si>
     <t>13-05-2039</t>
   </si>
   <si>
     <t>HO-OSS-HARINATH</t>
   </si>
   <si>
     <t>TN47BA0388</t>
   </si>
   <si>
     <t>TVS</t>
   </si>
   <si>
     <t>BP2BM2803395</t>
   </si>
   <si>
     <t>MD621BP27M2B08212</t>
   </si>
   <si>
-    <t>47463 KM</t>
+    <t>48445 KM</t>
   </si>
   <si>
     <t>16-03-2036</t>
   </si>
   <si>
     <t>WD-ADMIN-SHOBANBABU</t>
   </si>
   <si>
     <t>TN47BC3863</t>
   </si>
   <si>
     <t>JZQ30H2022061 700170</t>
   </si>
   <si>
     <t>P5MBXBABIAA AX0159</t>
   </si>
   <si>
-    <t>10769 KM</t>
+    <t>13262 KM</t>
   </si>
   <si>
     <t>06-03-2039</t>
   </si>
   <si>
     <t>WD-ADMIN-RANJITH</t>
   </si>
   <si>
     <t>TN47P9952</t>
   </si>
   <si>
     <t>WD-A3 Pattern Seemer</t>
   </si>
   <si>
     <t>ODIG61760408</t>
   </si>
   <si>
     <t>MD621BD186IG80832</t>
   </si>
   <si>
     <t>03-08-2021</t>
   </si>
   <si>
     <t>WD-A3/PATTERN SEAMER-KARMEGAM</t>
   </si>
   <si>
     <t>TN47R9975</t>
   </si>
   <si>
     <t xml:space="preserve">HERO HONDA </t>
   </si>
   <si>
     <t>WD-A3 Sewing</t>
   </si>
   <si>
     <t>07L22E44937</t>
   </si>
   <si>
     <t>07LO2F29799</t>
   </si>
   <si>
-    <t>11604 KM</t>
+    <t>122017 KM</t>
   </si>
   <si>
     <t>01-03-2028</t>
   </si>
   <si>
     <t>WD-A3/SEWING-STALIN</t>
   </si>
   <si>
     <t>TN47R9807</t>
   </si>
   <si>
     <t xml:space="preserve">TVS </t>
   </si>
   <si>
     <t xml:space="preserve"> OF5L71414575 </t>
   </si>
   <si>
     <t>MD625GF5071L84641</t>
   </si>
   <si>
     <t>09-01-2023</t>
   </si>
   <si>
     <t>WD-A4/FINISING-ELUMALAI</t>
   </si>
   <si>
     <t>TN47BA0364</t>
   </si>
   <si>
     <t>WD-PMA Store</t>
   </si>
   <si>
     <t>BP2BM2303475</t>
   </si>
   <si>
     <t>MD621BP21M2B08173</t>
   </si>
   <si>
-    <t>22075 KM</t>
+    <t>22573 KM</t>
   </si>
   <si>
     <t>WD-A4-ACC/STORE-SIVA</t>
   </si>
   <si>
     <t>TN47AJ5967</t>
   </si>
   <si>
     <t>WD-A5 Filling</t>
   </si>
   <si>
     <t>CF5LG1X26292</t>
   </si>
   <si>
     <t>MD625MF53G1L46383</t>
   </si>
   <si>
     <t>04-04-2032</t>
   </si>
   <si>
     <t>WD-FILLING-SRIKANTH</t>
   </si>
   <si>
     <t>TN47AF5947</t>
   </si>
   <si>
     <t>0D1NE1014049</t>
   </si>
   <si>
     <t>MD621BD16E1N70762</t>
   </si>
   <si>
-    <t>41970 KM</t>
+    <t>43533 KM</t>
   </si>
   <si>
     <t>06-01-2030</t>
   </si>
   <si>
     <t>HILTON-PACKING-SENTHIL/SELVARAJ</t>
   </si>
   <si>
     <t>EV-4 TN47BC4155</t>
   </si>
   <si>
     <t>MAGNUS</t>
   </si>
   <si>
     <t>APM-Admin</t>
   </si>
   <si>
     <t>BH1200WCC24A219324</t>
   </si>
   <si>
     <t>MCPM21200CAH60258</t>
   </si>
   <si>
     <t>10 KM</t>
   </si>
   <si>
     <t>20-03-2039</t>
   </si>
   <si>
     <t>APM-SWAMINATHAN</t>
   </si>
   <si>
     <t>TN47AF0775</t>
   </si>
   <si>
     <t>HO-Merch</t>
   </si>
   <si>
     <t>0D1FE1688281</t>
   </si>
   <si>
     <t>MD621BD19E1F16200</t>
   </si>
   <si>
-    <t>22539 KM</t>
+    <t>23834 KM</t>
   </si>
   <si>
     <t>15-07-2029</t>
   </si>
   <si>
     <t>HO-MERCH-UDAYAKUMAR.S</t>
   </si>
   <si>
     <t>TN47 BC 3862</t>
   </si>
   <si>
     <t>JZQ30H2023081 900241</t>
   </si>
   <si>
     <t>P5MBXBCBLB AAA00088</t>
   </si>
   <si>
-    <t>11899 KM</t>
+    <t>13059 KM</t>
   </si>
   <si>
     <t>HO-QA-MANIKANDAN</t>
   </si>
   <si>
     <t>TN47AH9172</t>
   </si>
   <si>
     <t>OP1FG1648766</t>
   </si>
   <si>
     <t>MD621CP16G1F47912</t>
   </si>
   <si>
-    <t>50071 KM</t>
+    <t>50918 KM</t>
   </si>
   <si>
     <t>07-07-2031</t>
   </si>
   <si>
     <t>HO-QA-DINESH.M</t>
   </si>
   <si>
     <t>TN47AF0769</t>
   </si>
   <si>
     <t>Tvs</t>
   </si>
   <si>
     <t>0D1FE1687470</t>
   </si>
   <si>
     <t>MD621BD16E1F15893</t>
   </si>
   <si>
-    <t>22527 KM</t>
+    <t>23245 KM</t>
   </si>
   <si>
     <t>15-02-2029</t>
   </si>
   <si>
     <t>HO-QA-PANNEERSELVAM</t>
   </si>
   <si>
     <t>TN47AB5830</t>
   </si>
   <si>
     <t>HA11ECC9B28375</t>
   </si>
   <si>
     <t>MBLHA11ELC9B02310</t>
   </si>
   <si>
-    <t>20822 KM</t>
+    <t>23262 KM</t>
   </si>
   <si>
     <t>03-05-2027</t>
   </si>
   <si>
     <t>HO-QA-PRABHU</t>
   </si>
   <si>
     <t>EV-2 NON REGN</t>
   </si>
   <si>
     <t>KOMAKI</t>
   </si>
   <si>
-    <t>7733 KM</t>
+    <t>18857 KM</t>
   </si>
   <si>
     <t>25-12-2040</t>
   </si>
   <si>
     <t>HO-SAMPLE-MATHAN</t>
   </si>
   <si>
     <t>TN47AJ0193</t>
   </si>
   <si>
     <t>OP1HG1X48456</t>
   </si>
   <si>
     <t>MD621CP15G1H48605</t>
   </si>
   <si>
-    <t>4945 KM</t>
+    <t>5768 KM</t>
   </si>
   <si>
     <t>16-07-2031</t>
   </si>
   <si>
     <t>HO-SAMPLE-RAVIKUMAR</t>
   </si>
   <si>
     <t>TN47AF0154</t>
   </si>
   <si>
     <t>UPEEE022295</t>
   </si>
   <si>
     <t>MCDKG1B14E1E21421</t>
   </si>
   <si>
     <t>29-06-2029</t>
   </si>
   <si>
     <t>HO-SAMPLE-VINOTH/SAKTHIVEL</t>
   </si>
   <si>
     <t>TN47AF3065</t>
   </si>
   <si>
     <t>HO-HRD</t>
   </si>
   <si>
     <t>0D1HE1797718</t>
   </si>
   <si>
     <t>MD621BD16E1H03118</t>
   </si>
   <si>
-    <t>9178 KM</t>
+    <t>10178 KM</t>
   </si>
   <si>
     <t>23-09-2029</t>
   </si>
   <si>
     <t>HO-HR-S.RAVI</t>
   </si>
   <si>
     <t>TN47AT1008</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>HO-Finance</t>
   </si>
   <si>
     <t>JF49E81031044</t>
   </si>
   <si>
     <t>ME4JF493HF8025166</t>
   </si>
   <si>
-    <t>36927 KM</t>
+    <t>39667 KM</t>
   </si>
   <si>
     <t>27-08-2030</t>
   </si>
   <si>
     <t>HO-FINANCE-KUMAR/KARTHICK</t>
   </si>
   <si>
     <t>TN58BY6221</t>
   </si>
   <si>
     <t>AEYIONBDF</t>
   </si>
   <si>
     <t>IFKBJCRRTYDD</t>
   </si>
   <si>
     <t>78700 KM</t>
   </si>
   <si>
     <t>TN47P5904</t>
   </si>
   <si>
     <t>HERO HONDA</t>
   </si>
@@ -2166,321 +2244,318 @@
   <si>
     <t>06D16F12446</t>
   </si>
   <si>
     <t>04-08-2027</t>
   </si>
   <si>
     <t>FINANCE-MGR-MR.SIVASAMY.K</t>
   </si>
   <si>
     <t>TN47P9348</t>
   </si>
   <si>
     <t>HONDA</t>
   </si>
   <si>
     <t>HO-FDFP</t>
   </si>
   <si>
     <t>JC36E0025306</t>
   </si>
   <si>
     <t>ME4JC363G68016676</t>
   </si>
   <si>
-    <t>88425 KM</t>
+    <t>89281 KM</t>
   </si>
   <si>
     <t>HO-FDFP-SAKTHIVEL</t>
   </si>
   <si>
     <t>TN47P9234</t>
   </si>
   <si>
     <t>06F29E11315</t>
   </si>
   <si>
     <t>06F29F11555</t>
   </si>
   <si>
-    <t>10005 KM</t>
+    <t>11257 KM</t>
   </si>
   <si>
     <t>HO-FDFP-MURUGESAN</t>
   </si>
   <si>
     <t>TN47AH1531</t>
   </si>
   <si>
     <t>HERO</t>
   </si>
   <si>
     <t>9F00474</t>
   </si>
   <si>
     <t>HA11EHF9F02561</t>
   </si>
   <si>
-    <t>65980 KM</t>
+    <t>67157 KM</t>
   </si>
   <si>
     <t>07-07-2030</t>
   </si>
   <si>
     <t>HO-FDFP-VIGNESH</t>
   </si>
   <si>
     <t>TN47W4209</t>
   </si>
   <si>
     <t>OD1CB1160324</t>
   </si>
   <si>
     <t>MD621BD11B1 C09129</t>
   </si>
   <si>
     <t>10-04-2026</t>
   </si>
   <si>
     <t>TN47AJ0150</t>
   </si>
   <si>
     <t>0P1HG1648233</t>
   </si>
   <si>
     <t>MD621CP11G1H48195</t>
   </si>
   <si>
-    <t>18200 KM</t>
+    <t>18338 KM</t>
   </si>
   <si>
     <t>HO-EMBROIDERY-DHINESH/PARTHIBAN</t>
   </si>
   <si>
     <t>TN47AH7195</t>
   </si>
   <si>
     <t>JC73E80058874</t>
   </si>
   <si>
     <t>ME4JC733CG8004 083</t>
   </si>
   <si>
-    <t>91119 KM</t>
+    <t>91850 KM</t>
   </si>
   <si>
     <t>14-04-2031</t>
   </si>
   <si>
     <t>COO-MR.RAMASAMY.M</t>
   </si>
   <si>
-    <t>ANNA NAGAR</t>
-[...1 lines deleted...]
-  <si>
     <t>TN47AH6172</t>
   </si>
   <si>
     <t>0D1BG1814326</t>
   </si>
   <si>
     <t>MD621AD13G1B46570</t>
   </si>
   <si>
-    <t>29525 KM</t>
+    <t>29930 KM</t>
   </si>
   <si>
     <t>01-03-2031</t>
   </si>
   <si>
     <t>ANNANAGAR-SECURITY</t>
   </si>
   <si>
     <t>TN47AJ5600</t>
   </si>
   <si>
     <t>VM-Atlas Textiles</t>
   </si>
   <si>
     <t>0P1AH1089041</t>
   </si>
   <si>
     <t>MD621CP12H1A50017</t>
   </si>
   <si>
     <t>42890 KM</t>
   </si>
   <si>
     <t>21-03-2032</t>
   </si>
   <si>
     <t>VM UNIT -SEWING- SELVARAJ</t>
   </si>
   <si>
     <t>TN47BB5829</t>
   </si>
   <si>
     <t>HA11EYPGA01064</t>
   </si>
   <si>
     <t>MBLHAW127PGA01878</t>
   </si>
   <si>
-    <t>1396 KM</t>
+    <t>2475 KM</t>
   </si>
   <si>
     <t>04-04-2038</t>
   </si>
   <si>
     <t>HO-ADMIN-SANTHOSH</t>
   </si>
   <si>
     <t>TN47AJ7281</t>
   </si>
   <si>
     <t>HA11EMH9C04836</t>
   </si>
   <si>
     <t>MBLHA7153H9C 05115</t>
   </si>
   <si>
-    <t>61677 KM</t>
+    <t>63049 KM</t>
   </si>
   <si>
     <t>23-05-2032</t>
   </si>
   <si>
     <t>HO-OSS-KARUNAKARAN</t>
   </si>
   <si>
     <t>TN47AJ6054</t>
   </si>
   <si>
     <t>CF5HG1597213</t>
   </si>
   <si>
     <t>MD625MF5XG1 H25058</t>
   </si>
   <si>
-    <t>7290 KM</t>
+    <t>8199 KM</t>
   </si>
   <si>
     <t xml:space="preserve">WD-HRD </t>
   </si>
   <si>
     <t>TN47AH9945</t>
   </si>
   <si>
     <t>HA11EHF9M00 876</t>
   </si>
   <si>
     <t>MBLHA11AGF9 M00364</t>
   </si>
   <si>
-    <t>3922 KM</t>
+    <t>5256 KM</t>
   </si>
   <si>
     <t>HO-OSS-SAMRAJ/PERIYASAMY</t>
   </si>
   <si>
     <t>EV-1</t>
   </si>
   <si>
     <t>EV15R72T</t>
   </si>
   <si>
     <t>EV2168729</t>
   </si>
   <si>
-    <t>62674 KM</t>
+    <t>64658 KM</t>
   </si>
   <si>
     <t>02-12-2040</t>
   </si>
   <si>
     <t>TN47BC8123</t>
   </si>
   <si>
     <t>JZQ30H2023081900071</t>
   </si>
   <si>
     <t>P5MBXBCBLBAAA00049</t>
   </si>
   <si>
-    <t>15964 KM</t>
+    <t>16336 KM</t>
   </si>
   <si>
     <t>02-09-2039</t>
   </si>
   <si>
     <t>WD-QA-CHINNADURAI</t>
   </si>
   <si>
     <t>TN47BA8536</t>
   </si>
   <si>
     <t>E446CDML023673</t>
   </si>
   <si>
     <t>MC2FDLRT0ML500236</t>
   </si>
   <si>
-    <t>118052 KM</t>
+    <t>121140 KM</t>
   </si>
   <si>
     <t>13-05-2026</t>
   </si>
   <si>
     <t>TN47BC7581</t>
   </si>
   <si>
     <t>Tata</t>
   </si>
   <si>
     <t>4SPCR19GVX621252</t>
   </si>
   <si>
     <t>MAT792123R8G11304</t>
   </si>
   <si>
-    <t>46920 KM</t>
+    <t>47413 KM</t>
   </si>
   <si>
     <t>08-08-2026</t>
   </si>
   <si>
     <t>TN47BB4077</t>
   </si>
   <si>
     <t>D4FANM740047</t>
   </si>
   <si>
     <t>MALFC81DLNM412786</t>
   </si>
   <si>
-    <t>189992 KM</t>
+    <t>198029 KM</t>
   </si>
   <si>
     <t>27-12-2037</t>
   </si>
   <si>
     <t>TN47AR9687</t>
   </si>
   <si>
     <t xml:space="preserve">RENTAL </t>
   </si>
   <si>
     <t>YGAUKDHJMWCDGJM</t>
   </si>
   <si>
     <t>IYHDCYJWAFDJSFCHXC</t>
   </si>
   <si>
     <t>146486 KM</t>
   </si>
   <si>
     <t>TN57BT5944</t>
   </si>
   <si>
     <t>FGVHASJJHBU</t>
   </si>
@@ -2490,392 +2565,389 @@
   <si>
     <t>12-12-2025</t>
   </si>
   <si>
     <t>TN47AA0481</t>
   </si>
   <si>
     <t>ERTYUADCH</t>
   </si>
   <si>
     <t>QWSCKBDCFJKJL</t>
   </si>
   <si>
     <t>81910 KM</t>
   </si>
   <si>
     <t>TN47BA8260</t>
   </si>
   <si>
     <t>E446CDMM024959</t>
   </si>
   <si>
     <t>MC2FCHRT0NA500945</t>
   </si>
   <si>
-    <t>156997 KM</t>
+    <t>162560 KM</t>
   </si>
   <si>
     <t>29-04-2026</t>
   </si>
   <si>
     <t>AEEPG</t>
   </si>
   <si>
     <t>TN34F1856</t>
   </si>
   <si>
     <t>GE74E49239</t>
   </si>
   <si>
     <t>MA1MB2GEA73E31462</t>
   </si>
   <si>
-    <t>72 KM</t>
+    <t>936 KM</t>
   </si>
   <si>
     <t>09-10-2026</t>
   </si>
   <si>
     <t>AEEKS</t>
   </si>
   <si>
     <t>TN47BC5429</t>
   </si>
   <si>
     <t>4SPCR19AVX601451</t>
   </si>
   <si>
     <t>MAT513356RFA01183</t>
   </si>
   <si>
-    <t>77276 KM</t>
+    <t>83347 KM</t>
   </si>
   <si>
     <t>TN47BC5420</t>
   </si>
   <si>
     <t>4SPCR19BVX604750</t>
   </si>
   <si>
     <t>MAT513356R5B04452</t>
   </si>
   <si>
-    <t>104341 KM</t>
+    <t>111220 KM</t>
   </si>
   <si>
     <t>TN47BB8052</t>
   </si>
   <si>
     <t>3.3LNGD11EWX513183</t>
   </si>
   <si>
     <t>MAT514016PFE06953</t>
   </si>
   <si>
-    <t>84399 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>14-07-2027</t>
   </si>
   <si>
     <t>TN47BB8075</t>
   </si>
   <si>
     <t>3.3LNGD11DWX511731</t>
   </si>
   <si>
     <t>MAT514016PFF08712</t>
   </si>
   <si>
-    <t>128630 KM</t>
+    <t>128833 KM</t>
   </si>
   <si>
     <t>17-07-2027</t>
   </si>
   <si>
     <t>TN47BC7489</t>
   </si>
   <si>
     <t xml:space="preserve">Mahindra </t>
   </si>
   <si>
     <t>TTR1F45126</t>
   </si>
   <si>
     <t>MA1RA2TTKR1F56899</t>
   </si>
   <si>
-    <t>77129 KM</t>
+    <t>79188 KM</t>
   </si>
   <si>
     <t>05-08-2026</t>
   </si>
   <si>
     <t>TN47BC7448</t>
   </si>
   <si>
     <t>TTR1F45129</t>
   </si>
   <si>
     <t>MA1RA2TTKR1F56897</t>
   </si>
   <si>
-    <t>83780 KM</t>
+    <t>87537 KM</t>
   </si>
   <si>
     <t>TN47BC9054</t>
   </si>
   <si>
     <t>4SPCR19HVX624646</t>
   </si>
   <si>
     <t>MAT792123R8H13268</t>
   </si>
   <si>
-    <t>67519 KM</t>
+    <t>75380 KM</t>
   </si>
   <si>
     <t>TN47BC3675</t>
   </si>
   <si>
     <t>275MPFI03BVXS13426</t>
   </si>
   <si>
     <t>MAT558005RVB05939</t>
   </si>
   <si>
-    <t>94888 KM</t>
+    <t>98167 KM</t>
   </si>
   <si>
     <t>25-02-2039</t>
   </si>
   <si>
     <t>TN47BA9034</t>
   </si>
   <si>
     <t>LEYLAND</t>
   </si>
   <si>
     <t>NJEZ407750</t>
   </si>
   <si>
     <t>MB1A3GCD8NEJH4870</t>
   </si>
   <si>
-    <t>64810 KM</t>
+    <t>66786 KM</t>
   </si>
   <si>
     <t>TN47BA8620</t>
   </si>
   <si>
     <t>1.5CRAUL05CXXS29965</t>
   </si>
   <si>
     <t>MAT535073NYC10322</t>
   </si>
   <si>
-    <t>122247 KM</t>
+    <t>124986 KM</t>
   </si>
   <si>
     <t>27-05-2026</t>
   </si>
   <si>
     <t>TN47BL7007</t>
   </si>
   <si>
     <t>TOYOTO</t>
   </si>
   <si>
     <t>M20ANA66011</t>
   </si>
   <si>
     <t>MBJABBAA01403965HGFDCVBN</t>
   </si>
   <si>
-    <t>116549 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>01-06-2035</t>
   </si>
   <si>
     <t>TN47BB1943</t>
   </si>
   <si>
     <t>KIA</t>
   </si>
   <si>
     <t>D4FANM646124</t>
   </si>
   <si>
     <t>MZBGC813LNN048284</t>
   </si>
   <si>
-    <t>184457 KM</t>
+    <t>191932 KM</t>
   </si>
   <si>
     <t>01-06-2030</t>
   </si>
   <si>
     <t>TN47BB1975</t>
   </si>
   <si>
     <t>DAFANM617561</t>
   </si>
   <si>
     <t>MALPC813LNM824453</t>
   </si>
   <si>
-    <t>212662 KM</t>
+    <t>220900 KM</t>
   </si>
   <si>
     <t>TN47 BK 7007</t>
   </si>
   <si>
     <t>SKODA</t>
   </si>
   <si>
     <t>DSH034652</t>
   </si>
   <si>
     <t>TMBBRJNA2MG015876</t>
   </si>
   <si>
     <t>48283 KM</t>
   </si>
   <si>
     <t>TN47AL6565</t>
   </si>
   <si>
     <t>WJK6C27228</t>
   </si>
   <si>
     <t>MA1XK2WJXK6C42523</t>
   </si>
   <si>
-    <t>214502 KM</t>
+    <t>217836 KM</t>
   </si>
   <si>
     <t>01-05-2030</t>
   </si>
   <si>
     <t>TN47 AT 7007</t>
   </si>
   <si>
     <t>IGDA003387</t>
   </si>
   <si>
     <t>MBJAA3EMX00750700416</t>
   </si>
   <si>
-    <t>262725 KM</t>
+    <t>263758 KM</t>
   </si>
   <si>
     <t>TN47 BE 7007</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
     <t>0081Y214</t>
   </si>
   <si>
     <t>WBAJW6700KBP35996</t>
   </si>
   <si>
-    <t>88508 KM</t>
+    <t>91361 KM</t>
   </si>
   <si>
     <t>TN47 BJ 7007</t>
   </si>
   <si>
     <t>MERCEDES BENZ S350D</t>
   </si>
   <si>
     <t>WDD2221206L012499</t>
   </si>
   <si>
-    <t>69907 KM</t>
+    <t>71999 KM</t>
   </si>
   <si>
     <t>01-06-2031</t>
   </si>
   <si>
     <t>TN47 BD 7007</t>
   </si>
   <si>
     <t>SDFGHJER</t>
   </si>
   <si>
     <t>WERTYUIIUFDSSV</t>
   </si>
   <si>
-    <t>74893 KM</t>
+    <t>81093 KM</t>
   </si>
   <si>
     <t>11-01-2036</t>
   </si>
   <si>
     <t>TN47 BH 7007</t>
   </si>
   <si>
     <t>D4FAMM312944</t>
   </si>
   <si>
     <t>MZBET813MMN265319</t>
   </si>
   <si>
-    <t>75681 KM</t>
+    <t>74923 KM</t>
   </si>
   <si>
     <t>01-06-2026</t>
   </si>
   <si>
     <t>MN SIR CAR</t>
   </si>
   <si>
     <t>TN47 AM 7007</t>
   </si>
   <si>
     <t>L15Z13320874</t>
   </si>
   <si>
     <t>MAKGM66AJG4206282</t>
   </si>
   <si>
     <t>ATLAS BRIDGE</t>
   </si>
   <si>
     <t>TEST</t>
   </si>
   <si>
     <t>htfyt3</t>
   </si>
   <si>
     <t>54t45</t>
   </si>
   <si>
+    <t>2 KM</t>
+  </si>
+  <si>
     <t>14-08-2024</t>
   </si>
   <si>
     <t>34D3D3EDE2</t>
   </si>
   <si>
     <t>dwe3424</t>
   </si>
   <si>
     <t>r2f3f3e3</t>
   </si>
   <si>
     <t>15-08-2024</t>
   </si>
   <si>
     <t>76T231R62R</t>
   </si>
   <si>
     <t>tesr54354</t>
   </si>
   <si>
     <t>3rg23ty</t>
   </si>
   <si>
     <t>65e45</t>
@@ -2901,615 +2973,606 @@
   <si>
     <t>TN47BA6311</t>
   </si>
   <si>
     <t>MNHZ420546</t>
   </si>
   <si>
     <t>MB1GSGCC3NRMT6442</t>
   </si>
   <si>
     <t>29530 KM</t>
   </si>
   <si>
     <t>29-01-2028</t>
   </si>
   <si>
     <t>TN64P1005</t>
   </si>
   <si>
     <t>GWEZ419726</t>
   </si>
   <si>
     <t>MB1PBEFD5GEWW1223</t>
   </si>
   <si>
-    <t>415360 KM</t>
+    <t>417380 KM</t>
   </si>
   <si>
     <t>12-03-2027</t>
   </si>
   <si>
     <t>TN45BB4224</t>
   </si>
   <si>
     <t>11J63179994</t>
   </si>
   <si>
     <t>MAT412296B0J16714</t>
   </si>
   <si>
-    <t>23748 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>26-10-2026</t>
   </si>
   <si>
     <t>TN47BA4253</t>
   </si>
   <si>
     <t>TNM1G73078</t>
   </si>
   <si>
     <t>MA1ZU2TNKM1G56944</t>
   </si>
   <si>
-    <t>54878 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>24-11-2027</t>
   </si>
   <si>
     <t>TN47BA4203</t>
   </si>
   <si>
     <t>TNM1G73077</t>
   </si>
   <si>
     <t>MA1ZU2TNKM1G56945</t>
   </si>
   <si>
-    <t>148829 KM</t>
+    <t>151006 KM</t>
   </si>
   <si>
     <t>TN47AM9122</t>
   </si>
   <si>
     <t>H00287173</t>
   </si>
   <si>
     <t>RAJ3DXXTT03003721</t>
   </si>
   <si>
-    <t>14233 KM</t>
+    <t>6874 KM</t>
   </si>
   <si>
     <t>02-02-2036</t>
   </si>
   <si>
     <t>TN47AQ1072</t>
   </si>
   <si>
     <t>WSXFRESERTY</t>
   </si>
   <si>
     <t>SDXCVJJOUYIURYTS</t>
   </si>
   <si>
     <t>128 KM</t>
   </si>
   <si>
     <t>20-10-2032</t>
   </si>
   <si>
     <t>TN47AJ2551 &amp; 2541</t>
   </si>
   <si>
     <t>NKJC01209</t>
   </si>
   <si>
-    <t>65 KM</t>
+    <t>104 KM</t>
   </si>
   <si>
     <t>16-11-2031</t>
   </si>
   <si>
     <t>TN51L7708</t>
   </si>
   <si>
     <t>WSCVEDFBYJHV</t>
   </si>
   <si>
     <t>IUGFVBJKRTYGF</t>
   </si>
   <si>
     <t>20-03-2027</t>
   </si>
   <si>
     <t>TN47V2689</t>
   </si>
   <si>
     <t>D27041002</t>
   </si>
   <si>
     <t>MCTD4DFA9AP007711</t>
   </si>
   <si>
-    <t>39750 KM</t>
+    <t>40637 KM</t>
   </si>
   <si>
     <t>02-09-2030</t>
   </si>
   <si>
     <t>TN63AT4599</t>
   </si>
   <si>
     <t>FXEZ416232</t>
   </si>
   <si>
     <t>MB1PBEYC3FEXS6816</t>
   </si>
   <si>
-    <t>117787 KM</t>
+    <t>122271 KM</t>
   </si>
   <si>
     <t>TN63AS2399</t>
   </si>
   <si>
     <t>GEPZ107872</t>
   </si>
   <si>
     <t>MB1PBEFD2GPES7886</t>
   </si>
   <si>
-    <t>98375 KM</t>
+    <t>100417 KM</t>
   </si>
   <si>
     <t>05-06-2026</t>
   </si>
   <si>
     <t>TN47AF3562</t>
   </si>
   <si>
     <t>QAWSEDRFTYHUJ</t>
   </si>
   <si>
     <t>ZXCVNBMIUKDG</t>
   </si>
   <si>
-    <t>206278 KM</t>
+    <t>207330 KM</t>
   </si>
   <si>
     <t>16-04-2027</t>
   </si>
   <si>
     <t>TN47AM7187</t>
   </si>
   <si>
     <t>ZASXDCFVGBHN</t>
   </si>
   <si>
     <t>LMKJNJBHFFTY</t>
   </si>
   <si>
-    <t>195763 KM</t>
+    <t>197534 KM</t>
   </si>
   <si>
     <t>TN47AM7101</t>
   </si>
   <si>
     <t>E336CDLK005821</t>
   </si>
   <si>
     <t>MC2ECDRC0LK471960</t>
   </si>
   <si>
-    <t>231543 KM</t>
+    <t>232584 KM</t>
   </si>
   <si>
     <t>TN47AM6360</t>
   </si>
   <si>
     <t>BLH028584P</t>
   </si>
   <si>
     <t>MB1AA22E0LRBF7833</t>
   </si>
   <si>
-    <t>218507 KM</t>
+    <t>219750 KM</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>TN47AM6327</t>
   </si>
   <si>
     <t>BLH028370P</t>
   </si>
   <si>
     <t>MB1AA22E9LRBF7779</t>
   </si>
   <si>
-    <t>193068 KM</t>
+    <t>194101 KM</t>
   </si>
   <si>
     <t>TN47AH7884</t>
   </si>
   <si>
     <t>DGH018106P</t>
   </si>
   <si>
     <t>MB1AA22EXGRD28565</t>
   </si>
   <si>
-    <t>247833 KM</t>
+    <t>249070 KM</t>
   </si>
   <si>
     <t>TN47AE2686</t>
   </si>
   <si>
     <t>SDH032357P</t>
   </si>
   <si>
     <t>MB1AA22E3DRS56889</t>
   </si>
   <si>
-    <t>47205 KM</t>
+    <t>50156 KM</t>
   </si>
   <si>
     <t>27-04-2027</t>
   </si>
   <si>
     <t>TN48H9716</t>
   </si>
   <si>
     <t>275IDI5BSZ508759</t>
   </si>
   <si>
     <t>445010BSZR10298</t>
   </si>
   <si>
-    <t>23355 KM</t>
+    <t>23682 KM</t>
   </si>
   <si>
     <t>20-01-2026</t>
   </si>
   <si>
     <t>TN47AM0977</t>
   </si>
   <si>
     <t>QWERTYUIOPL</t>
   </si>
   <si>
     <t>ASDFGHJLL</t>
   </si>
   <si>
     <t>08-10-2026</t>
   </si>
   <si>
     <t>TN47U9361</t>
   </si>
   <si>
     <t>2751DI05CZYS41188</t>
   </si>
   <si>
     <t>MAT445051AZC19827</t>
   </si>
   <si>
-    <t>23800 KM</t>
+    <t>22682 KM</t>
   </si>
   <si>
     <t>TN47U8159</t>
   </si>
   <si>
     <t>2751DI05CZYS41998</t>
   </si>
   <si>
     <t>MAT445051AZC20555</t>
   </si>
   <si>
     <t>69053 KM</t>
   </si>
   <si>
     <t>26-02-2027</t>
   </si>
   <si>
     <t>TN47BA8242</t>
   </si>
   <si>
     <t>E336PDNB027899</t>
   </si>
   <si>
     <t>MC2FDERTONB502764</t>
   </si>
   <si>
-    <t>120480 KM</t>
+    <t>126530 KM</t>
   </si>
   <si>
     <t>21-04-2026</t>
   </si>
   <si>
     <t>TETE343</t>
   </si>
   <si>
     <t>rerere</t>
   </si>
   <si>
     <t>e3e3d3e</t>
   </si>
   <si>
     <t>43ed</t>
   </si>
   <si>
     <t>08-08-2024</t>
   </si>
   <si>
     <t>TN47S2922</t>
   </si>
   <si>
     <t>AUTO</t>
   </si>
   <si>
-    <t>31623 KM</t>
+    <t>32153 KM</t>
   </si>
   <si>
     <t>1/1</t>
   </si>
   <si>
     <t>11-08-2026</t>
   </si>
   <si>
     <t>WD Vehicle</t>
   </si>
   <si>
     <t>TN47W4485</t>
   </si>
   <si>
     <t>LORRY</t>
   </si>
   <si>
     <t>E483CDBB522501</t>
   </si>
   <si>
     <t>MC233HRC0BB050523</t>
   </si>
   <si>
-    <t>2045 KM</t>
+    <t>5954 KM</t>
   </si>
   <si>
     <t>1/2</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
     <t>APM Vehicle</t>
   </si>
   <si>
     <t>TN47P4692</t>
   </si>
   <si>
     <t>275IDI05ATZ504033</t>
   </si>
   <si>
     <t>445010AJZR04040</t>
   </si>
   <si>
-    <t>183636 KM</t>
+    <t>183915 KM</t>
   </si>
   <si>
     <t>05-09-2025</t>
   </si>
   <si>
     <t>TN47AQ2493</t>
   </si>
   <si>
     <t>E414CDHG155978</t>
   </si>
   <si>
     <t xml:space="preserve">MC2C2FRC0HG378692 </t>
   </si>
   <si>
-    <t>109479 KM</t>
+    <t>109781 KM</t>
   </si>
   <si>
     <t>10-03-2027</t>
   </si>
   <si>
     <t>TN28S5989</t>
   </si>
   <si>
     <t>E483A10263387</t>
   </si>
   <si>
     <t>11EC10270070</t>
   </si>
   <si>
-    <t>47195 KM</t>
+    <t>47495 KM</t>
   </si>
   <si>
     <t>TN07AA4137</t>
   </si>
   <si>
     <t>1100 KM</t>
   </si>
   <si>
     <t>03-08-2023</t>
   </si>
   <si>
     <t>HO Vehicle</t>
   </si>
   <si>
     <t>TN47W0627</t>
   </si>
   <si>
     <t>F8B1N4344864</t>
   </si>
   <si>
     <t>MA3EVB11S01267710</t>
   </si>
   <si>
-    <t>124926 KM</t>
+    <t>124928 KM</t>
   </si>
   <si>
     <t>1/5</t>
   </si>
   <si>
     <t>25-12-2026</t>
   </si>
   <si>
     <t xml:space="preserve">WD Vehicle </t>
   </si>
   <si>
     <t>TN47AF3574</t>
   </si>
   <si>
     <t xml:space="preserve">EICHER </t>
   </si>
   <si>
     <t>E483CDEE647967</t>
   </si>
   <si>
     <t>MC217LRT0EF295652</t>
   </si>
   <si>
-    <t>27920 KM</t>
+    <t>28995 KM</t>
   </si>
   <si>
     <t>TN47V1840</t>
   </si>
   <si>
     <t>E483CDAB226692</t>
   </si>
   <si>
     <t>MC217KRTOAB196772</t>
   </si>
   <si>
-    <t>400078 KM</t>
+    <t>402216 KM</t>
   </si>
   <si>
     <t>TN47AF0412</t>
   </si>
   <si>
-    <t>275596 KM</t>
+    <t>275820 KM</t>
   </si>
   <si>
     <t>21-01-2027</t>
   </si>
   <si>
     <t>TN47V1838</t>
   </si>
   <si>
     <t>E483CDAE232253</t>
   </si>
   <si>
     <t>MC217KRTOAE200643</t>
   </si>
   <si>
-    <t>21943 KM</t>
-[...1 lines deleted...]
-  <si>
     <t>25-03-2027</t>
   </si>
   <si>
     <t>TN67Q4114</t>
   </si>
   <si>
     <t>FVH227843</t>
   </si>
   <si>
     <t>FVE503847</t>
   </si>
   <si>
-    <t>742323 KM</t>
+    <t>743364 KM</t>
   </si>
   <si>
     <t>19-01-2027</t>
   </si>
   <si>
     <t>TN47AQ4348</t>
   </si>
   <si>
     <t>Ashok Leyland- Guru 1111</t>
   </si>
   <si>
     <t>HAEZ204919</t>
   </si>
   <si>
     <t>MB1AUPTC0JPD4830</t>
   </si>
   <si>
-    <t>114029 KM</t>
+    <t>114815 KM</t>
   </si>
   <si>
     <t>1+1/load vechile</t>
   </si>
   <si>
     <t>11-07-2026</t>
   </si>
   <si>
     <t>THIS IS APM VEHICLE</t>
   </si>
   <si>
     <t>TN47BD7007</t>
   </si>
   <si>
     <t>SKODA SUPERB</t>
   </si>
   <si>
     <t>CZPA00106</t>
   </si>
   <si>
     <t>TMBBMHNP8LA301129</t>
   </si>
   <si>
-    <t>79360 KM</t>
+    <t>80547 KM</t>
   </si>
   <si>
     <t>3+1</t>
   </si>
   <si>
     <t>07-02-2025</t>
   </si>
   <si>
     <t>MD Sir Car</t>
   </si>
   <si>
     <t>TN47AH3135</t>
   </si>
   <si>
     <t>ASHOK LELAND</t>
   </si>
   <si>
     <t>XFH023805P</t>
   </si>
   <si>
     <t>MB1AA2E6FRX06831</t>
   </si>
   <si>
-    <t>285200 KM</t>
+    <t>286818 KM</t>
   </si>
   <si>
     <t>07-01-2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3827,51 +3890,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W226"/>
+  <dimension ref="A1:W231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708252" bestFit="true" customWidth="true" style="0"/>
@@ -3951,14930 +4014,15265 @@
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="H2">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="s">
         <v>31</v>
       </c>
       <c r="M2">
         <v>3</v>
       </c>
       <c r="N2" t="s">
         <v>32</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="V2"/>
+        <v>32</v>
+      </c>
+      <c r="V2" t="s">
+        <v>34</v>
+      </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
-      <c r="G3">
-        <v>2025</v>
+      <c r="G3" t="s">
+        <v>37</v>
       </c>
       <c r="H3">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3">
-[...3 lines deleted...]
-        <v>123</v>
+      <c r="J3" t="s">
+        <v>38</v>
+      </c>
+      <c r="K3" t="s">
+        <v>39</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O3" t="s">
         <v>33</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="Q3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>33</v>
       </c>
       <c r="U3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="V3"/>
       <c r="W3"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>44</v>
+      </c>
+      <c r="G4">
+        <v>2026</v>
       </c>
       <c r="H4">
-        <v>2016</v>
+        <v>2026</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="M4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O4" t="s">
         <v>33</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="Q4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="R4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>33</v>
       </c>
       <c r="U4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>27</v>
+      </c>
+      <c r="G5">
+        <v>2026</v>
       </c>
       <c r="H5">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>2026</v>
+      </c>
+      <c r="I5" t="s">
+        <v>51</v>
+      </c>
       <c r="J5">
-        <v>123</v>
+        <v>2026</v>
       </c>
       <c r="K5">
-        <v>2345</v>
+        <v>2026</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="M5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O5" t="s">
         <v>33</v>
       </c>
       <c r="P5" t="s">
         <v>33</v>
       </c>
       <c r="Q5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>33</v>
       </c>
       <c r="U5" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
-      <c r="G6" t="s">
-        <v>52</v>
+      <c r="G6">
+        <v>2021</v>
       </c>
       <c r="H6">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O6" t="s">
         <v>33</v>
       </c>
       <c r="P6" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="Q6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>33</v>
       </c>
       <c r="U6" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
         <v>58</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7">
+        <v>2022</v>
+      </c>
+      <c r="H7">
+        <v>2023</v>
+      </c>
+      <c r="I7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" t="s">
         <v>59</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="K7" t="s">
         <v>60</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>61</v>
       </c>
-      <c r="J7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N7" t="s">
         <v>62</v>
       </c>
       <c r="O7" t="s">
         <v>33</v>
       </c>
       <c r="P7" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="Q7" t="s">
         <v>62</v>
       </c>
       <c r="R7" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>33</v>
       </c>
       <c r="U7" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>63</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
       <c r="G8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8">
-        <v>44588</v>
+        <v>123</v>
       </c>
       <c r="K8">
-        <v>5789</v>
+        <v>123</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>64</v>
       </c>
       <c r="O8" t="s">
         <v>33</v>
       </c>
       <c r="P8" t="s">
         <v>33</v>
       </c>
       <c r="Q8" t="s">
         <v>64</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>33</v>
       </c>
       <c r="U8" t="s">
         <v>64</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>67</v>
+      </c>
+      <c r="G9" t="s">
+        <v>68</v>
       </c>
       <c r="H9">
-        <v>2000</v>
+        <v>2016</v>
       </c>
       <c r="I9" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>190426</v>
+        <v>69</v>
+      </c>
+      <c r="J9" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" t="s">
+        <v>70</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" t="s">
         <v>33</v>
       </c>
       <c r="P9" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="Q9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="R9" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="S9" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="T9" t="s">
         <v>33</v>
       </c>
       <c r="U9" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="V9"/>
+        <v>71</v>
+      </c>
+      <c r="V9" t="s">
+        <v>72</v>
+      </c>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F10" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="H10">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="I10"/>
-      <c r="J10" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="J10">
+        <v>123</v>
+      </c>
+      <c r="K10">
+        <v>2345</v>
       </c>
       <c r="L10" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="M10">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="N10" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O10" t="s">
         <v>33</v>
       </c>
       <c r="P10" t="s">
         <v>33</v>
       </c>
       <c r="Q10" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="R10" t="s">
         <v>33</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>33</v>
       </c>
       <c r="U10" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="V10"/>
+        <v>33</v>
+      </c>
+      <c r="V10" t="s">
+        <v>75</v>
+      </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F11" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H11">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I11"/>
+        <v>2020</v>
+      </c>
+      <c r="I11" t="s">
+        <v>28</v>
+      </c>
       <c r="J11" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11">
+        <v>2</v>
+      </c>
+      <c r="N11" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>83</v>
+      </c>
+      <c r="R11" t="s">
+        <v>33</v>
+      </c>
+      <c r="S11" t="s">
+        <v>33</v>
+      </c>
+      <c r="T11" t="s">
+        <v>33</v>
+      </c>
+      <c r="U11" t="s">
+        <v>83</v>
+      </c>
+      <c r="V11" t="s">
         <v>75</v>
       </c>
-      <c r="L11" t="s">
-[...30 lines deleted...]
-      <c r="W11"/>
+      <c r="W11" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="F12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G12" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="H12">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>2024</v>
+      </c>
+      <c r="I12" t="s">
+        <v>88</v>
+      </c>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="K12" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="N12" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="O12" t="s">
         <v>33</v>
       </c>
       <c r="P12" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="Q12" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="R12" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="S12" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="T12" t="s">
         <v>33</v>
       </c>
       <c r="U12" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="F13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
+      </c>
+      <c r="G13">
+        <v>2000</v>
       </c>
       <c r="H13">
-        <v>2007</v>
-[...6 lines deleted...]
-        <v>85</v>
+        <v>2000</v>
+      </c>
+      <c r="I13" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13">
+        <v>44588</v>
+      </c>
+      <c r="K13">
+        <v>5789</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="N13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="O13" t="s">
         <v>33</v>
       </c>
       <c r="P13" t="s">
         <v>33</v>
       </c>
       <c r="Q13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="R13" t="s">
         <v>33</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>33</v>
       </c>
       <c r="U13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="F14" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
+      </c>
+      <c r="G14">
+        <v>2000</v>
       </c>
       <c r="H14">
-        <v>2008</v>
-[...6 lines deleted...]
-        <v>89</v>
+        <v>2000</v>
+      </c>
+      <c r="I14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14">
+        <v>100843</v>
+      </c>
+      <c r="K14">
+        <v>190426</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="N14" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O14" t="s">
         <v>33</v>
       </c>
       <c r="P14" t="s">
         <v>33</v>
       </c>
       <c r="Q14" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="R14" t="s">
         <v>33</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>33</v>
       </c>
       <c r="U14" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G15" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="H15">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="K15" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L15" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="M15">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="N15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O15" t="s">
         <v>33</v>
       </c>
       <c r="P15" t="s">
         <v>33</v>
       </c>
       <c r="Q15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="R15" t="s">
         <v>33</v>
       </c>
       <c r="S15" t="s">
         <v>33</v>
       </c>
       <c r="T15" t="s">
         <v>33</v>
       </c>
       <c r="U15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G16" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H16">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="K16" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="N16" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O16" t="s">
         <v>33</v>
       </c>
       <c r="P16" t="s">
         <v>33</v>
       </c>
       <c r="Q16" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="R16" t="s">
         <v>33</v>
       </c>
       <c r="S16" t="s">
         <v>33</v>
       </c>
       <c r="T16" t="s">
         <v>33</v>
       </c>
       <c r="U16" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="H17">
-        <v>2007</v>
-[...1 lines deleted...]
-      <c r="I17" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>105</v>
+      </c>
+      <c r="K17" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" t="s">
+        <v>33</v>
+      </c>
+      <c r="M17">
         <v>28</v>
       </c>
-      <c r="J17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O17" t="s">
         <v>33</v>
       </c>
       <c r="P17" t="s">
         <v>33</v>
       </c>
       <c r="Q17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="R17" t="s">
         <v>33</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>33</v>
       </c>
       <c r="U17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G18" t="s">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="H18">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="K18" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="N18" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="O18" t="s">
         <v>33</v>
       </c>
       <c r="P18" t="s">
         <v>33</v>
       </c>
       <c r="Q18" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="R18" t="s">
         <v>33</v>
       </c>
       <c r="S18" t="s">
         <v>33</v>
       </c>
       <c r="T18" t="s">
         <v>33</v>
       </c>
       <c r="U18" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G19" t="s">
         <v>110</v>
       </c>
       <c r="H19">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K19" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19">
         <v>28</v>
       </c>
       <c r="N19" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="O19" t="s">
         <v>33</v>
       </c>
       <c r="P19" t="s">
         <v>33</v>
       </c>
       <c r="Q19" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="R19" t="s">
         <v>33</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>33</v>
       </c>
       <c r="U19" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
       <c r="D20" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G20" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H20">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="K20" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L20" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="M20">
         <v>28</v>
       </c>
       <c r="N20" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="O20" t="s">
         <v>33</v>
       </c>
       <c r="P20" t="s">
         <v>33</v>
       </c>
       <c r="Q20" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="R20" t="s">
         <v>33</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>33</v>
       </c>
       <c r="U20" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21" t="s">
         <v>24</v>
       </c>
       <c r="D21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G21" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="H21">
-        <v>2002</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="K21" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21">
         <v>28</v>
       </c>
       <c r="N21" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="O21" t="s">
         <v>33</v>
       </c>
       <c r="P21" t="s">
         <v>33</v>
       </c>
       <c r="Q21" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="R21" t="s">
         <v>33</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>33</v>
       </c>
       <c r="U21" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22" t="s">
         <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G22" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H22">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="K22" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L22" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="M22">
         <v>20</v>
       </c>
       <c r="N22" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="O22" t="s">
         <v>33</v>
       </c>
       <c r="P22" t="s">
         <v>33</v>
       </c>
       <c r="Q22" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="R22" t="s">
         <v>33</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>33</v>
       </c>
       <c r="U22" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>23</v>
       </c>
       <c r="C23" t="s">
         <v>24</v>
       </c>
       <c r="D23" t="s">
         <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>95</v>
+      </c>
+      <c r="G23" t="s">
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>2013</v>
-[...8 lines deleted...]
-        <v>1246790</v>
+        <v>2012</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>134</v>
+      </c>
+      <c r="K23" t="s">
+        <v>135</v>
       </c>
       <c r="L23" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="M23">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="N23" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="O23" t="s">
         <v>33</v>
       </c>
       <c r="P23" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="Q23" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="R23" t="s">
         <v>33</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>33</v>
       </c>
       <c r="U23" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>24</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G24" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="H24">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="I24" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="s">
+        <v>139</v>
+      </c>
+      <c r="K24" t="s">
+        <v>140</v>
+      </c>
+      <c r="L24" t="s">
+        <v>33</v>
+      </c>
+      <c r="M24">
         <v>28</v>
       </c>
-      <c r="J24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="O24" t="s">
         <v>33</v>
       </c>
       <c r="P24" t="s">
         <v>33</v>
       </c>
       <c r="Q24" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="R24" t="s">
         <v>33</v>
       </c>
       <c r="S24" t="s">
         <v>33</v>
       </c>
       <c r="T24" t="s">
         <v>33</v>
       </c>
       <c r="U24" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>25</v>
       </c>
       <c r="E25" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G25" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="H25">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="I25" t="s">
+        <v>2002</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>144</v>
+      </c>
+      <c r="K25" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" t="s">
+        <v>33</v>
+      </c>
+      <c r="M25">
         <v>28</v>
       </c>
-      <c r="J25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O25" t="s">
         <v>33</v>
       </c>
       <c r="P25" t="s">
         <v>33</v>
       </c>
       <c r="Q25" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="R25" t="s">
         <v>33</v>
       </c>
       <c r="S25" t="s">
         <v>33</v>
       </c>
       <c r="T25" t="s">
         <v>33</v>
       </c>
       <c r="U25" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26" t="s">
         <v>24</v>
       </c>
       <c r="D26" t="s">
         <v>25</v>
       </c>
       <c r="E26" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G26" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H26">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="K26" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="N26" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="O26" t="s">
         <v>33</v>
       </c>
       <c r="P26" t="s">
         <v>33</v>
       </c>
       <c r="Q26" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="R26" t="s">
         <v>33</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>33</v>
       </c>
       <c r="U26" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27" t="s">
         <v>24</v>
       </c>
       <c r="D27" t="s">
         <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G27" t="s">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="H27">
-        <v>2018</v>
+        <v>2000</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="K27" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27">
         <v>20</v>
       </c>
       <c r="N27" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="O27" t="s">
         <v>33</v>
       </c>
       <c r="P27" t="s">
         <v>33</v>
       </c>
       <c r="Q27" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="R27" t="s">
         <v>33</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>33</v>
       </c>
       <c r="U27" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28" t="s">
         <v>24</v>
       </c>
       <c r="D28" t="s">
         <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>27</v>
+      </c>
+      <c r="G28">
+        <v>2013</v>
       </c>
       <c r="H28">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
-      <c r="J28" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="J28">
+        <v>1234456</v>
+      </c>
+      <c r="K28">
+        <v>1246790</v>
       </c>
       <c r="L28" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="M28">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="N28" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="O28" t="s">
         <v>33</v>
       </c>
       <c r="P28" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="Q28" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="R28" t="s">
         <v>33</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>33</v>
       </c>
       <c r="U28" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E29" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
         <v>27</v>
       </c>
       <c r="G29" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H29">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K29" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L29" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="M29">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N29" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="O29" t="s">
         <v>33</v>
       </c>
       <c r="P29" t="s">
         <v>33</v>
       </c>
       <c r="Q29" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="R29" t="s">
         <v>33</v>
       </c>
       <c r="S29" t="s">
         <v>33</v>
       </c>
       <c r="T29" t="s">
         <v>33</v>
       </c>
       <c r="U29" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30" t="s">
         <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G30" t="s">
-        <v>83</v>
+        <v>165</v>
       </c>
       <c r="H30">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="K30" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="L30" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="M30">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="N30" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="O30" t="s">
         <v>33</v>
       </c>
       <c r="P30" t="s">
         <v>33</v>
       </c>
       <c r="Q30" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="R30" t="s">
         <v>33</v>
       </c>
       <c r="S30" t="s">
         <v>33</v>
       </c>
       <c r="T30" t="s">
         <v>33</v>
       </c>
       <c r="U30" t="s">
-        <v>163</v>
+        <v>33</v>
       </c>
       <c r="V30"/>
-      <c r="W30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W30"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>23</v>
       </c>
       <c r="C31" t="s">
         <v>24</v>
       </c>
       <c r="D31" t="s">
         <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G31" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H31">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
-      <c r="J31">
-[...3 lines deleted...]
-        <v>12378</v>
+      <c r="J31" t="s">
+        <v>171</v>
+      </c>
+      <c r="K31" t="s">
+        <v>172</v>
       </c>
       <c r="L31" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
       <c r="M31">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="N31" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O31" t="s">
         <v>33</v>
       </c>
       <c r="P31" t="s">
         <v>33</v>
       </c>
       <c r="Q31" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="R31" t="s">
         <v>33</v>
       </c>
       <c r="S31" t="s">
         <v>33</v>
       </c>
       <c r="T31" t="s">
         <v>33</v>
       </c>
       <c r="U31" t="s">
         <v>33</v>
       </c>
       <c r="V31"/>
       <c r="W31"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32" t="s">
         <v>24</v>
       </c>
       <c r="D32" t="s">
         <v>25</v>
       </c>
       <c r="E32" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G32" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="H32">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
-      <c r="J32">
-[...3 lines deleted...]
-        <v>654321</v>
+      <c r="J32" t="s">
+        <v>175</v>
+      </c>
+      <c r="K32" t="s">
+        <v>176</v>
       </c>
       <c r="L32" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="M32">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="N32" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="O32" t="s">
         <v>33</v>
       </c>
       <c r="P32" t="s">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="Q32" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="R32" t="s">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="S32" t="s">
         <v>33</v>
       </c>
       <c r="T32" t="s">
         <v>33</v>
       </c>
       <c r="U32" t="s">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="V32"/>
       <c r="W32"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>23</v>
       </c>
       <c r="C33" t="s">
         <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F33" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G33" t="s">
-        <v>175</v>
+        <v>138</v>
       </c>
       <c r="H33">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="I33" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="J33" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K33" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L33" t="s">
         <v>33</v>
       </c>
       <c r="M33">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="N33" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="O33" t="s">
         <v>33</v>
       </c>
       <c r="P33" t="s">
         <v>33</v>
       </c>
       <c r="Q33" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="R33" t="s">
         <v>33</v>
       </c>
       <c r="S33" t="s">
         <v>33</v>
       </c>
       <c r="T33" t="s">
         <v>33</v>
       </c>
       <c r="U33" t="s">
         <v>33</v>
       </c>
       <c r="V33"/>
       <c r="W33"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>23</v>
       </c>
       <c r="C34" t="s">
         <v>24</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F34" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G34" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="H34">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="I34" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="K34" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="L34" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="M34">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="O34" t="s">
         <v>33</v>
       </c>
       <c r="P34" t="s">
         <v>33</v>
       </c>
       <c r="Q34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="R34" t="s">
         <v>33</v>
       </c>
       <c r="S34" t="s">
         <v>33</v>
       </c>
       <c r="T34" t="s">
         <v>33</v>
       </c>
       <c r="U34" t="s">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="V34"/>
       <c r="W34"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35" t="s">
         <v>24</v>
       </c>
       <c r="D35" t="s">
         <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>95</v>
+      </c>
+      <c r="G35" t="s">
+        <v>110</v>
       </c>
       <c r="H35">
-        <v>2014</v>
-[...6 lines deleted...]
-        <v>12357</v>
+        <v>2025</v>
+      </c>
+      <c r="I35" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" t="s">
+        <v>189</v>
+      </c>
+      <c r="K35" t="s">
+        <v>190</v>
       </c>
       <c r="L35" t="s">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="M35">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="N35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="O35" t="s">
         <v>33</v>
       </c>
       <c r="P35" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
       <c r="Q35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="R35" t="s">
         <v>33</v>
       </c>
       <c r="S35" t="s">
         <v>33</v>
       </c>
       <c r="T35" t="s">
         <v>33</v>
       </c>
       <c r="U35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="V35"/>
-      <c r="W35"/>
+      <c r="W35" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36" t="s">
         <v>24</v>
       </c>
       <c r="D36" t="s">
         <v>25</v>
       </c>
       <c r="E36" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
       <c r="G36" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="H36">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="I36"/>
+        <v>2019</v>
+      </c>
+      <c r="I36" t="s">
+        <v>28</v>
+      </c>
       <c r="J36">
-        <v>1234</v>
+        <v>12345</v>
       </c>
       <c r="K36">
-        <v>12345</v>
+        <v>12378</v>
       </c>
       <c r="L36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="M36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N36" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="O36" t="s">
         <v>33</v>
       </c>
       <c r="P36" t="s">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="Q36" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="R36" t="s">
         <v>33</v>
       </c>
       <c r="S36" t="s">
         <v>33</v>
       </c>
       <c r="T36" t="s">
         <v>33</v>
       </c>
       <c r="U36" t="s">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="V36"/>
       <c r="W36"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>23</v>
       </c>
       <c r="C37" t="s">
         <v>24</v>
       </c>
       <c r="D37" t="s">
         <v>25</v>
       </c>
       <c r="E37" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="F37" t="s">
         <v>27</v>
       </c>
-      <c r="G37">
-        <v>2023</v>
+      <c r="G37" t="s">
+        <v>198</v>
       </c>
       <c r="H37">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="I37" t="s">
-        <v>190</v>
+        <v>28</v>
       </c>
       <c r="J37">
-        <v>234479</v>
+        <v>123356</v>
       </c>
       <c r="K37">
-        <v>236488</v>
+        <v>654321</v>
       </c>
       <c r="L37" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="M37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="O37" t="s">
         <v>33</v>
       </c>
       <c r="P37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="Q37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="R37" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
       <c r="S37" t="s">
         <v>33</v>
       </c>
       <c r="T37" t="s">
         <v>33</v>
       </c>
       <c r="U37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="V37"/>
       <c r="W37"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38" t="s">
         <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E38" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="F38" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>44</v>
+      </c>
+      <c r="G38" t="s">
+        <v>202</v>
       </c>
       <c r="H38">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="I38" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="J38" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="K38" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="L38" t="s">
-        <v>196</v>
+        <v>33</v>
       </c>
       <c r="M38">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N38" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="O38" t="s">
         <v>33</v>
       </c>
       <c r="P38" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="Q38" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="R38" t="s">
         <v>33</v>
       </c>
       <c r="S38" t="s">
         <v>33</v>
       </c>
       <c r="T38" t="s">
         <v>33</v>
       </c>
       <c r="U38" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39" t="s">
         <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E39" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G39" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H39">
         <v>2025</v>
       </c>
-      <c r="I39"/>
+      <c r="I39" t="s">
+        <v>203</v>
+      </c>
       <c r="J39" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="K39" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="M39">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="N39" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O39" t="s">
         <v>33</v>
       </c>
       <c r="P39" t="s">
         <v>33</v>
       </c>
       <c r="Q39" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="R39" t="s">
         <v>33</v>
       </c>
       <c r="S39" t="s">
         <v>33</v>
       </c>
       <c r="T39" t="s">
         <v>33</v>
       </c>
       <c r="U39" t="s">
-        <v>203</v>
+        <v>33</v>
       </c>
       <c r="V39"/>
       <c r="W39"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>23</v>
       </c>
       <c r="C40" t="s">
         <v>24</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="F40" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>27</v>
+      </c>
+      <c r="G40">
+        <v>2014</v>
       </c>
       <c r="H40">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="I40"/>
-      <c r="J40" t="s">
-[...3 lines deleted...]
-        <v>206</v>
+      <c r="J40">
+        <v>12346</v>
+      </c>
+      <c r="K40">
+        <v>12357</v>
       </c>
       <c r="L40" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M40">
-        <v>42</v>
+        <v>3</v>
       </c>
       <c r="N40" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="O40" t="s">
         <v>33</v>
       </c>
       <c r="P40" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
       <c r="Q40" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="R40" t="s">
         <v>33</v>
       </c>
       <c r="S40" t="s">
         <v>33</v>
       </c>
       <c r="T40" t="s">
         <v>33</v>
       </c>
       <c r="U40" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V40"/>
       <c r="W40"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>23</v>
       </c>
       <c r="C41" t="s">
         <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F41" t="s">
         <v>27</v>
       </c>
       <c r="G41" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="H41">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="I41"/>
-      <c r="J41" t="s">
-[...3 lines deleted...]
-        <v>210</v>
+      <c r="J41">
+        <v>1234</v>
+      </c>
+      <c r="K41">
+        <v>12345</v>
       </c>
       <c r="L41" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="O41" t="s">
         <v>33</v>
       </c>
       <c r="P41" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
       <c r="Q41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="R41" t="s">
         <v>33</v>
       </c>
       <c r="S41" t="s">
         <v>33</v>
       </c>
       <c r="T41" t="s">
         <v>33</v>
       </c>
       <c r="U41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>23</v>
       </c>
       <c r="C42" t="s">
         <v>24</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
-      <c r="G42" t="s">
-        <v>214</v>
+      <c r="G42">
+        <v>2023</v>
       </c>
       <c r="H42">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I42" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>217</v>
+      </c>
+      <c r="J42">
+        <v>234479</v>
+      </c>
+      <c r="K42">
+        <v>236488</v>
       </c>
       <c r="L42" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O42" t="s">
         <v>33</v>
       </c>
       <c r="P42" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
       <c r="Q42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="R42" t="s">
         <v>33</v>
       </c>
       <c r="S42" t="s">
         <v>33</v>
       </c>
       <c r="T42" t="s">
         <v>33</v>
       </c>
       <c r="U42" t="s">
-        <v>33</v>
+        <v>219</v>
       </c>
       <c r="V42"/>
       <c r="W42"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43" t="s">
         <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
-      <c r="G43" t="s">
-        <v>220</v>
+      <c r="G43">
+        <v>2023</v>
       </c>
       <c r="H43">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>221</v>
       </c>
       <c r="K43" t="s">
         <v>222</v>
       </c>
       <c r="L43" t="s">
         <v>223</v>
       </c>
       <c r="M43">
         <v>2</v>
       </c>
       <c r="N43" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="O43" t="s">
         <v>33</v>
       </c>
       <c r="P43" t="s">
-        <v>33</v>
+        <v>224</v>
       </c>
       <c r="Q43" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="R43" t="s">
         <v>33</v>
       </c>
       <c r="S43" t="s">
         <v>33</v>
       </c>
       <c r="T43" t="s">
         <v>33</v>
       </c>
       <c r="U43" t="s">
-        <v>33</v>
+        <v>224</v>
       </c>
       <c r="V43"/>
       <c r="W43"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="C44" t="s">
         <v>24</v>
       </c>
       <c r="D44" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F44" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G44" t="s">
-        <v>142</v>
+        <v>226</v>
       </c>
       <c r="H44">
         <v>2025</v>
       </c>
-      <c r="I44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="K44" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L44" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M44">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="N44" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="O44" t="s">
         <v>33</v>
       </c>
       <c r="P44" t="s">
         <v>33</v>
       </c>
       <c r="Q44" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="R44" t="s">
         <v>33</v>
       </c>
       <c r="S44" t="s">
         <v>33</v>
       </c>
       <c r="T44" t="s">
         <v>33</v>
       </c>
       <c r="U44" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="V44"/>
       <c r="W44"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="C45" t="s">
         <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F45" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
-        <v>142</v>
+        <v>226</v>
       </c>
       <c r="H45">
         <v>2025</v>
       </c>
-      <c r="I45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I45"/>
       <c r="J45" t="s">
+        <v>232</v>
+      </c>
+      <c r="K45" t="s">
+        <v>233</v>
+      </c>
+      <c r="L45" t="s">
+        <v>234</v>
+      </c>
+      <c r="M45">
+        <v>42</v>
+      </c>
+      <c r="N45" t="s">
         <v>230</v>
       </c>
-      <c r="K45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O45" t="s">
         <v>33</v>
       </c>
       <c r="P45" t="s">
         <v>33</v>
       </c>
       <c r="Q45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="R45" t="s">
         <v>33</v>
       </c>
       <c r="S45" t="s">
         <v>33</v>
       </c>
       <c r="T45" t="s">
         <v>33</v>
       </c>
       <c r="U45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="V45"/>
       <c r="W45"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46" t="s">
         <v>24</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E46" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F46" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G46" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H46">
         <v>2025</v>
       </c>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K46" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L46" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M46">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="N46" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="O46" t="s">
         <v>33</v>
       </c>
       <c r="P46" t="s">
         <v>33</v>
       </c>
       <c r="Q46" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="R46" t="s">
         <v>33</v>
       </c>
       <c r="S46" t="s">
         <v>33</v>
       </c>
       <c r="T46" t="s">
         <v>33</v>
       </c>
       <c r="U46" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="V46"/>
       <c r="W46"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>23</v>
       </c>
       <c r="C47" t="s">
         <v>24</v>
       </c>
       <c r="D47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G47" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="H47">
         <v>2025</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="K47" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="L47" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M47">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="N47" t="s">
-        <v>218</v>
+        <v>245</v>
       </c>
       <c r="O47" t="s">
         <v>33</v>
       </c>
       <c r="P47" t="s">
         <v>33</v>
       </c>
       <c r="Q47" t="s">
-        <v>218</v>
+        <v>245</v>
       </c>
       <c r="R47" t="s">
         <v>33</v>
       </c>
       <c r="S47" t="s">
         <v>33</v>
       </c>
       <c r="T47" t="s">
         <v>33</v>
       </c>
       <c r="U47" t="s">
-        <v>218</v>
+        <v>33</v>
       </c>
       <c r="V47"/>
       <c r="W47"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
         <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E48" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="F48" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G48" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H48">
         <v>2025</v>
       </c>
       <c r="I48" t="s">
-        <v>244</v>
+        <v>28</v>
       </c>
       <c r="J48" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="K48" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="L48" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M48">
         <v>2</v>
       </c>
       <c r="N48" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="O48" t="s">
         <v>33</v>
       </c>
       <c r="P48" t="s">
         <v>33</v>
       </c>
       <c r="Q48" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="R48" t="s">
         <v>33</v>
       </c>
       <c r="S48" t="s">
         <v>33</v>
       </c>
       <c r="T48" t="s">
         <v>33</v>
       </c>
       <c r="U48" t="s">
         <v>33</v>
       </c>
       <c r="V48"/>
-      <c r="W48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W48"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>23</v>
       </c>
       <c r="C49" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E49" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G49" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="H49">
         <v>2025</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L49" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M49">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="N49" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O49" t="s">
         <v>33</v>
       </c>
       <c r="P49" t="s">
         <v>33</v>
       </c>
       <c r="Q49" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="R49" t="s">
         <v>33</v>
       </c>
       <c r="S49" t="s">
         <v>33</v>
       </c>
       <c r="T49" t="s">
         <v>33</v>
       </c>
       <c r="U49" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="V49"/>
       <c r="W49"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50" t="s">
         <v>24</v>
       </c>
       <c r="D50" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E50" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G50" t="s">
-        <v>256</v>
+        <v>170</v>
       </c>
       <c r="H50">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>2025</v>
+      </c>
+      <c r="I50" t="s">
+        <v>28</v>
+      </c>
       <c r="J50" t="s">
         <v>257</v>
       </c>
       <c r="K50" t="s">
         <v>258</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
       <c r="M50">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="N50" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="O50" t="s">
         <v>33</v>
       </c>
       <c r="P50" t="s">
         <v>33</v>
       </c>
       <c r="Q50" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="R50" t="s">
         <v>33</v>
       </c>
       <c r="S50" t="s">
         <v>33</v>
       </c>
       <c r="T50" t="s">
         <v>33</v>
       </c>
       <c r="U50" t="s">
-        <v>33</v>
+        <v>255</v>
       </c>
       <c r="V50"/>
       <c r="W50"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C51" t="s">
         <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
+        <v>260</v>
+      </c>
+      <c r="F51" t="s">
+        <v>95</v>
+      </c>
+      <c r="G51" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H51">
         <v>2025</v>
       </c>
       <c r="I51" t="s">
+        <v>28</v>
+      </c>
+      <c r="J51" t="s">
+        <v>262</v>
+      </c>
+      <c r="K51" t="s">
         <v>263</v>
       </c>
-      <c r="J51" t="s">
+      <c r="L51" t="s">
         <v>264</v>
       </c>
-      <c r="K51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M51">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="N51" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="O51" t="s">
         <v>33</v>
       </c>
       <c r="P51" t="s">
-        <v>266</v>
+        <v>33</v>
       </c>
       <c r="Q51" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="R51" t="s">
         <v>33</v>
       </c>
       <c r="S51" t="s">
         <v>33</v>
       </c>
       <c r="T51" t="s">
         <v>33</v>
       </c>
       <c r="U51" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="V51"/>
       <c r="W51"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52" t="s">
         <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E52" t="s">
+        <v>265</v>
+      </c>
+      <c r="F52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G52" t="s">
+        <v>261</v>
+      </c>
+      <c r="H52">
+        <v>2025</v>
+      </c>
+      <c r="I52" t="s">
+        <v>28</v>
+      </c>
+      <c r="J52" t="s">
+        <v>266</v>
+      </c>
+      <c r="K52" t="s">
         <v>267</v>
       </c>
-      <c r="F52" t="s">
-[...9 lines deleted...]
-      <c r="J52" t="s">
+      <c r="L52" t="s">
         <v>268</v>
       </c>
-      <c r="K52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M52">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="N52" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="O52" t="s">
         <v>33</v>
       </c>
       <c r="P52" t="s">
         <v>33</v>
       </c>
       <c r="Q52" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
       <c r="R52" t="s">
         <v>33</v>
       </c>
       <c r="S52" t="s">
         <v>33</v>
       </c>
       <c r="T52" t="s">
         <v>33</v>
       </c>
       <c r="U52" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="V52"/>
       <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D53" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F53" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G53" t="s">
-        <v>199</v>
+        <v>270</v>
       </c>
       <c r="H53">
         <v>2025</v>
       </c>
-      <c r="I53"/>
+      <c r="I53" t="s">
+        <v>271</v>
+      </c>
       <c r="J53" t="s">
+        <v>272</v>
+      </c>
+      <c r="K53" t="s">
         <v>273</v>
       </c>
-      <c r="K53" t="s">
+      <c r="L53" t="s">
         <v>274</v>
       </c>
-      <c r="L53" t="s">
+      <c r="M53">
+        <v>2</v>
+      </c>
+      <c r="N53" t="s">
         <v>275</v>
       </c>
-      <c r="M53">
-[...2 lines deleted...]
-      <c r="N53" t="s">
+      <c r="O53" t="s">
+        <v>33</v>
+      </c>
+      <c r="P53" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>275</v>
+      </c>
+      <c r="R53" t="s">
+        <v>33</v>
+      </c>
+      <c r="S53" t="s">
+        <v>33</v>
+      </c>
+      <c r="T53" t="s">
+        <v>33</v>
+      </c>
+      <c r="U53" t="s">
+        <v>33</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53" t="s">
         <v>276</v>
       </c>
-      <c r="O53" t="s">
-[...21 lines deleted...]
-      <c r="W53"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E54" t="s">
         <v>277</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G54" t="s">
-        <v>278</v>
+        <v>159</v>
       </c>
       <c r="H54">
         <v>2025</v>
       </c>
       <c r="I54" t="s">
+        <v>28</v>
+      </c>
+      <c r="J54" t="s">
+        <v>278</v>
+      </c>
+      <c r="K54" t="s">
         <v>279</v>
       </c>
-      <c r="J54" t="s">
+      <c r="L54" t="s">
         <v>280</v>
       </c>
-      <c r="K54" t="s">
+      <c r="M54">
+        <v>1</v>
+      </c>
+      <c r="N54" t="s">
         <v>281</v>
       </c>
-      <c r="L54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O54" t="s">
         <v>33</v>
       </c>
       <c r="P54" t="s">
         <v>33</v>
       </c>
       <c r="Q54" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="R54" t="s">
-        <v>283</v>
+        <v>33</v>
       </c>
       <c r="S54" t="s">
         <v>33</v>
       </c>
       <c r="T54" t="s">
         <v>33</v>
       </c>
       <c r="U54" t="s">
-        <v>33</v>
+        <v>281</v>
       </c>
       <c r="V54"/>
-      <c r="W54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W54"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>23</v>
       </c>
       <c r="C55" t="s">
         <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
       <c r="G55" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="H55">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="K55" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="L55" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M55">
         <v>3</v>
       </c>
       <c r="N55" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="O55" t="s">
         <v>33</v>
       </c>
       <c r="P55" t="s">
         <v>33</v>
       </c>
       <c r="Q55" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="R55" t="s">
         <v>33</v>
       </c>
       <c r="S55" t="s">
         <v>33</v>
       </c>
       <c r="T55" t="s">
         <v>33</v>
       </c>
       <c r="U55" t="s">
         <v>33</v>
       </c>
       <c r="V55"/>
       <c r="W55"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C56" t="s">
         <v>24</v>
       </c>
       <c r="D56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F56" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G56" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="H56">
         <v>2025</v>
       </c>
       <c r="I56" t="s">
+        <v>290</v>
+      </c>
+      <c r="J56" t="s">
+        <v>291</v>
+      </c>
+      <c r="K56" t="s">
+        <v>291</v>
+      </c>
+      <c r="L56" t="s">
+        <v>292</v>
+      </c>
+      <c r="M56">
+        <v>4</v>
+      </c>
+      <c r="N56" t="s">
         <v>293</v>
       </c>
-      <c r="J56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O56" t="s">
         <v>33</v>
       </c>
       <c r="P56" t="s">
-        <v>33</v>
+        <v>293</v>
       </c>
       <c r="Q56" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="R56" t="s">
         <v>33</v>
       </c>
       <c r="S56" t="s">
         <v>33</v>
       </c>
       <c r="T56" t="s">
         <v>33</v>
       </c>
       <c r="U56" t="s">
-        <v>296</v>
+        <v>33</v>
       </c>
       <c r="V56"/>
-      <c r="W56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W56"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C57" t="s">
         <v>24</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
+        <v>294</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" t="s">
+        <v>226</v>
+      </c>
+      <c r="H57">
+        <v>2020</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57" t="s">
+        <v>295</v>
+      </c>
+      <c r="K57" t="s">
+        <v>296</v>
+      </c>
+      <c r="L57" t="s">
+        <v>297</v>
+      </c>
+      <c r="M57">
+        <v>4</v>
+      </c>
+      <c r="N57" t="s">
         <v>298</v>
       </c>
-      <c r="F57" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O57" t="s">
         <v>33</v>
       </c>
       <c r="P57" t="s">
         <v>33</v>
       </c>
       <c r="Q57" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="R57" t="s">
         <v>33</v>
       </c>
       <c r="S57" t="s">
         <v>33</v>
       </c>
       <c r="T57" t="s">
         <v>33</v>
       </c>
       <c r="U57" t="s">
-        <v>304</v>
+        <v>33</v>
       </c>
       <c r="V57"/>
-      <c r="W57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W57"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D58" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="F58" t="s">
         <v>27</v>
       </c>
       <c r="G58" t="s">
-        <v>307</v>
+        <v>226</v>
       </c>
       <c r="H58">
         <v>2025</v>
       </c>
-      <c r="I58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I58"/>
       <c r="J58" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="K58" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="L58" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="M58">
         <v>3</v>
       </c>
       <c r="N58" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="O58" t="s">
         <v>33</v>
       </c>
       <c r="P58" t="s">
         <v>33</v>
       </c>
       <c r="Q58" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="R58" t="s">
         <v>33</v>
       </c>
       <c r="S58" t="s">
         <v>33</v>
       </c>
       <c r="T58" t="s">
         <v>33</v>
       </c>
       <c r="U58" t="s">
         <v>33</v>
       </c>
       <c r="V58"/>
       <c r="W58"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59" t="s">
         <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
+        <v>304</v>
+      </c>
+      <c r="F59" t="s">
+        <v>67</v>
+      </c>
+      <c r="G59" t="s">
+        <v>305</v>
+      </c>
+      <c r="H59">
+        <v>2025</v>
+      </c>
+      <c r="I59" t="s">
+        <v>306</v>
+      </c>
+      <c r="J59" t="s">
+        <v>307</v>
+      </c>
+      <c r="K59" t="s">
+        <v>308</v>
+      </c>
+      <c r="L59" t="s">
+        <v>309</v>
+      </c>
+      <c r="M59">
+        <v>2</v>
+      </c>
+      <c r="N59" t="s">
+        <v>310</v>
+      </c>
+      <c r="O59" t="s">
+        <v>33</v>
+      </c>
+      <c r="P59" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>310</v>
+      </c>
+      <c r="R59" t="s">
+        <v>310</v>
+      </c>
+      <c r="S59" t="s">
+        <v>33</v>
+      </c>
+      <c r="T59" t="s">
+        <v>33</v>
+      </c>
+      <c r="U59" t="s">
+        <v>33</v>
+      </c>
+      <c r="V59"/>
+      <c r="W59" t="s">
         <v>311</v>
       </c>
-      <c r="F59" t="s">
-[...46 lines deleted...]
-      <c r="W59"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60" t="s">
         <v>24</v>
       </c>
       <c r="D60" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E60" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
-      <c r="G60">
-        <v>2025</v>
+      <c r="G60" t="s">
+        <v>313</v>
       </c>
       <c r="H60">
         <v>2025</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="K60" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="L60" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M60">
         <v>3</v>
       </c>
       <c r="N60" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="O60" t="s">
         <v>33</v>
       </c>
       <c r="P60" t="s">
         <v>33</v>
       </c>
       <c r="Q60" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="R60" t="s">
         <v>33</v>
       </c>
       <c r="S60" t="s">
         <v>33</v>
       </c>
       <c r="T60" t="s">
         <v>33</v>
       </c>
       <c r="U60" t="s">
         <v>33</v>
       </c>
       <c r="V60"/>
       <c r="W60"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C61"/>
+        <v>49</v>
+      </c>
+      <c r="C61" t="s">
+        <v>24</v>
+      </c>
       <c r="D61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E61" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F61" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G61" t="s">
-        <v>243</v>
+        <v>319</v>
       </c>
       <c r="H61">
         <v>2025</v>
       </c>
-      <c r="I61"/>
+      <c r="I61" t="s">
+        <v>320</v>
+      </c>
       <c r="J61" t="s">
+        <v>321</v>
+      </c>
+      <c r="K61" t="s">
+        <v>321</v>
+      </c>
+      <c r="L61" t="s">
         <v>322</v>
       </c>
-      <c r="K61" t="s">
+      <c r="M61">
+        <v>3</v>
+      </c>
+      <c r="N61" t="s">
         <v>323</v>
       </c>
-      <c r="L61" t="s">
+      <c r="O61" t="s">
+        <v>33</v>
+      </c>
+      <c r="P61" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>323</v>
+      </c>
+      <c r="R61" t="s">
+        <v>33</v>
+      </c>
+      <c r="S61" t="s">
+        <v>33</v>
+      </c>
+      <c r="T61" t="s">
+        <v>33</v>
+      </c>
+      <c r="U61" t="s">
+        <v>323</v>
+      </c>
+      <c r="V61"/>
+      <c r="W61" t="s">
         <v>324</v>
       </c>
-      <c r="M61">
-[...27 lines deleted...]
-      <c r="W61"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E62" t="s">
+        <v>325</v>
+      </c>
+      <c r="F62" t="s">
+        <v>67</v>
+      </c>
+      <c r="G62" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="H62">
         <v>2025</v>
       </c>
-      <c r="I62"/>
+      <c r="I62" t="s">
+        <v>327</v>
+      </c>
       <c r="J62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K62" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="L62" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N62" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="O62" t="s">
         <v>33</v>
       </c>
       <c r="P62" t="s">
         <v>33</v>
       </c>
       <c r="Q62" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="R62" t="s">
         <v>33</v>
       </c>
       <c r="S62" t="s">
         <v>33</v>
       </c>
       <c r="T62" t="s">
         <v>33</v>
       </c>
       <c r="U62" t="s">
-        <v>33</v>
+        <v>331</v>
       </c>
       <c r="V62"/>
-      <c r="W62"/>
+      <c r="W62" t="s">
+        <v>332</v>
+      </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>23</v>
       </c>
       <c r="C63" t="s">
         <v>24</v>
       </c>
       <c r="D63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F63" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G63" t="s">
-        <v>243</v>
+        <v>334</v>
       </c>
       <c r="H63">
         <v>2025</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="K63" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="L63" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="M63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N63" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="O63" t="s">
         <v>33</v>
       </c>
       <c r="P63" t="s">
         <v>33</v>
       </c>
       <c r="Q63" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="R63" t="s">
         <v>33</v>
       </c>
       <c r="S63" t="s">
         <v>33</v>
       </c>
       <c r="T63" t="s">
         <v>33</v>
       </c>
       <c r="U63" t="s">
         <v>33</v>
       </c>
       <c r="V63"/>
-      <c r="W63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W63"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C64" t="s">
         <v>24</v>
       </c>
       <c r="D64" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="F64" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G64" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="H64">
-        <v>2025</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="K64" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="L64" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M64">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N64" t="s">
-        <v>179</v>
+        <v>342</v>
       </c>
       <c r="O64" t="s">
         <v>33</v>
       </c>
       <c r="P64" t="s">
         <v>33</v>
       </c>
       <c r="Q64" t="s">
-        <v>179</v>
+        <v>342</v>
       </c>
       <c r="R64" t="s">
         <v>33</v>
       </c>
       <c r="S64" t="s">
         <v>33</v>
       </c>
       <c r="T64" t="s">
         <v>33</v>
       </c>
       <c r="U64" t="s">
         <v>33</v>
       </c>
       <c r="V64"/>
-      <c r="W64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W64"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>23</v>
       </c>
       <c r="C65" t="s">
         <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F65" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>27</v>
+      </c>
+      <c r="G65">
+        <v>2025</v>
       </c>
       <c r="H65">
         <v>2025</v>
       </c>
-      <c r="I65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I65"/>
       <c r="J65" t="s">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="K65" t="s">
-        <v>323</v>
+        <v>345</v>
       </c>
       <c r="L65" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M65">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N65" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="O65" t="s">
         <v>33</v>
       </c>
       <c r="P65" t="s">
         <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="R65" t="s">
         <v>33</v>
       </c>
       <c r="S65" t="s">
         <v>33</v>
       </c>
       <c r="T65" t="s">
         <v>33</v>
       </c>
       <c r="U65" t="s">
         <v>33</v>
       </c>
       <c r="V65"/>
-      <c r="W65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W65"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>23</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C66"/>
       <c r="D66" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F66" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G66" t="s">
-        <v>243</v>
+        <v>270</v>
       </c>
       <c r="H66">
         <v>2025</v>
       </c>
-      <c r="I66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="K66" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="L66" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="M66">
         <v>2</v>
       </c>
       <c r="N66" t="s">
-        <v>179</v>
+        <v>352</v>
       </c>
       <c r="O66" t="s">
         <v>33</v>
       </c>
       <c r="P66" t="s">
         <v>33</v>
       </c>
       <c r="Q66" t="s">
-        <v>179</v>
+        <v>352</v>
       </c>
       <c r="R66" t="s">
         <v>33</v>
       </c>
       <c r="S66" t="s">
         <v>33</v>
       </c>
       <c r="T66" t="s">
         <v>33</v>
       </c>
       <c r="U66" t="s">
         <v>33</v>
       </c>
       <c r="V66"/>
-      <c r="W66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W66"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C67" t="s">
         <v>24</v>
       </c>
       <c r="D67" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E67" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F67" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G67" t="s">
-        <v>243</v>
+        <v>313</v>
       </c>
       <c r="H67">
         <v>2025</v>
       </c>
-      <c r="I67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="K67" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="L67" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N67" t="s">
-        <v>354</v>
+        <v>317</v>
       </c>
       <c r="O67" t="s">
         <v>33</v>
       </c>
       <c r="P67" t="s">
         <v>33</v>
       </c>
       <c r="Q67" t="s">
-        <v>354</v>
+        <v>317</v>
       </c>
       <c r="R67" t="s">
         <v>33</v>
       </c>
       <c r="S67" t="s">
         <v>33</v>
       </c>
       <c r="T67" t="s">
         <v>33</v>
       </c>
       <c r="U67" t="s">
-        <v>354</v>
+        <v>33</v>
       </c>
       <c r="V67"/>
-      <c r="W67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>23</v>
       </c>
       <c r="C68" t="s">
         <v>24</v>
       </c>
       <c r="D68" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E68" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F68" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>199</v>
+        <v>270</v>
       </c>
       <c r="H68">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I68"/>
+        <v>2025</v>
+      </c>
+      <c r="I68" t="s">
+        <v>28</v>
+      </c>
       <c r="J68" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K68" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L68" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N68" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="O68" t="s">
         <v>33</v>
       </c>
       <c r="P68" t="s">
         <v>33</v>
       </c>
       <c r="Q68" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="R68" t="s">
         <v>33</v>
       </c>
       <c r="S68" t="s">
         <v>33</v>
       </c>
       <c r="T68" t="s">
         <v>33</v>
       </c>
       <c r="U68" t="s">
         <v>33</v>
       </c>
       <c r="V68"/>
-      <c r="W68"/>
+      <c r="W68" t="s">
+        <v>361</v>
+      </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C69" t="s">
         <v>24</v>
       </c>
       <c r="D69" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E69" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G69" t="s">
-        <v>362</v>
+        <v>270</v>
       </c>
       <c r="H69">
-        <v>2020</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>2025</v>
+      </c>
+      <c r="I69" t="s">
+        <v>320</v>
+      </c>
       <c r="J69" t="s">
         <v>363</v>
       </c>
       <c r="K69" t="s">
         <v>364</v>
       </c>
       <c r="L69" t="s">
         <v>365</v>
       </c>
       <c r="M69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N69" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="O69" t="s">
         <v>33</v>
       </c>
       <c r="P69" t="s">
         <v>33</v>
       </c>
       <c r="Q69" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="R69" t="s">
         <v>33</v>
       </c>
       <c r="S69" t="s">
         <v>33</v>
       </c>
       <c r="T69" t="s">
         <v>33</v>
       </c>
       <c r="U69" t="s">
         <v>33</v>
       </c>
       <c r="V69"/>
-      <c r="W69"/>
+      <c r="W69" t="s">
+        <v>366</v>
+      </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>23</v>
       </c>
       <c r="C70" t="s">
         <v>24</v>
       </c>
       <c r="D70" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E70" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G70" t="s">
-        <v>367</v>
+        <v>270</v>
       </c>
       <c r="H70">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>2025</v>
+      </c>
+      <c r="I70" t="s">
+        <v>368</v>
+      </c>
       <c r="J70" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="K70" t="s">
+        <v>350</v>
+      </c>
+      <c r="L70" t="s">
         <v>369</v>
       </c>
-      <c r="L70" t="s">
+      <c r="M70">
+        <v>2</v>
+      </c>
+      <c r="N70" t="s">
+        <v>352</v>
+      </c>
+      <c r="O70" t="s">
+        <v>33</v>
+      </c>
+      <c r="P70" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>352</v>
+      </c>
+      <c r="R70" t="s">
+        <v>33</v>
+      </c>
+      <c r="S70" t="s">
+        <v>33</v>
+      </c>
+      <c r="T70" t="s">
+        <v>33</v>
+      </c>
+      <c r="U70" t="s">
+        <v>33</v>
+      </c>
+      <c r="V70"/>
+      <c r="W70" t="s">
         <v>370</v>
       </c>
-      <c r="M70">
-[...27 lines deleted...]
-      <c r="W70"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>23</v>
       </c>
       <c r="C71" t="s">
         <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E71" t="s">
+        <v>371</v>
+      </c>
+      <c r="F71" t="s">
+        <v>67</v>
+      </c>
+      <c r="G71" t="s">
+        <v>270</v>
+      </c>
+      <c r="H71">
+        <v>2025</v>
+      </c>
+      <c r="I71" t="s">
+        <v>23</v>
+      </c>
+      <c r="J71" t="s">
         <v>372</v>
       </c>
-      <c r="F71" t="s">
-[...2 lines deleted...]
-      <c r="G71" t="s">
+      <c r="K71" t="s">
         <v>373</v>
       </c>
-      <c r="H71">
-[...3 lines deleted...]
-      <c r="J71" t="s">
+      <c r="L71" t="s">
         <v>374</v>
       </c>
-      <c r="K71" t="s">
+      <c r="M71">
+        <v>2</v>
+      </c>
+      <c r="N71" t="s">
+        <v>206</v>
+      </c>
+      <c r="O71" t="s">
+        <v>33</v>
+      </c>
+      <c r="P71" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>206</v>
+      </c>
+      <c r="R71" t="s">
+        <v>33</v>
+      </c>
+      <c r="S71" t="s">
+        <v>33</v>
+      </c>
+      <c r="T71" t="s">
+        <v>33</v>
+      </c>
+      <c r="U71" t="s">
+        <v>33</v>
+      </c>
+      <c r="V71"/>
+      <c r="W71" t="s">
         <v>375</v>
       </c>
-      <c r="L71" t="s">
-[...30 lines deleted...]
-      <c r="W71"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C72" t="s">
         <v>24</v>
       </c>
       <c r="D72" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E72" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G72" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="H72">
         <v>2025</v>
       </c>
       <c r="I72" t="s">
-        <v>293</v>
+        <v>377</v>
       </c>
       <c r="J72" t="s">
-        <v>294</v>
+        <v>378</v>
       </c>
       <c r="K72" t="s">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="L72" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M72">
         <v>2</v>
       </c>
       <c r="N72" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="O72" t="s">
         <v>33</v>
       </c>
       <c r="P72" t="s">
         <v>33</v>
       </c>
       <c r="Q72" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="R72" t="s">
         <v>33</v>
       </c>
       <c r="S72" t="s">
         <v>33</v>
       </c>
       <c r="T72" t="s">
         <v>33</v>
       </c>
       <c r="U72" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="V72"/>
       <c r="W72" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>23</v>
       </c>
       <c r="C73" t="s">
         <v>24</v>
       </c>
       <c r="D73" t="s">
         <v>25</v>
       </c>
       <c r="E73" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="F73" t="s">
         <v>27</v>
       </c>
       <c r="G73" t="s">
-        <v>382</v>
+        <v>226</v>
       </c>
       <c r="H73">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K73" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="L73" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M73">
         <v>3</v>
       </c>
       <c r="N73" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="O73" t="s">
         <v>33</v>
       </c>
       <c r="P73" t="s">
         <v>33</v>
       </c>
       <c r="Q73" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="R73" t="s">
         <v>33</v>
       </c>
       <c r="S73" t="s">
         <v>33</v>
       </c>
       <c r="T73" t="s">
         <v>33</v>
       </c>
       <c r="U73" t="s">
         <v>33</v>
       </c>
       <c r="V73"/>
       <c r="W73"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>23</v>
       </c>
       <c r="C74" t="s">
         <v>24</v>
       </c>
       <c r="D74" t="s">
         <v>25</v>
       </c>
       <c r="E74" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F74" t="s">
         <v>27</v>
       </c>
       <c r="G74" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H74">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="K74" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="L74" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M74">
         <v>3</v>
       </c>
       <c r="N74" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="O74" t="s">
         <v>33</v>
       </c>
       <c r="P74" t="s">
         <v>33</v>
       </c>
       <c r="Q74" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="R74" t="s">
         <v>33</v>
       </c>
       <c r="S74" t="s">
         <v>33</v>
       </c>
       <c r="T74" t="s">
         <v>33</v>
       </c>
       <c r="U74" t="s">
         <v>33</v>
       </c>
       <c r="V74"/>
       <c r="W74"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>23</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D75" t="s">
         <v>25</v>
       </c>
       <c r="E75" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F75" t="s">
         <v>27</v>
       </c>
       <c r="G75" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H75">
         <v>2024</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="K75" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="L75" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M75">
         <v>3</v>
       </c>
       <c r="N75" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="O75" t="s">
         <v>33</v>
       </c>
       <c r="P75" t="s">
         <v>33</v>
       </c>
       <c r="Q75" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="R75" t="s">
         <v>33</v>
       </c>
       <c r="S75" t="s">
         <v>33</v>
       </c>
       <c r="T75" t="s">
         <v>33</v>
       </c>
       <c r="U75" t="s">
         <v>33</v>
       </c>
       <c r="V75"/>
       <c r="W75"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>23</v>
       </c>
       <c r="C76" t="s">
         <v>24</v>
       </c>
       <c r="D76" t="s">
         <v>25</v>
       </c>
       <c r="E76" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F76" t="s">
         <v>27</v>
       </c>
       <c r="G76" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H76">
         <v>2024</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="K76" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="L76" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="M76">
         <v>3</v>
       </c>
       <c r="N76" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="O76" t="s">
         <v>33</v>
       </c>
       <c r="P76" t="s">
         <v>33</v>
       </c>
       <c r="Q76" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="R76" t="s">
         <v>33</v>
       </c>
       <c r="S76" t="s">
         <v>33</v>
       </c>
       <c r="T76" t="s">
         <v>33</v>
       </c>
       <c r="U76" t="s">
         <v>33</v>
       </c>
       <c r="V76"/>
       <c r="W76"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C77" t="s">
         <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E77" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G77" t="s">
-        <v>403</v>
+        <v>319</v>
       </c>
       <c r="H77">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>2025</v>
+      </c>
+      <c r="I77" t="s">
+        <v>320</v>
+      </c>
       <c r="J77" t="s">
-        <v>404</v>
+        <v>321</v>
       </c>
       <c r="K77" t="s">
+        <v>321</v>
+      </c>
+      <c r="L77" t="s">
         <v>405</v>
       </c>
-      <c r="L77" t="s">
+      <c r="M77">
+        <v>2</v>
+      </c>
+      <c r="N77" t="s">
         <v>406</v>
       </c>
-      <c r="M77">
-[...2 lines deleted...]
-      <c r="N77" t="s">
+      <c r="O77" t="s">
+        <v>33</v>
+      </c>
+      <c r="P77" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>406</v>
+      </c>
+      <c r="R77" t="s">
+        <v>33</v>
+      </c>
+      <c r="S77" t="s">
+        <v>33</v>
+      </c>
+      <c r="T77" t="s">
+        <v>33</v>
+      </c>
+      <c r="U77" t="s">
+        <v>406</v>
+      </c>
+      <c r="V77"/>
+      <c r="W77" t="s">
         <v>407</v>
       </c>
-      <c r="O77" t="s">
-[...21 lines deleted...]
-      <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>23</v>
       </c>
       <c r="C78" t="s">
         <v>24</v>
       </c>
       <c r="D78" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>408</v>
       </c>
       <c r="F78" t="s">
         <v>27</v>
       </c>
       <c r="G78" t="s">
         <v>409</v>
       </c>
       <c r="H78">
         <v>2024</v>
       </c>
-      <c r="I78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
         <v>410</v>
       </c>
       <c r="K78" t="s">
         <v>411</v>
       </c>
       <c r="L78" t="s">
         <v>412</v>
       </c>
       <c r="M78">
         <v>3</v>
       </c>
       <c r="N78" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="O78" t="s">
         <v>33</v>
       </c>
       <c r="P78" t="s">
         <v>33</v>
       </c>
       <c r="Q78" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="R78" t="s">
         <v>33</v>
       </c>
       <c r="S78" t="s">
         <v>33</v>
       </c>
       <c r="T78" t="s">
         <v>33</v>
       </c>
       <c r="U78" t="s">
-        <v>407</v>
+        <v>33</v>
       </c>
       <c r="V78"/>
       <c r="W78"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>23</v>
       </c>
       <c r="C79" t="s">
         <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F79" t="s">
         <v>27</v>
       </c>
       <c r="G79" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H79">
         <v>2024</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="K79" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="L79" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M79">
         <v>3</v>
       </c>
       <c r="N79" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="O79" t="s">
         <v>33</v>
       </c>
       <c r="P79" t="s">
         <v>33</v>
       </c>
       <c r="Q79" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="R79" t="s">
         <v>33</v>
       </c>
       <c r="S79" t="s">
         <v>33</v>
       </c>
       <c r="T79" t="s">
         <v>33</v>
       </c>
       <c r="U79" t="s">
-        <v>407</v>
+        <v>33</v>
       </c>
       <c r="V79"/>
       <c r="W79"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>23</v>
       </c>
       <c r="C80" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D80" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F80" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G80" t="s">
-        <v>362</v>
+        <v>420</v>
       </c>
       <c r="H80">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="K80" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="L80" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="M80">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="N80" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="O80" t="s">
         <v>33</v>
       </c>
       <c r="P80" t="s">
         <v>33</v>
       </c>
       <c r="Q80" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="R80" t="s">
         <v>33</v>
       </c>
       <c r="S80" t="s">
         <v>33</v>
       </c>
       <c r="T80" t="s">
         <v>33</v>
       </c>
       <c r="U80" t="s">
-        <v>422</v>
+        <v>33</v>
       </c>
       <c r="V80"/>
       <c r="W80"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>23</v>
       </c>
       <c r="C81" t="s">
         <v>24</v>
       </c>
       <c r="D81" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F81" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G81" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H81">
         <v>2024</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="K81" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L81" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M81">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="N81" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="O81" t="s">
         <v>33</v>
       </c>
       <c r="P81" t="s">
         <v>33</v>
       </c>
       <c r="Q81" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="R81" t="s">
         <v>33</v>
       </c>
       <c r="S81" t="s">
         <v>33</v>
       </c>
       <c r="T81" t="s">
         <v>33</v>
       </c>
       <c r="U81" t="s">
-        <v>428</v>
+        <v>33</v>
       </c>
       <c r="V81"/>
       <c r="W81"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>23</v>
       </c>
       <c r="C82" t="s">
         <v>24</v>
       </c>
       <c r="D82" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E82" t="s">
         <v>429</v>
       </c>
       <c r="F82" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G82" t="s">
-        <v>362</v>
+        <v>430</v>
       </c>
       <c r="H82">
         <v>2024</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="K82" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="L82" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M82">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="N82" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O82" t="s">
         <v>33</v>
       </c>
       <c r="P82" t="s">
         <v>33</v>
       </c>
       <c r="Q82" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="R82" t="s">
         <v>33</v>
       </c>
       <c r="S82" t="s">
         <v>33</v>
       </c>
       <c r="T82" t="s">
         <v>33</v>
       </c>
       <c r="U82" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="V82"/>
       <c r="W82"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C83" t="s">
         <v>24</v>
       </c>
       <c r="D83" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E83" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G83" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H83">
         <v>2024</v>
       </c>
       <c r="I83" t="s">
-        <v>436</v>
+        <v>28</v>
       </c>
       <c r="J83" t="s">
-        <v>294</v>
+        <v>437</v>
       </c>
       <c r="K83" t="s">
-        <v>294</v>
+        <v>438</v>
       </c>
       <c r="L83" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>439</v>
+      </c>
+      <c r="M83">
+        <v>3</v>
       </c>
       <c r="N83" t="s">
-        <v>36</v>
+        <v>434</v>
       </c>
       <c r="O83" t="s">
         <v>33</v>
       </c>
       <c r="P83" t="s">
         <v>33</v>
       </c>
       <c r="Q83" t="s">
-        <v>36</v>
+        <v>434</v>
       </c>
       <c r="R83" t="s">
         <v>33</v>
       </c>
       <c r="S83" t="s">
         <v>33</v>
       </c>
       <c r="T83" t="s">
         <v>33</v>
       </c>
       <c r="U83" t="s">
-        <v>33</v>
+        <v>434</v>
       </c>
       <c r="V83"/>
-      <c r="W83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W83"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>23</v>
       </c>
       <c r="C84" t="s">
         <v>24</v>
       </c>
       <c r="D84" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E84" t="s">
         <v>440</v>
       </c>
       <c r="F84" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G84" t="s">
-        <v>142</v>
+        <v>441</v>
       </c>
       <c r="H84">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K84" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L84" t="s">
-        <v>33</v>
+        <v>444</v>
       </c>
       <c r="M84">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="N84" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="O84" t="s">
         <v>33</v>
       </c>
       <c r="P84" t="s">
         <v>33</v>
       </c>
       <c r="Q84" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="R84" t="s">
         <v>33</v>
       </c>
       <c r="S84" t="s">
         <v>33</v>
       </c>
       <c r="T84" t="s">
         <v>33</v>
       </c>
       <c r="U84" t="s">
-        <v>33</v>
+        <v>434</v>
       </c>
       <c r="V84"/>
       <c r="W84"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>23</v>
       </c>
       <c r="C85" t="s">
         <v>24</v>
       </c>
       <c r="D85" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E85" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F85" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G85" t="s">
-        <v>142</v>
+        <v>389</v>
       </c>
       <c r="H85">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="K85" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L85" t="s">
-        <v>33</v>
+        <v>448</v>
       </c>
       <c r="M85">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="N85" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="O85" t="s">
         <v>33</v>
       </c>
       <c r="P85" t="s">
         <v>33</v>
       </c>
       <c r="Q85" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="R85" t="s">
         <v>33</v>
       </c>
       <c r="S85" t="s">
         <v>33</v>
       </c>
       <c r="T85" t="s">
         <v>33</v>
       </c>
       <c r="U85" t="s">
-        <v>33</v>
+        <v>449</v>
       </c>
       <c r="V85"/>
       <c r="W85"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="C86" t="s">
         <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E86" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F86" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G86" t="s">
-        <v>83</v>
+        <v>451</v>
       </c>
       <c r="H86">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="K86" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L86" t="s">
-        <v>33</v>
+        <v>454</v>
       </c>
       <c r="M86">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="N86" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="O86" t="s">
         <v>33</v>
       </c>
       <c r="P86" t="s">
         <v>33</v>
       </c>
       <c r="Q86" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="R86" t="s">
         <v>33</v>
       </c>
       <c r="S86" t="s">
         <v>33</v>
       </c>
       <c r="T86" t="s">
         <v>33</v>
       </c>
       <c r="U86" t="s">
-        <v>33</v>
+        <v>455</v>
       </c>
       <c r="V86"/>
       <c r="W86"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>23</v>
       </c>
       <c r="C87" t="s">
         <v>24</v>
       </c>
       <c r="D87" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E87" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="F87" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G87" t="s">
-        <v>142</v>
+        <v>389</v>
       </c>
       <c r="H87">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="K87" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="L87" t="s">
-        <v>33</v>
+        <v>459</v>
       </c>
       <c r="M87">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="N87" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="O87" t="s">
         <v>33</v>
       </c>
       <c r="P87" t="s">
         <v>33</v>
       </c>
       <c r="Q87" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="R87" t="s">
         <v>33</v>
       </c>
       <c r="S87" t="s">
         <v>33</v>
       </c>
       <c r="T87" t="s">
         <v>33</v>
       </c>
       <c r="U87" t="s">
-        <v>33</v>
+        <v>460</v>
       </c>
       <c r="V87"/>
       <c r="W87"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C88" t="s">
         <v>24</v>
       </c>
       <c r="D88" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E88" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="F88" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G88" t="s">
-        <v>142</v>
+        <v>462</v>
       </c>
       <c r="H88">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>2024</v>
+      </c>
+      <c r="I88" t="s">
+        <v>51</v>
+      </c>
       <c r="J88" t="s">
-        <v>457</v>
+        <v>321</v>
       </c>
       <c r="K88" t="s">
-        <v>458</v>
+        <v>321</v>
       </c>
       <c r="L88" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>463</v>
+      </c>
+      <c r="M88" t="s">
+        <v>464</v>
       </c>
       <c r="N88" t="s">
-        <v>459</v>
+        <v>64</v>
       </c>
       <c r="O88" t="s">
         <v>33</v>
       </c>
       <c r="P88" t="s">
         <v>33</v>
       </c>
       <c r="Q88" t="s">
-        <v>459</v>
+        <v>64</v>
       </c>
       <c r="R88" t="s">
         <v>33</v>
       </c>
       <c r="S88" t="s">
         <v>33</v>
       </c>
       <c r="T88" t="s">
         <v>33</v>
       </c>
       <c r="U88" t="s">
         <v>33</v>
       </c>
       <c r="V88"/>
-      <c r="W88"/>
+      <c r="W88" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>23</v>
       </c>
       <c r="C89" t="s">
         <v>24</v>
       </c>
       <c r="D89" t="s">
         <v>25</v>
       </c>
       <c r="E89" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="F89" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G89" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H89">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="K89" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="L89" t="s">
         <v>33</v>
       </c>
       <c r="M89">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="N89" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="O89" t="s">
         <v>33</v>
       </c>
       <c r="P89" t="s">
         <v>33</v>
       </c>
       <c r="Q89" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="R89" t="s">
         <v>33</v>
       </c>
       <c r="S89" t="s">
         <v>33</v>
       </c>
       <c r="T89" t="s">
         <v>33</v>
       </c>
       <c r="U89" t="s">
         <v>33</v>
       </c>
       <c r="V89"/>
       <c r="W89"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>23</v>
       </c>
       <c r="C90" t="s">
         <v>24</v>
       </c>
       <c r="D90" t="s">
         <v>25</v>
       </c>
       <c r="E90" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="F90" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G90" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H90">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="K90" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="L90" t="s">
         <v>33</v>
       </c>
       <c r="M90">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="N90" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="O90" t="s">
         <v>33</v>
       </c>
       <c r="P90" t="s">
         <v>33</v>
       </c>
       <c r="Q90" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="R90" t="s">
         <v>33</v>
       </c>
       <c r="S90" t="s">
         <v>33</v>
       </c>
       <c r="T90" t="s">
         <v>33</v>
       </c>
       <c r="U90" t="s">
         <v>33</v>
       </c>
       <c r="V90"/>
       <c r="W90"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="C91" t="s">
         <v>24</v>
       </c>
       <c r="D91" t="s">
         <v>25</v>
       </c>
       <c r="E91" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="F91" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G91" t="s">
         <v>110</v>
       </c>
       <c r="H91">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="K91" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="L91" t="s">
         <v>33</v>
       </c>
       <c r="M91">
         <v>25</v>
       </c>
       <c r="N91" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="O91" t="s">
         <v>33</v>
       </c>
       <c r="P91" t="s">
         <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="R91" t="s">
         <v>33</v>
       </c>
       <c r="S91" t="s">
         <v>33</v>
       </c>
       <c r="T91" t="s">
         <v>33</v>
       </c>
       <c r="U91" t="s">
         <v>33</v>
       </c>
       <c r="V91"/>
       <c r="W91"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>23</v>
       </c>
       <c r="C92" t="s">
         <v>24</v>
       </c>
       <c r="D92" t="s">
         <v>25</v>
       </c>
       <c r="E92" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="F92" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G92" t="s">
-        <v>473</v>
+        <v>170</v>
       </c>
       <c r="H92">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="K92" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="L92" t="s">
         <v>33</v>
       </c>
       <c r="M92">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N92" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="O92" t="s">
         <v>33</v>
       </c>
       <c r="P92" t="s">
         <v>33</v>
       </c>
       <c r="Q92" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="R92" t="s">
         <v>33</v>
       </c>
       <c r="S92" t="s">
         <v>33</v>
       </c>
       <c r="T92" t="s">
         <v>33</v>
       </c>
       <c r="U92" t="s">
         <v>33</v>
       </c>
       <c r="V92"/>
       <c r="W92"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>23</v>
       </c>
       <c r="C93" t="s">
         <v>24</v>
       </c>
       <c r="D93" t="s">
         <v>25</v>
       </c>
       <c r="E93" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F93" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G93" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="H93">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="K93" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="L93" t="s">
         <v>33</v>
       </c>
       <c r="M93">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="N93" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="O93" t="s">
         <v>33</v>
       </c>
       <c r="P93" t="s">
         <v>33</v>
       </c>
       <c r="Q93" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="R93" t="s">
         <v>33</v>
       </c>
       <c r="S93" t="s">
         <v>33</v>
       </c>
       <c r="T93" t="s">
         <v>33</v>
       </c>
       <c r="U93" t="s">
         <v>33</v>
       </c>
       <c r="V93"/>
       <c r="W93"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>23</v>
       </c>
       <c r="C94" t="s">
         <v>24</v>
       </c>
       <c r="D94" t="s">
         <v>25</v>
       </c>
       <c r="E94" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="F94" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G94" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H94">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="K94" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="L94" t="s">
         <v>33</v>
       </c>
       <c r="M94">
         <v>28</v>
       </c>
       <c r="N94" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="O94" t="s">
         <v>33</v>
       </c>
       <c r="P94" t="s">
         <v>33</v>
       </c>
       <c r="Q94" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="R94" t="s">
         <v>33</v>
       </c>
       <c r="S94" t="s">
         <v>33</v>
       </c>
       <c r="T94" t="s">
         <v>33</v>
       </c>
       <c r="U94" t="s">
         <v>33</v>
       </c>
       <c r="V94"/>
       <c r="W94"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>23</v>
       </c>
       <c r="C95" t="s">
         <v>24</v>
       </c>
       <c r="D95" t="s">
         <v>25</v>
       </c>
       <c r="E95" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="F95" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G95" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H95">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="K95" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="L95" t="s">
         <v>33</v>
       </c>
       <c r="M95">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N95" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="O95" t="s">
         <v>33</v>
       </c>
       <c r="P95" t="s">
         <v>33</v>
       </c>
       <c r="Q95" t="s">
-        <v>484</v>
+        <v>493</v>
       </c>
       <c r="R95" t="s">
         <v>33</v>
       </c>
       <c r="S95" t="s">
         <v>33</v>
       </c>
       <c r="T95" t="s">
         <v>33</v>
       </c>
       <c r="U95" t="s">
         <v>33</v>
       </c>
       <c r="V95"/>
       <c r="W95"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>23</v>
       </c>
       <c r="C96" t="s">
         <v>24</v>
       </c>
       <c r="D96" t="s">
         <v>25</v>
       </c>
       <c r="E96" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="F96" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G96" t="s">
-        <v>373</v>
+        <v>138</v>
       </c>
       <c r="H96">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="K96" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="L96" t="s">
-        <v>488</v>
+        <v>33</v>
       </c>
       <c r="M96">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="N96" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="O96" t="s">
         <v>33</v>
       </c>
       <c r="P96" t="s">
         <v>33</v>
       </c>
       <c r="Q96" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="R96" t="s">
         <v>33</v>
       </c>
       <c r="S96" t="s">
         <v>33</v>
       </c>
       <c r="T96" t="s">
         <v>33</v>
       </c>
       <c r="U96" t="s">
         <v>33</v>
       </c>
       <c r="V96"/>
       <c r="W96"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>23</v>
       </c>
       <c r="C97" t="s">
         <v>24</v>
       </c>
       <c r="D97" t="s">
         <v>25</v>
       </c>
       <c r="E97" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G97" t="s">
-        <v>373</v>
+        <v>499</v>
       </c>
       <c r="H97">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="K97" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="L97" t="s">
         <v>33</v>
       </c>
       <c r="M97">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N97" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="O97" t="s">
         <v>33</v>
       </c>
       <c r="P97" t="s">
         <v>33</v>
       </c>
       <c r="Q97" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="R97" t="s">
         <v>33</v>
       </c>
       <c r="S97" t="s">
         <v>33</v>
       </c>
       <c r="T97" t="s">
         <v>33</v>
       </c>
       <c r="U97" t="s">
         <v>33</v>
       </c>
       <c r="V97"/>
       <c r="W97"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>23</v>
       </c>
       <c r="C98" t="s">
         <v>24</v>
       </c>
       <c r="D98" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="F98" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G98" t="s">
-        <v>424</v>
+        <v>143</v>
       </c>
       <c r="H98">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="K98" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="L98" t="s">
-        <v>497</v>
+        <v>33</v>
       </c>
       <c r="M98">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="N98" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="O98" t="s">
         <v>33</v>
       </c>
       <c r="P98" t="s">
         <v>33</v>
       </c>
       <c r="Q98" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="R98" t="s">
         <v>33</v>
       </c>
       <c r="S98" t="s">
         <v>33</v>
       </c>
       <c r="T98" t="s">
         <v>33</v>
       </c>
       <c r="U98" t="s">
         <v>33</v>
       </c>
       <c r="V98"/>
       <c r="W98"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>23</v>
       </c>
       <c r="C99" t="s">
         <v>24</v>
       </c>
       <c r="D99" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="F99" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G99" t="s">
-        <v>500</v>
+        <v>170</v>
       </c>
       <c r="H99">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K99" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="L99" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>33</v>
+      </c>
+      <c r="M99">
+        <v>28</v>
       </c>
       <c r="N99" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="O99" t="s">
         <v>33</v>
       </c>
       <c r="P99" t="s">
         <v>33</v>
       </c>
       <c r="Q99" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="R99" t="s">
         <v>33</v>
       </c>
       <c r="S99" t="s">
         <v>33</v>
       </c>
       <c r="T99" t="s">
         <v>33</v>
       </c>
       <c r="U99" t="s">
         <v>33</v>
       </c>
       <c r="V99"/>
       <c r="W99"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>23</v>
       </c>
       <c r="C100" t="s">
         <v>24</v>
       </c>
       <c r="D100" t="s">
         <v>25</v>
       </c>
       <c r="E100" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F100" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G100" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H100">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="K100" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="L100" t="s">
         <v>33</v>
       </c>
       <c r="M100">
         <v>28</v>
       </c>
       <c r="N100" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="O100" t="s">
         <v>33</v>
       </c>
       <c r="P100" t="s">
         <v>33</v>
       </c>
       <c r="Q100" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="R100" t="s">
         <v>33</v>
       </c>
       <c r="S100" t="s">
         <v>33</v>
       </c>
       <c r="T100" t="s">
         <v>33</v>
       </c>
       <c r="U100" t="s">
         <v>33</v>
       </c>
       <c r="V100"/>
       <c r="W100"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>23</v>
       </c>
       <c r="C101" t="s">
         <v>24</v>
       </c>
       <c r="D101" t="s">
         <v>25</v>
       </c>
       <c r="E101" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F101" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G101" t="s">
-        <v>142</v>
+        <v>400</v>
       </c>
       <c r="H101">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="K101" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="L101" t="s">
-        <v>33</v>
+        <v>514</v>
       </c>
       <c r="M101">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="N101" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="O101" t="s">
         <v>33</v>
       </c>
       <c r="P101" t="s">
         <v>33</v>
       </c>
       <c r="Q101" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="R101" t="s">
         <v>33</v>
       </c>
       <c r="S101" t="s">
         <v>33</v>
       </c>
       <c r="T101" t="s">
         <v>33</v>
       </c>
       <c r="U101" t="s">
         <v>33</v>
       </c>
       <c r="V101"/>
       <c r="W101"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>23</v>
       </c>
       <c r="C102" t="s">
         <v>24</v>
       </c>
       <c r="D102" t="s">
         <v>25</v>
       </c>
       <c r="E102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F102" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G102" t="s">
-        <v>83</v>
+        <v>400</v>
       </c>
       <c r="H102">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="I102"/>
       <c r="J102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="K102" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="L102" t="s">
         <v>33</v>
       </c>
       <c r="M102">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="N102" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="O102" t="s">
         <v>33</v>
       </c>
       <c r="P102" t="s">
         <v>33</v>
       </c>
       <c r="Q102" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="R102" t="s">
         <v>33</v>
       </c>
       <c r="S102" t="s">
         <v>33</v>
       </c>
       <c r="T102" t="s">
         <v>33</v>
       </c>
       <c r="U102" t="s">
         <v>33</v>
       </c>
       <c r="V102"/>
       <c r="W102"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>23</v>
       </c>
       <c r="C103" t="s">
         <v>24</v>
       </c>
       <c r="D103" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E103" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="F103" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G103" t="s">
-        <v>110</v>
+        <v>451</v>
       </c>
       <c r="H103">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="K103" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="L103" t="s">
-        <v>33</v>
+        <v>523</v>
       </c>
       <c r="M103">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="N103" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="O103" t="s">
         <v>33</v>
       </c>
       <c r="P103" t="s">
         <v>33</v>
       </c>
       <c r="Q103" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="R103" t="s">
         <v>33</v>
       </c>
       <c r="S103" t="s">
         <v>33</v>
       </c>
       <c r="T103" t="s">
         <v>33</v>
       </c>
       <c r="U103" t="s">
         <v>33</v>
       </c>
       <c r="V103"/>
       <c r="W103"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>23</v>
       </c>
       <c r="C104" t="s">
         <v>24</v>
       </c>
       <c r="D104" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E104" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="F104" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G104" t="s">
-        <v>110</v>
+        <v>526</v>
       </c>
       <c r="H104">
-        <v>1997</v>
+        <v>2023</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="K104" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="L104" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>529</v>
+      </c>
+      <c r="M104" t="s">
+        <v>530</v>
       </c>
       <c r="N104" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="O104" t="s">
         <v>33</v>
       </c>
       <c r="P104" t="s">
         <v>33</v>
       </c>
       <c r="Q104" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="R104" t="s">
         <v>33</v>
       </c>
       <c r="S104" t="s">
         <v>33</v>
       </c>
       <c r="T104" t="s">
         <v>33</v>
       </c>
       <c r="U104" t="s">
         <v>33</v>
       </c>
       <c r="V104"/>
       <c r="W104"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>23</v>
       </c>
       <c r="C105" t="s">
         <v>24</v>
       </c>
       <c r="D105" t="s">
         <v>25</v>
       </c>
       <c r="E105" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="F105" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G105" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H105">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="I105"/>
       <c r="J105" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="K105" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="L105" t="s">
         <v>33</v>
       </c>
       <c r="M105">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="N105" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="O105" t="s">
         <v>33</v>
       </c>
       <c r="P105" t="s">
         <v>33</v>
       </c>
       <c r="Q105" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="R105" t="s">
         <v>33</v>
       </c>
       <c r="S105" t="s">
         <v>33</v>
       </c>
       <c r="T105" t="s">
         <v>33</v>
       </c>
       <c r="U105" t="s">
         <v>33</v>
       </c>
       <c r="V105"/>
       <c r="W105"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>529</v>
+        <v>23</v>
       </c>
       <c r="C106" t="s">
         <v>24</v>
       </c>
       <c r="D106" t="s">
         <v>25</v>
       </c>
       <c r="E106" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="F106" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G106" t="s">
-        <v>83</v>
+        <v>170</v>
       </c>
       <c r="H106">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="K106" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="L106" t="s">
         <v>33</v>
       </c>
       <c r="M106">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="N106" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="O106" t="s">
         <v>33</v>
       </c>
       <c r="P106" t="s">
         <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="R106" t="s">
         <v>33</v>
       </c>
       <c r="S106" t="s">
         <v>33</v>
       </c>
       <c r="T106" t="s">
         <v>33</v>
       </c>
       <c r="U106" t="s">
         <v>33</v>
       </c>
       <c r="V106"/>
       <c r="W106"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>23</v>
       </c>
       <c r="C107" t="s">
         <v>24</v>
       </c>
       <c r="D107" t="s">
         <v>25</v>
       </c>
       <c r="E107" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="F107" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G107" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H107">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K107" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L107" t="s">
         <v>33</v>
       </c>
       <c r="M107">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="N107" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="O107" t="s">
         <v>33</v>
       </c>
       <c r="P107" t="s">
         <v>33</v>
       </c>
       <c r="Q107" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="R107" t="s">
         <v>33</v>
       </c>
       <c r="S107" t="s">
         <v>33</v>
       </c>
       <c r="T107" t="s">
         <v>33</v>
       </c>
       <c r="U107" t="s">
         <v>33</v>
       </c>
       <c r="V107"/>
       <c r="W107"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>23</v>
       </c>
       <c r="C108" t="s">
         <v>24</v>
       </c>
       <c r="D108" t="s">
         <v>25</v>
       </c>
       <c r="E108" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="F108" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G108" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="H108">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="K108" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="L108" t="s">
         <v>33</v>
       </c>
       <c r="M108">
         <v>28</v>
       </c>
       <c r="N108" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="O108" t="s">
         <v>33</v>
       </c>
       <c r="P108" t="s">
         <v>33</v>
       </c>
       <c r="Q108" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="R108" t="s">
         <v>33</v>
       </c>
       <c r="S108" t="s">
         <v>33</v>
       </c>
       <c r="T108" t="s">
         <v>33</v>
       </c>
       <c r="U108" t="s">
         <v>33</v>
       </c>
       <c r="V108"/>
       <c r="W108"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109" t="s">
         <v>24</v>
       </c>
       <c r="D109" t="s">
         <v>25</v>
       </c>
       <c r="E109" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="F109" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G109" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H109">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>478</v>
+        <v>548</v>
       </c>
       <c r="K109" t="s">
-        <v>479</v>
+        <v>549</v>
       </c>
       <c r="L109" t="s">
         <v>33</v>
       </c>
       <c r="M109">
         <v>28</v>
       </c>
       <c r="N109" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="O109" t="s">
         <v>33</v>
       </c>
       <c r="P109" t="s">
         <v>33</v>
       </c>
       <c r="Q109" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="R109" t="s">
         <v>33</v>
       </c>
       <c r="S109" t="s">
         <v>33</v>
       </c>
       <c r="T109" t="s">
         <v>33</v>
       </c>
       <c r="U109" t="s">
         <v>33</v>
       </c>
       <c r="V109"/>
       <c r="W109"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>23</v>
       </c>
       <c r="C110" t="s">
         <v>24</v>
       </c>
       <c r="D110" t="s">
         <v>25</v>
       </c>
       <c r="E110" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="F110" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G110" t="s">
-        <v>83</v>
+        <v>170</v>
       </c>
       <c r="H110">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="K110" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="L110" t="s">
         <v>33</v>
       </c>
       <c r="M110">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="N110" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="O110" t="s">
         <v>33</v>
       </c>
       <c r="P110" t="s">
         <v>33</v>
       </c>
       <c r="Q110" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="R110" t="s">
         <v>33</v>
       </c>
       <c r="S110" t="s">
         <v>33</v>
       </c>
       <c r="T110" t="s">
         <v>33</v>
       </c>
       <c r="U110" t="s">
         <v>33</v>
       </c>
       <c r="V110"/>
       <c r="W110"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>23</v>
+        <v>555</v>
       </c>
       <c r="C111" t="s">
         <v>24</v>
       </c>
       <c r="D111" t="s">
         <v>25</v>
       </c>
       <c r="E111" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="F111" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G111" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H111">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="K111" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="L111" t="s">
         <v>33</v>
       </c>
       <c r="M111">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="N111" t="s">
-        <v>188</v>
+        <v>559</v>
       </c>
       <c r="O111" t="s">
         <v>33</v>
       </c>
       <c r="P111" t="s">
         <v>33</v>
       </c>
       <c r="Q111" t="s">
-        <v>188</v>
+        <v>559</v>
       </c>
       <c r="R111" t="s">
         <v>33</v>
       </c>
       <c r="S111" t="s">
         <v>33</v>
       </c>
       <c r="T111" t="s">
         <v>33</v>
       </c>
       <c r="U111" t="s">
         <v>33</v>
       </c>
       <c r="V111"/>
       <c r="W111"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>23</v>
       </c>
       <c r="C112" t="s">
         <v>24</v>
       </c>
       <c r="D112" t="s">
         <v>25</v>
       </c>
       <c r="E112" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="F112" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G112" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="H112">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="K112" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="L112" t="s">
         <v>33</v>
       </c>
       <c r="M112">
         <v>20</v>
       </c>
       <c r="N112" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="O112" t="s">
         <v>33</v>
       </c>
       <c r="P112" t="s">
         <v>33</v>
       </c>
       <c r="Q112" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="R112" t="s">
         <v>33</v>
       </c>
       <c r="S112" t="s">
         <v>33</v>
       </c>
       <c r="T112" t="s">
         <v>33</v>
       </c>
       <c r="U112" t="s">
         <v>33</v>
       </c>
       <c r="V112"/>
       <c r="W112"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>23</v>
       </c>
       <c r="C113" t="s">
         <v>24</v>
       </c>
       <c r="D113" t="s">
         <v>25</v>
       </c>
       <c r="E113" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="F113" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G113" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H113">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="I113" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113" t="s">
+        <v>565</v>
+      </c>
+      <c r="K113" t="s">
+        <v>566</v>
+      </c>
+      <c r="L113" t="s">
+        <v>33</v>
+      </c>
+      <c r="M113">
         <v>28</v>
       </c>
-      <c r="J113" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="O113" t="s">
         <v>33</v>
       </c>
       <c r="P113" t="s">
         <v>33</v>
       </c>
       <c r="Q113" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="R113" t="s">
         <v>33</v>
       </c>
       <c r="S113" t="s">
         <v>33</v>
       </c>
       <c r="T113" t="s">
         <v>33</v>
       </c>
       <c r="U113" t="s">
         <v>33</v>
       </c>
       <c r="V113"/>
       <c r="W113"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>23</v>
       </c>
       <c r="C114" t="s">
         <v>24</v>
       </c>
       <c r="D114" t="s">
         <v>25</v>
       </c>
       <c r="E114" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="F114" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G114" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="H114">
-        <v>1994</v>
-[...1 lines deleted...]
-      <c r="I114" t="s">
+        <v>2010</v>
+      </c>
+      <c r="I114"/>
+      <c r="J114" t="s">
+        <v>504</v>
+      </c>
+      <c r="K114" t="s">
+        <v>505</v>
+      </c>
+      <c r="L114" t="s">
+        <v>33</v>
+      </c>
+      <c r="M114">
         <v>28</v>
       </c>
-      <c r="J114" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N114" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="O114" t="s">
         <v>33</v>
       </c>
       <c r="P114" t="s">
         <v>33</v>
       </c>
       <c r="Q114" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="R114" t="s">
         <v>33</v>
       </c>
       <c r="S114" t="s">
         <v>33</v>
       </c>
       <c r="T114" t="s">
         <v>33</v>
       </c>
       <c r="U114" t="s">
         <v>33</v>
       </c>
       <c r="V114"/>
       <c r="W114"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C115" t="s">
         <v>24</v>
       </c>
       <c r="D115" t="s">
         <v>25</v>
       </c>
       <c r="E115" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="F115" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G115" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H115">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>12345679</v>
+        <v>2009</v>
+      </c>
+      <c r="I115"/>
+      <c r="J115" t="s">
+        <v>571</v>
+      </c>
+      <c r="K115" t="s">
+        <v>572</v>
       </c>
       <c r="L115" t="s">
-        <v>564</v>
+        <v>33</v>
       </c>
       <c r="M115">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="N115" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="O115" t="s">
         <v>33</v>
       </c>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="R115" t="s">
         <v>33</v>
       </c>
       <c r="S115" t="s">
         <v>33</v>
       </c>
       <c r="T115" t="s">
         <v>33</v>
       </c>
       <c r="U115" t="s">
         <v>33</v>
       </c>
       <c r="V115"/>
-      <c r="W115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W115"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C116" t="s">
         <v>24</v>
       </c>
       <c r="D116" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F116" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G116" t="s">
-        <v>568</v>
+        <v>143</v>
       </c>
       <c r="H116">
-        <v>2006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1999</v>
+      </c>
+      <c r="I116"/>
       <c r="J116" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="K116" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="L116" t="s">
         <v>33</v>
       </c>
       <c r="M116">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="N116" t="s">
-        <v>571</v>
+        <v>215</v>
       </c>
       <c r="O116" t="s">
         <v>33</v>
       </c>
       <c r="P116" t="s">
         <v>33</v>
       </c>
       <c r="Q116" t="s">
-        <v>571</v>
+        <v>215</v>
       </c>
       <c r="R116" t="s">
         <v>33</v>
       </c>
       <c r="S116" t="s">
         <v>33</v>
       </c>
       <c r="T116" t="s">
         <v>33</v>
       </c>
       <c r="U116" t="s">
         <v>33</v>
       </c>
       <c r="V116"/>
-      <c r="W116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W116"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C117" t="s">
         <v>24</v>
       </c>
       <c r="D117" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F117" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G117" t="s">
-        <v>574</v>
+        <v>143</v>
       </c>
       <c r="H117">
-        <v>2024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1999</v>
+      </c>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="K117" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="L117" t="s">
-        <v>578</v>
+        <v>33</v>
       </c>
       <c r="M117">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="N117" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="O117" t="s">
         <v>33</v>
       </c>
       <c r="P117" t="s">
         <v>33</v>
       </c>
       <c r="Q117" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="R117" t="s">
         <v>33</v>
       </c>
       <c r="S117" t="s">
         <v>33</v>
       </c>
       <c r="T117" t="s">
         <v>33</v>
       </c>
       <c r="U117" t="s">
         <v>33</v>
       </c>
       <c r="V117"/>
-      <c r="W117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W117"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>23</v>
       </c>
       <c r="C118" t="s">
         <v>24</v>
       </c>
       <c r="D118" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>581</v>
       </c>
       <c r="F118" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G118" t="s">
-        <v>582</v>
+        <v>170</v>
       </c>
       <c r="H118">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="I118" t="s">
         <v>28</v>
       </c>
       <c r="J118" t="s">
+        <v>582</v>
+      </c>
+      <c r="K118" t="s">
         <v>583</v>
       </c>
-      <c r="K118" t="s">
+      <c r="L118" t="s">
+        <v>33</v>
+      </c>
+      <c r="M118">
+        <v>25</v>
+      </c>
+      <c r="N118" t="s">
         <v>584</v>
       </c>
-      <c r="L118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O118" t="s">
         <v>33</v>
       </c>
       <c r="P118" t="s">
         <v>33</v>
       </c>
       <c r="Q118" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="R118" t="s">
         <v>33</v>
       </c>
       <c r="S118" t="s">
         <v>33</v>
       </c>
       <c r="T118" t="s">
         <v>33</v>
       </c>
       <c r="U118" t="s">
         <v>33</v>
       </c>
       <c r="V118"/>
-      <c r="W118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W118"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>23</v>
       </c>
       <c r="C119" t="s">
         <v>24</v>
       </c>
       <c r="D119" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="F119" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G119" t="s">
-        <v>299</v>
+        <v>143</v>
       </c>
       <c r="H119">
-        <v>2024</v>
+        <v>1994</v>
       </c>
       <c r="I119" t="s">
         <v>28</v>
       </c>
       <c r="J119" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="K119" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="L119" t="s">
-        <v>591</v>
+        <v>33</v>
       </c>
       <c r="M119">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="N119" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="O119" t="s">
         <v>33</v>
       </c>
       <c r="P119" t="s">
         <v>33</v>
       </c>
       <c r="Q119" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="R119" t="s">
         <v>33</v>
       </c>
       <c r="S119" t="s">
         <v>33</v>
       </c>
       <c r="T119" t="s">
         <v>33</v>
       </c>
       <c r="U119" t="s">
         <v>33</v>
       </c>
       <c r="V119"/>
-      <c r="W119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W119"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C120" t="s">
         <v>24</v>
       </c>
       <c r="D120" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="F120" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G120" t="s">
-        <v>582</v>
+        <v>143</v>
       </c>
       <c r="H120">
-        <v>2007</v>
+        <v>4</v>
       </c>
       <c r="I120" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>88</v>
+      </c>
+      <c r="J120">
+        <v>12345</v>
+      </c>
+      <c r="K120">
+        <v>12345679</v>
       </c>
       <c r="L120" t="s">
-        <v>33</v>
+        <v>590</v>
       </c>
       <c r="M120">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="N120" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="O120" t="s">
         <v>33</v>
       </c>
       <c r="P120" t="s">
         <v>33</v>
       </c>
       <c r="Q120" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="R120" t="s">
         <v>33</v>
       </c>
       <c r="S120" t="s">
         <v>33</v>
       </c>
       <c r="T120" t="s">
         <v>33</v>
       </c>
       <c r="U120" t="s">
         <v>33</v>
       </c>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C121" t="s">
         <v>24</v>
       </c>
       <c r="D121" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E121" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="F121" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G121" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="H121">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="I121" t="s">
-        <v>602</v>
+        <v>88</v>
       </c>
       <c r="J121" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="K121" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="L121" t="s">
-        <v>605</v>
+        <v>33</v>
       </c>
       <c r="M121">
         <v>2</v>
       </c>
       <c r="N121" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="O121" t="s">
         <v>33</v>
       </c>
       <c r="P121" t="s">
         <v>33</v>
       </c>
       <c r="Q121" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="R121" t="s">
         <v>33</v>
       </c>
       <c r="S121" t="s">
         <v>33</v>
       </c>
       <c r="T121" t="s">
         <v>33</v>
       </c>
       <c r="U121" t="s">
         <v>33</v>
       </c>
       <c r="V121"/>
       <c r="W121" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C122" t="s">
         <v>24</v>
       </c>
       <c r="D122" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E122" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="F122" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G122" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="H122">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="I122" t="s">
-        <v>23</v>
+        <v>601</v>
       </c>
       <c r="J122" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="K122" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="L122" t="s">
-        <v>33</v>
+        <v>604</v>
       </c>
       <c r="M122">
         <v>2</v>
       </c>
       <c r="N122" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="O122" t="s">
         <v>33</v>
       </c>
       <c r="P122" t="s">
         <v>33</v>
       </c>
       <c r="Q122" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="R122" t="s">
         <v>33</v>
       </c>
       <c r="S122" t="s">
         <v>33</v>
       </c>
       <c r="T122" t="s">
         <v>33</v>
       </c>
       <c r="U122" t="s">
         <v>33</v>
       </c>
       <c r="V122"/>
       <c r="W122" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>23</v>
       </c>
       <c r="C123" t="s">
         <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E123" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="F123" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G123" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="H123">
         <v>2021</v>
       </c>
       <c r="I123" t="s">
-        <v>615</v>
+        <v>28</v>
       </c>
       <c r="J123" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="K123" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="L123" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="M123">
         <v>2</v>
       </c>
       <c r="N123" t="s">
-        <v>586</v>
+        <v>612</v>
       </c>
       <c r="O123" t="s">
         <v>33</v>
       </c>
       <c r="P123" t="s">
         <v>33</v>
       </c>
       <c r="Q123" t="s">
-        <v>586</v>
+        <v>612</v>
       </c>
       <c r="R123" t="s">
         <v>33</v>
       </c>
       <c r="S123" t="s">
         <v>33</v>
       </c>
       <c r="T123" t="s">
         <v>33</v>
       </c>
       <c r="U123" t="s">
         <v>33</v>
       </c>
       <c r="V123"/>
       <c r="W123" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>23</v>
       </c>
       <c r="C124" t="s">
         <v>24</v>
       </c>
       <c r="D124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E124" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="F124" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G124" t="s">
-        <v>609</v>
+        <v>326</v>
       </c>
       <c r="H124">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="I124" t="s">
-        <v>621</v>
+        <v>28</v>
       </c>
       <c r="J124" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="K124" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="L124" t="s">
-        <v>33</v>
+        <v>617</v>
       </c>
       <c r="M124">
         <v>2</v>
       </c>
       <c r="N124" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="O124" t="s">
         <v>33</v>
       </c>
       <c r="P124" t="s">
         <v>33</v>
       </c>
       <c r="Q124" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="R124" t="s">
         <v>33</v>
       </c>
       <c r="S124" t="s">
         <v>33</v>
       </c>
       <c r="T124" t="s">
         <v>33</v>
       </c>
       <c r="U124" t="s">
         <v>33</v>
       </c>
       <c r="V124"/>
       <c r="W124" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>529</v>
+        <v>23</v>
       </c>
       <c r="C125" t="s">
         <v>24</v>
       </c>
       <c r="D125" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E125" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="F125" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G125" t="s">
-        <v>582</v>
+        <v>608</v>
       </c>
       <c r="H125">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="I125" t="s">
-        <v>529</v>
+        <v>621</v>
       </c>
       <c r="J125" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="K125" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="L125" t="s">
-        <v>629</v>
+        <v>33</v>
       </c>
       <c r="M125">
         <v>3</v>
       </c>
       <c r="N125" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="O125" t="s">
         <v>33</v>
       </c>
       <c r="P125" t="s">
         <v>33</v>
       </c>
       <c r="Q125" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="R125" t="s">
         <v>33</v>
       </c>
       <c r="S125" t="s">
         <v>33</v>
       </c>
       <c r="T125" t="s">
         <v>33</v>
       </c>
       <c r="U125" t="s">
         <v>33</v>
       </c>
       <c r="V125"/>
       <c r="W125" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C126" t="s">
         <v>24</v>
       </c>
       <c r="D126" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E126" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="F126" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G126" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="H126">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="I126" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="J126" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="K126" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="L126" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="M126">
         <v>2</v>
       </c>
       <c r="N126" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="O126" t="s">
         <v>33</v>
       </c>
       <c r="P126" t="s">
         <v>33</v>
       </c>
       <c r="Q126" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="R126" t="s">
         <v>33</v>
       </c>
       <c r="S126" t="s">
         <v>33</v>
       </c>
       <c r="T126" t="s">
         <v>33</v>
       </c>
       <c r="U126" t="s">
         <v>33</v>
       </c>
       <c r="V126"/>
       <c r="W126" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C127" t="s">
         <v>24</v>
       </c>
       <c r="D127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E127" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F127" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G127" t="s">
-        <v>582</v>
+        <v>635</v>
       </c>
       <c r="H127">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="I127" t="s">
-        <v>641</v>
+        <v>23</v>
       </c>
       <c r="J127" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="K127" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="L127" t="s">
-        <v>644</v>
+        <v>33</v>
       </c>
       <c r="M127">
         <v>2</v>
       </c>
       <c r="N127" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="O127" t="s">
         <v>33</v>
       </c>
       <c r="P127" t="s">
         <v>33</v>
       </c>
       <c r="Q127" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="R127" t="s">
         <v>33</v>
       </c>
       <c r="S127" t="s">
         <v>33</v>
       </c>
       <c r="T127" t="s">
         <v>33</v>
       </c>
       <c r="U127" t="s">
         <v>33</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C128" t="s">
         <v>24</v>
       </c>
       <c r="D128" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E128" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="F128" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G128" t="s">
-        <v>299</v>
+        <v>635</v>
       </c>
       <c r="H128">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="I128" t="s">
-        <v>350</v>
+        <v>641</v>
       </c>
       <c r="J128" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="K128" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="L128" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="M128">
         <v>2</v>
       </c>
       <c r="N128" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="O128" t="s">
         <v>33</v>
       </c>
       <c r="P128" t="s">
         <v>33</v>
       </c>
       <c r="Q128" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="R128" t="s">
         <v>33</v>
       </c>
       <c r="S128" t="s">
         <v>33</v>
       </c>
       <c r="T128" t="s">
         <v>33</v>
       </c>
       <c r="U128" t="s">
         <v>33</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C129" t="s">
         <v>24</v>
       </c>
       <c r="D129" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E129" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="F129" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G129" t="s">
-        <v>609</v>
+        <v>635</v>
       </c>
       <c r="H129">
         <v>2016</v>
       </c>
       <c r="I129" t="s">
-        <v>350</v>
+        <v>647</v>
       </c>
       <c r="J129" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="K129" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="L129" t="s">
-        <v>655</v>
+        <v>33</v>
       </c>
       <c r="M129">
         <v>2</v>
       </c>
       <c r="N129" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="O129" t="s">
         <v>33</v>
       </c>
       <c r="P129" t="s">
-        <v>656</v>
+        <v>33</v>
       </c>
       <c r="Q129" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="R129" t="s">
         <v>33</v>
       </c>
       <c r="S129" t="s">
         <v>33</v>
       </c>
       <c r="T129" t="s">
         <v>33</v>
       </c>
       <c r="U129" t="s">
         <v>33</v>
       </c>
       <c r="V129"/>
       <c r="W129" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>45</v>
+        <v>555</v>
       </c>
       <c r="C130" t="s">
         <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E130" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="F130" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G130" t="s">
-        <v>659</v>
+        <v>608</v>
       </c>
       <c r="H130">
         <v>2014</v>
       </c>
       <c r="I130" t="s">
-        <v>350</v>
+        <v>555</v>
       </c>
       <c r="J130" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="K130" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="L130" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="M130">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N130" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="O130" t="s">
         <v>33</v>
       </c>
       <c r="P130" t="s">
         <v>33</v>
       </c>
       <c r="Q130" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="R130" t="s">
         <v>33</v>
       </c>
       <c r="S130" t="s">
         <v>33</v>
       </c>
       <c r="T130" t="s">
         <v>33</v>
       </c>
       <c r="U130" t="s">
         <v>33</v>
       </c>
       <c r="V130"/>
       <c r="W130" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="C131" t="s">
         <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E131" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="F131" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G131" t="s">
-        <v>601</v>
+        <v>659</v>
       </c>
       <c r="H131">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="I131" t="s">
-        <v>350</v>
+        <v>660</v>
       </c>
       <c r="J131" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="K131" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="L131" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="M131">
         <v>2</v>
       </c>
       <c r="N131" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="O131" t="s">
         <v>33</v>
       </c>
       <c r="P131" t="s">
         <v>33</v>
       </c>
       <c r="Q131" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="R131" t="s">
         <v>33</v>
       </c>
       <c r="S131" t="s">
         <v>33</v>
       </c>
       <c r="T131" t="s">
         <v>33</v>
       </c>
       <c r="U131" t="s">
         <v>33</v>
       </c>
       <c r="V131"/>
       <c r="W131" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C132" t="s">
         <v>24</v>
       </c>
       <c r="D132" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E132" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="F132" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G132" t="s">
-        <v>672</v>
+        <v>608</v>
       </c>
       <c r="H132">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="I132" t="s">
-        <v>436</v>
+        <v>667</v>
       </c>
       <c r="J132" t="s">
-        <v>294</v>
+        <v>668</v>
       </c>
       <c r="K132" t="s">
-        <v>294</v>
+        <v>669</v>
       </c>
       <c r="L132" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="M132">
         <v>2</v>
       </c>
       <c r="N132" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="O132" t="s">
         <v>33</v>
       </c>
       <c r="P132" t="s">
         <v>33</v>
       </c>
       <c r="Q132" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="R132" t="s">
         <v>33</v>
       </c>
       <c r="S132" t="s">
         <v>33</v>
       </c>
       <c r="T132" t="s">
         <v>33</v>
       </c>
       <c r="U132" t="s">
         <v>33</v>
       </c>
       <c r="V132"/>
       <c r="W132" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C133" t="s">
         <v>24</v>
       </c>
       <c r="D133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E133" t="s">
+        <v>673</v>
+      </c>
+      <c r="F133" t="s">
+        <v>67</v>
+      </c>
+      <c r="G133" t="s">
+        <v>326</v>
+      </c>
+      <c r="H133">
+        <v>2024</v>
+      </c>
+      <c r="I133" t="s">
+        <v>377</v>
+      </c>
+      <c r="J133" t="s">
+        <v>674</v>
+      </c>
+      <c r="K133" t="s">
+        <v>675</v>
+      </c>
+      <c r="L133" t="s">
         <v>676</v>
-      </c>
-[...19 lines deleted...]
-        <v>679</v>
       </c>
       <c r="M133">
         <v>2</v>
       </c>
       <c r="N133" t="s">
-        <v>680</v>
+        <v>618</v>
       </c>
       <c r="O133" t="s">
         <v>33</v>
       </c>
       <c r="P133" t="s">
         <v>33</v>
       </c>
       <c r="Q133" t="s">
-        <v>680</v>
+        <v>618</v>
       </c>
       <c r="R133" t="s">
         <v>33</v>
       </c>
       <c r="S133" t="s">
         <v>33</v>
       </c>
       <c r="T133" t="s">
         <v>33</v>
       </c>
       <c r="U133" t="s">
         <v>33</v>
       </c>
       <c r="V133"/>
       <c r="W133" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C134" t="s">
         <v>24</v>
       </c>
       <c r="D134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E134" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="F134" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G134" t="s">
-        <v>142</v>
+        <v>635</v>
       </c>
       <c r="H134">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I134" t="s">
-        <v>436</v>
+        <v>377</v>
       </c>
       <c r="J134" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="K134" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="L134" t="s">
-        <v>33</v>
+        <v>681</v>
       </c>
       <c r="M134">
         <v>2</v>
       </c>
       <c r="N134" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="O134" t="s">
         <v>33</v>
       </c>
       <c r="P134" t="s">
-        <v>33</v>
+        <v>682</v>
       </c>
       <c r="Q134" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="R134" t="s">
         <v>33</v>
       </c>
       <c r="S134" t="s">
         <v>33</v>
       </c>
       <c r="T134" t="s">
         <v>33</v>
       </c>
       <c r="U134" t="s">
         <v>33</v>
       </c>
       <c r="V134"/>
       <c r="W134" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C135" t="s">
         <v>24</v>
       </c>
       <c r="D135" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E135" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F135" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G135" t="s">
-        <v>582</v>
+        <v>685</v>
       </c>
       <c r="H135">
         <v>2014</v>
       </c>
       <c r="I135" t="s">
+        <v>377</v>
+      </c>
+      <c r="J135" t="s">
+        <v>686</v>
+      </c>
+      <c r="K135" t="s">
+        <v>687</v>
+      </c>
+      <c r="L135" t="s">
         <v>688</v>
       </c>
-      <c r="J135" t="s">
+      <c r="M135">
+        <v>2</v>
+      </c>
+      <c r="N135" t="s">
         <v>689</v>
       </c>
-      <c r="K135" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O135" t="s">
         <v>33</v>
       </c>
       <c r="P135" t="s">
         <v>33</v>
       </c>
       <c r="Q135" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="R135" t="s">
         <v>33</v>
       </c>
       <c r="S135" t="s">
         <v>33</v>
       </c>
       <c r="T135" t="s">
         <v>33</v>
       </c>
       <c r="U135" t="s">
         <v>33</v>
       </c>
       <c r="V135"/>
       <c r="W135" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C136" t="s">
         <v>24</v>
       </c>
       <c r="D136" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E136" t="s">
+        <v>691</v>
+      </c>
+      <c r="F136" t="s">
+        <v>67</v>
+      </c>
+      <c r="G136" t="s">
+        <v>627</v>
+      </c>
+      <c r="H136">
+        <v>2012</v>
+      </c>
+      <c r="I136" t="s">
+        <v>377</v>
+      </c>
+      <c r="J136" t="s">
+        <v>692</v>
+      </c>
+      <c r="K136" t="s">
+        <v>693</v>
+      </c>
+      <c r="L136" t="s">
         <v>694</v>
       </c>
-      <c r="F136" t="s">
-[...2 lines deleted...]
-      <c r="G136" t="s">
+      <c r="M136">
+        <v>2</v>
+      </c>
+      <c r="N136" t="s">
         <v>695</v>
       </c>
-      <c r="H136">
-[...19 lines deleted...]
-      </c>
       <c r="O136" t="s">
         <v>33</v>
       </c>
       <c r="P136" t="s">
         <v>33</v>
       </c>
       <c r="Q136" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="R136" t="s">
         <v>33</v>
       </c>
       <c r="S136" t="s">
         <v>33</v>
       </c>
       <c r="T136" t="s">
         <v>33</v>
       </c>
       <c r="U136" t="s">
         <v>33</v>
       </c>
       <c r="V136"/>
       <c r="W136" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C137" t="s">
         <v>24</v>
       </c>
       <c r="D137" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E137" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="F137" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G137" t="s">
-        <v>199</v>
+        <v>698</v>
       </c>
       <c r="H137">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>2022</v>
+      </c>
+      <c r="I137" t="s">
+        <v>51</v>
+      </c>
       <c r="J137" t="s">
-        <v>703</v>
+        <v>321</v>
       </c>
       <c r="K137" t="s">
-        <v>704</v>
+        <v>321</v>
       </c>
       <c r="L137" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="M137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N137" t="s">
-        <v>386</v>
+        <v>700</v>
       </c>
       <c r="O137" t="s">
         <v>33</v>
       </c>
       <c r="P137" t="s">
         <v>33</v>
       </c>
       <c r="Q137" t="s">
-        <v>386</v>
+        <v>700</v>
       </c>
       <c r="R137" t="s">
         <v>33</v>
       </c>
       <c r="S137" t="s">
         <v>33</v>
       </c>
       <c r="T137" t="s">
         <v>33</v>
       </c>
       <c r="U137" t="s">
         <v>33</v>
       </c>
       <c r="V137"/>
-      <c r="W137"/>
+      <c r="W137" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C138" t="s">
         <v>24</v>
       </c>
       <c r="D138" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E138" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="F138" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G138" t="s">
-        <v>707</v>
+        <v>608</v>
       </c>
       <c r="H138">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="I138" t="s">
-        <v>263</v>
+        <v>51</v>
       </c>
       <c r="J138" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="K138" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="L138" t="s">
-        <v>33</v>
+        <v>705</v>
       </c>
       <c r="M138">
         <v>2</v>
       </c>
       <c r="N138" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="O138" t="s">
         <v>33</v>
       </c>
       <c r="P138" t="s">
         <v>33</v>
       </c>
       <c r="Q138" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="R138" t="s">
         <v>33</v>
       </c>
       <c r="S138" t="s">
         <v>33</v>
       </c>
       <c r="T138" t="s">
         <v>33</v>
       </c>
       <c r="U138" t="s">
         <v>33</v>
       </c>
       <c r="V138"/>
       <c r="W138" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C139" t="s">
         <v>24</v>
       </c>
       <c r="D139" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E139" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="F139" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G139" t="s">
-        <v>713</v>
+        <v>170</v>
       </c>
       <c r="H139">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I139" t="s">
-        <v>714</v>
+        <v>51</v>
       </c>
       <c r="J139" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="K139" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="L139" t="s">
-        <v>717</v>
+        <v>33</v>
       </c>
       <c r="M139">
         <v>2</v>
       </c>
       <c r="N139" t="s">
-        <v>571</v>
+        <v>711</v>
       </c>
       <c r="O139" t="s">
         <v>33</v>
       </c>
       <c r="P139" t="s">
         <v>33</v>
       </c>
       <c r="Q139" t="s">
-        <v>571</v>
+        <v>711</v>
       </c>
       <c r="R139" t="s">
         <v>33</v>
       </c>
       <c r="S139" t="s">
         <v>33</v>
       </c>
       <c r="T139" t="s">
         <v>33</v>
       </c>
       <c r="U139" t="s">
         <v>33</v>
       </c>
       <c r="V139"/>
       <c r="W139" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C140" t="s">
         <v>24</v>
       </c>
       <c r="D140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E140" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="F140" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G140" t="s">
-        <v>707</v>
+        <v>608</v>
       </c>
       <c r="H140">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I140" t="s">
         <v>714</v>
       </c>
       <c r="J140" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="K140" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="L140" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="M140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N140" t="s">
-        <v>571</v>
+        <v>718</v>
       </c>
       <c r="O140" t="s">
         <v>33</v>
       </c>
       <c r="P140" t="s">
         <v>33</v>
       </c>
       <c r="Q140" t="s">
-        <v>571</v>
+        <v>718</v>
       </c>
       <c r="R140" t="s">
         <v>33</v>
       </c>
       <c r="S140" t="s">
         <v>33</v>
       </c>
       <c r="T140" t="s">
         <v>33</v>
       </c>
       <c r="U140" t="s">
         <v>33</v>
       </c>
       <c r="V140"/>
       <c r="W140" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C141" t="s">
         <v>24</v>
       </c>
       <c r="D141" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E141" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="F141" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G141" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="H141">
         <v>2015</v>
       </c>
       <c r="I141" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="J141" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="K141" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="L141" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="M141">
         <v>3</v>
       </c>
       <c r="N141" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="O141" t="s">
         <v>33</v>
       </c>
       <c r="P141" t="s">
         <v>33</v>
       </c>
       <c r="Q141" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="R141" t="s">
         <v>33</v>
       </c>
       <c r="S141" t="s">
         <v>33</v>
       </c>
       <c r="T141" t="s">
         <v>33</v>
       </c>
       <c r="U141" t="s">
         <v>33</v>
       </c>
       <c r="V141"/>
       <c r="W141" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C142" t="s">
         <v>24</v>
       </c>
       <c r="D142" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E142" t="s">
+        <v>728</v>
+      </c>
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" t="s">
+        <v>226</v>
+      </c>
+      <c r="H142">
+        <v>2023</v>
+      </c>
+      <c r="I142"/>
+      <c r="J142" t="s">
+        <v>729</v>
+      </c>
+      <c r="K142" t="s">
+        <v>730</v>
+      </c>
+      <c r="L142" t="s">
         <v>731</v>
       </c>
-      <c r="F142" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M142">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N142" t="s">
-        <v>734</v>
+        <v>413</v>
       </c>
       <c r="O142" t="s">
         <v>33</v>
       </c>
       <c r="P142" t="s">
         <v>33</v>
       </c>
       <c r="Q142" t="s">
-        <v>734</v>
+        <v>413</v>
       </c>
       <c r="R142" t="s">
         <v>33</v>
       </c>
       <c r="S142" t="s">
         <v>33</v>
       </c>
       <c r="T142" t="s">
         <v>33</v>
       </c>
       <c r="U142" t="s">
         <v>33</v>
       </c>
       <c r="V142"/>
-      <c r="W142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W142"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C143" t="s">
         <v>24</v>
       </c>
       <c r="D143" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E143" t="s">
+        <v>732</v>
+      </c>
+      <c r="F143" t="s">
+        <v>67</v>
+      </c>
+      <c r="G143" t="s">
+        <v>733</v>
+      </c>
+      <c r="H143">
+        <v>2006</v>
+      </c>
+      <c r="I143" t="s">
+        <v>290</v>
+      </c>
+      <c r="J143" t="s">
+        <v>734</v>
+      </c>
+      <c r="K143" t="s">
         <v>735</v>
       </c>
-      <c r="F143" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L143" t="s">
-        <v>738</v>
+        <v>33</v>
       </c>
       <c r="M143">
         <v>2</v>
       </c>
       <c r="N143" t="s">
-        <v>680</v>
+        <v>736</v>
       </c>
       <c r="O143" t="s">
         <v>33</v>
       </c>
       <c r="P143" t="s">
         <v>33</v>
       </c>
       <c r="Q143" t="s">
-        <v>680</v>
+        <v>736</v>
       </c>
       <c r="R143" t="s">
         <v>33</v>
       </c>
       <c r="S143" t="s">
         <v>33</v>
       </c>
       <c r="T143" t="s">
         <v>33</v>
       </c>
       <c r="U143" t="s">
         <v>33</v>
       </c>
       <c r="V143"/>
       <c r="W143" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C144" t="s">
         <v>24</v>
       </c>
       <c r="D144" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E144" t="s">
+        <v>738</v>
+      </c>
+      <c r="F144" t="s">
+        <v>67</v>
+      </c>
+      <c r="G144" t="s">
+        <v>739</v>
+      </c>
+      <c r="H144">
+        <v>2006</v>
+      </c>
+      <c r="I144" t="s">
         <v>740</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
       <c r="J144" t="s">
         <v>741</v>
       </c>
       <c r="K144" t="s">
         <v>742</v>
       </c>
       <c r="L144" t="s">
         <v>743</v>
       </c>
       <c r="M144">
         <v>2</v>
       </c>
       <c r="N144" t="s">
-        <v>744</v>
+        <v>597</v>
       </c>
       <c r="O144" t="s">
         <v>33</v>
       </c>
       <c r="P144" t="s">
         <v>33</v>
       </c>
       <c r="Q144" t="s">
-        <v>744</v>
+        <v>597</v>
       </c>
       <c r="R144" t="s">
         <v>33</v>
       </c>
       <c r="S144" t="s">
         <v>33</v>
       </c>
       <c r="T144" t="s">
         <v>33</v>
       </c>
       <c r="U144" t="s">
         <v>33</v>
       </c>
       <c r="V144"/>
       <c r="W144" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
+        <v>49</v>
+      </c>
+      <c r="C145" t="s">
+        <v>24</v>
+      </c>
+      <c r="D145" t="s">
+        <v>35</v>
+      </c>
+      <c r="E145" t="s">
+        <v>745</v>
+      </c>
+      <c r="F145" t="s">
+        <v>67</v>
+      </c>
+      <c r="G145" t="s">
+        <v>733</v>
+      </c>
+      <c r="H145">
+        <v>2006</v>
+      </c>
+      <c r="I145" t="s">
+        <v>740</v>
+      </c>
+      <c r="J145" t="s">
         <v>746</v>
       </c>
-      <c r="C145" t="s">
-[...5 lines deleted...]
-      <c r="E145" t="s">
+      <c r="K145" t="s">
         <v>747</v>
       </c>
-      <c r="F145" t="s">
-[...11 lines deleted...]
-      <c r="J145" t="s">
+      <c r="L145" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
       <c r="M145">
         <v>2</v>
       </c>
       <c r="N145" t="s">
-        <v>751</v>
+        <v>597</v>
       </c>
       <c r="O145" t="s">
         <v>33</v>
       </c>
       <c r="P145" t="s">
         <v>33</v>
       </c>
       <c r="Q145" t="s">
-        <v>751</v>
+        <v>597</v>
       </c>
       <c r="R145" t="s">
         <v>33</v>
       </c>
       <c r="S145" t="s">
         <v>33</v>
       </c>
       <c r="T145" t="s">
         <v>33</v>
       </c>
       <c r="U145" t="s">
         <v>33</v>
       </c>
       <c r="V145"/>
       <c r="W145" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C146" t="s">
         <v>24</v>
       </c>
       <c r="D146" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E146" t="s">
+        <v>750</v>
+      </c>
+      <c r="F146" t="s">
+        <v>67</v>
+      </c>
+      <c r="G146" t="s">
+        <v>751</v>
+      </c>
+      <c r="H146">
+        <v>2015</v>
+      </c>
+      <c r="I146" t="s">
+        <v>740</v>
+      </c>
+      <c r="J146" t="s">
+        <v>752</v>
+      </c>
+      <c r="K146" t="s">
         <v>753</v>
       </c>
-      <c r="F146" t="s">
-[...8 lines deleted...]
-      <c r="I146" t="s">
+      <c r="L146" t="s">
         <v>754</v>
       </c>
-      <c r="J146" t="s">
+      <c r="M146">
+        <v>3</v>
+      </c>
+      <c r="N146" t="s">
         <v>755</v>
       </c>
-      <c r="K146" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O146" t="s">
         <v>33</v>
       </c>
       <c r="P146" t="s">
         <v>33</v>
       </c>
       <c r="Q146" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="R146" t="s">
         <v>33</v>
       </c>
       <c r="S146" t="s">
         <v>33</v>
       </c>
       <c r="T146" t="s">
         <v>33</v>
       </c>
       <c r="U146" t="s">
         <v>33</v>
       </c>
       <c r="V146"/>
       <c r="W146" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C147" t="s">
         <v>24</v>
       </c>
       <c r="D147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E147" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="F147" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G147" t="s">
-        <v>725</v>
+        <v>608</v>
       </c>
       <c r="H147">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="I147" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="J147" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="K147" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="L147" t="s">
-        <v>763</v>
+        <v>33</v>
       </c>
       <c r="M147">
         <v>2</v>
       </c>
       <c r="N147" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="O147" t="s">
         <v>33</v>
       </c>
       <c r="P147" t="s">
         <v>33</v>
       </c>
       <c r="Q147" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="R147" t="s">
         <v>33</v>
       </c>
       <c r="S147" t="s">
         <v>33</v>
       </c>
       <c r="T147" t="s">
         <v>33</v>
       </c>
       <c r="U147" t="s">
         <v>33</v>
       </c>
       <c r="V147"/>
       <c r="W147" t="s">
-        <v>765</v>
+        <v>598</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C148" t="s">
         <v>24</v>
       </c>
       <c r="D148" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E148" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="F148" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G148" t="s">
-        <v>725</v>
+        <v>608</v>
       </c>
       <c r="H148">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="I148" t="s">
-        <v>575</v>
+        <v>740</v>
       </c>
       <c r="J148" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="K148" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="L148" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="M148">
         <v>2</v>
       </c>
       <c r="N148" t="s">
-        <v>770</v>
+        <v>706</v>
       </c>
       <c r="O148" t="s">
         <v>33</v>
       </c>
       <c r="P148" t="s">
         <v>33</v>
       </c>
       <c r="Q148" t="s">
-        <v>770</v>
+        <v>706</v>
       </c>
       <c r="R148" t="s">
         <v>33</v>
       </c>
       <c r="S148" t="s">
         <v>33</v>
       </c>
       <c r="T148" t="s">
         <v>33</v>
       </c>
       <c r="U148" t="s">
         <v>33</v>
       </c>
       <c r="V148"/>
       <c r="W148" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C149" t="s">
         <v>24</v>
       </c>
       <c r="D149" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E149" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="F149" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G149" t="s">
-        <v>582</v>
+        <v>739</v>
       </c>
       <c r="H149">
         <v>2016</v>
       </c>
       <c r="I149" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="J149" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="K149" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="L149" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="M149">
         <v>2</v>
       </c>
       <c r="N149" t="s">
-        <v>624</v>
+        <v>770</v>
       </c>
       <c r="O149" t="s">
         <v>33</v>
       </c>
       <c r="P149" t="s">
         <v>33</v>
       </c>
       <c r="Q149" t="s">
-        <v>624</v>
+        <v>770</v>
       </c>
       <c r="R149" t="s">
         <v>33</v>
       </c>
       <c r="S149" t="s">
         <v>33</v>
       </c>
       <c r="T149" t="s">
         <v>33</v>
       </c>
       <c r="U149" t="s">
         <v>33</v>
       </c>
       <c r="V149"/>
       <c r="W149" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C150" t="s">
         <v>24</v>
       </c>
       <c r="D150" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E150" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="F150" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G150" t="s">
-        <v>725</v>
+        <v>608</v>
       </c>
       <c r="H150">
         <v>2016</v>
       </c>
       <c r="I150" t="s">
-        <v>575</v>
+        <v>88</v>
       </c>
       <c r="J150" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="K150" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="L150" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="M150">
         <v>2</v>
       </c>
       <c r="N150" t="s">
-        <v>656</v>
+        <v>776</v>
       </c>
       <c r="O150" t="s">
         <v>33</v>
       </c>
       <c r="P150" t="s">
         <v>33</v>
       </c>
       <c r="Q150" t="s">
-        <v>656</v>
+        <v>776</v>
       </c>
       <c r="R150" t="s">
         <v>33</v>
       </c>
       <c r="S150" t="s">
         <v>33</v>
       </c>
       <c r="T150" t="s">
         <v>33</v>
       </c>
       <c r="U150" t="s">
         <v>33</v>
       </c>
       <c r="V150"/>
       <c r="W150" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C151"/>
+        <v>49</v>
+      </c>
+      <c r="C151" t="s">
+        <v>24</v>
+      </c>
       <c r="D151" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E151" t="s">
+        <v>778</v>
+      </c>
+      <c r="F151" t="s">
+        <v>67</v>
+      </c>
+      <c r="G151" t="s">
+        <v>608</v>
+      </c>
+      <c r="H151">
+        <v>2017</v>
+      </c>
+      <c r="I151" t="s">
+        <v>779</v>
+      </c>
+      <c r="J151" t="s">
+        <v>780</v>
+      </c>
+      <c r="K151" t="s">
+        <v>781</v>
+      </c>
+      <c r="L151" t="s">
         <v>782</v>
-      </c>
-[...19 lines deleted...]
-        <v>785</v>
       </c>
       <c r="M151">
         <v>2</v>
       </c>
       <c r="N151" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="O151" t="s">
         <v>33</v>
       </c>
       <c r="P151" t="s">
         <v>33</v>
       </c>
       <c r="Q151" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R151" t="s">
         <v>33</v>
       </c>
       <c r="S151" t="s">
         <v>33</v>
       </c>
       <c r="T151" t="s">
         <v>33</v>
       </c>
       <c r="U151" t="s">
         <v>33</v>
       </c>
       <c r="V151"/>
-      <c r="W151"/>
+      <c r="W151" t="s">
+        <v>784</v>
+      </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C152" t="s">
         <v>24</v>
       </c>
       <c r="D152" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E152" t="s">
+        <v>785</v>
+      </c>
+      <c r="F152" t="s">
+        <v>67</v>
+      </c>
+      <c r="G152" t="s">
+        <v>751</v>
+      </c>
+      <c r="H152">
+        <v>2023</v>
+      </c>
+      <c r="I152" t="s">
+        <v>88</v>
+      </c>
+      <c r="J152" t="s">
+        <v>786</v>
+      </c>
+      <c r="K152" t="s">
         <v>787</v>
       </c>
-      <c r="F152" t="s">
-[...11 lines deleted...]
-      <c r="J152" t="s">
+      <c r="L152" t="s">
         <v>788</v>
       </c>
-      <c r="K152" t="s">
+      <c r="M152">
+        <v>2</v>
+      </c>
+      <c r="N152" t="s">
         <v>789</v>
       </c>
-      <c r="L152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O152" t="s">
         <v>33</v>
       </c>
       <c r="P152" t="s">
         <v>33</v>
       </c>
       <c r="Q152" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="R152" t="s">
         <v>33</v>
       </c>
       <c r="S152" t="s">
         <v>33</v>
       </c>
       <c r="T152" t="s">
         <v>33</v>
       </c>
       <c r="U152" t="s">
         <v>33</v>
       </c>
       <c r="V152"/>
       <c r="W152" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C153" t="s">
         <v>24</v>
       </c>
       <c r="D153" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E153" t="s">
+        <v>791</v>
+      </c>
+      <c r="F153" t="s">
+        <v>67</v>
+      </c>
+      <c r="G153" t="s">
+        <v>751</v>
+      </c>
+      <c r="H153">
+        <v>2017</v>
+      </c>
+      <c r="I153" t="s">
+        <v>601</v>
+      </c>
+      <c r="J153" t="s">
+        <v>792</v>
+      </c>
+      <c r="K153" t="s">
         <v>793</v>
       </c>
-      <c r="F153" t="s">
-[...9 lines deleted...]
-      <c r="J153" t="s">
+      <c r="L153" t="s">
         <v>794</v>
       </c>
-      <c r="K153" t="s">
+      <c r="M153">
+        <v>2</v>
+      </c>
+      <c r="N153" t="s">
         <v>795</v>
       </c>
-      <c r="L153" t="s">
+      <c r="O153" t="s">
+        <v>33</v>
+      </c>
+      <c r="P153" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>795</v>
+      </c>
+      <c r="R153" t="s">
+        <v>33</v>
+      </c>
+      <c r="S153" t="s">
+        <v>33</v>
+      </c>
+      <c r="T153" t="s">
+        <v>33</v>
+      </c>
+      <c r="U153" t="s">
+        <v>33</v>
+      </c>
+      <c r="V153"/>
+      <c r="W153" t="s">
         <v>796</v>
       </c>
-      <c r="M153">
-[...27 lines deleted...]
-      <c r="W153"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>23</v>
       </c>
       <c r="C154" t="s">
         <v>24</v>
       </c>
       <c r="D154" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E154" t="s">
+        <v>797</v>
+      </c>
+      <c r="F154" t="s">
+        <v>67</v>
+      </c>
+      <c r="G154" t="s">
+        <v>608</v>
+      </c>
+      <c r="H154">
+        <v>2016</v>
+      </c>
+      <c r="I154" t="s">
+        <v>306</v>
+      </c>
+      <c r="J154" t="s">
         <v>798</v>
       </c>
-      <c r="F154" t="s">
-[...2 lines deleted...]
-      <c r="G154" t="s">
+      <c r="K154" t="s">
         <v>799</v>
       </c>
-      <c r="H154">
-[...3 lines deleted...]
-      <c r="J154" t="s">
+      <c r="L154" t="s">
         <v>800</v>
       </c>
-      <c r="K154" t="s">
+      <c r="M154">
+        <v>2</v>
+      </c>
+      <c r="N154" t="s">
+        <v>650</v>
+      </c>
+      <c r="O154" t="s">
+        <v>33</v>
+      </c>
+      <c r="P154" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>650</v>
+      </c>
+      <c r="R154" t="s">
+        <v>33</v>
+      </c>
+      <c r="S154" t="s">
+        <v>33</v>
+      </c>
+      <c r="T154" t="s">
+        <v>33</v>
+      </c>
+      <c r="U154" t="s">
+        <v>33</v>
+      </c>
+      <c r="V154"/>
+      <c r="W154" t="s">
         <v>801</v>
       </c>
-      <c r="L154" t="s">
-[...30 lines deleted...]
-      <c r="W154"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C155" t="s">
         <v>24</v>
       </c>
       <c r="D155" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E155" t="s">
+        <v>802</v>
+      </c>
+      <c r="F155" t="s">
+        <v>67</v>
+      </c>
+      <c r="G155" t="s">
+        <v>751</v>
+      </c>
+      <c r="H155">
+        <v>2016</v>
+      </c>
+      <c r="I155" t="s">
+        <v>601</v>
+      </c>
+      <c r="J155" t="s">
+        <v>803</v>
+      </c>
+      <c r="K155" t="s">
         <v>804</v>
       </c>
-      <c r="F155" t="s">
-[...9 lines deleted...]
-      <c r="J155" t="s">
+      <c r="L155" t="s">
         <v>805</v>
       </c>
-      <c r="K155" t="s">
+      <c r="M155">
+        <v>2</v>
+      </c>
+      <c r="N155" t="s">
+        <v>682</v>
+      </c>
+      <c r="O155" t="s">
+        <v>33</v>
+      </c>
+      <c r="P155" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>682</v>
+      </c>
+      <c r="R155" t="s">
+        <v>33</v>
+      </c>
+      <c r="S155" t="s">
+        <v>33</v>
+      </c>
+      <c r="T155" t="s">
+        <v>33</v>
+      </c>
+      <c r="U155" t="s">
+        <v>33</v>
+      </c>
+      <c r="V155"/>
+      <c r="W155" t="s">
         <v>806</v>
       </c>
-      <c r="L155" t="s">
-[...30 lines deleted...]
-      <c r="W155"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="C156"/>
       <c r="D156" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E156" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="F156" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G156" t="s">
-        <v>810</v>
+        <v>698</v>
       </c>
       <c r="H156">
         <v>2022</v>
       </c>
-      <c r="I156"/>
+      <c r="I156" t="s">
+        <v>88</v>
+      </c>
       <c r="J156" t="s">
+        <v>808</v>
+      </c>
+      <c r="K156" t="s">
+        <v>809</v>
+      </c>
+      <c r="L156" t="s">
+        <v>810</v>
+      </c>
+      <c r="M156">
+        <v>2</v>
+      </c>
+      <c r="N156" t="s">
         <v>811</v>
       </c>
-      <c r="K156" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O156" t="s">
         <v>33</v>
       </c>
       <c r="P156" t="s">
         <v>33</v>
       </c>
       <c r="Q156" t="s">
-        <v>386</v>
+        <v>811</v>
       </c>
       <c r="R156" t="s">
         <v>33</v>
       </c>
       <c r="S156" t="s">
         <v>33</v>
       </c>
       <c r="T156" t="s">
         <v>33</v>
       </c>
       <c r="U156" t="s">
         <v>33</v>
       </c>
       <c r="V156"/>
       <c r="W156"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>23</v>
       </c>
       <c r="C157" t="s">
         <v>24</v>
       </c>
       <c r="D157" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E157" t="s">
+        <v>812</v>
+      </c>
+      <c r="F157" t="s">
+        <v>67</v>
+      </c>
+      <c r="G157" t="s">
+        <v>326</v>
+      </c>
+      <c r="H157">
+        <v>2024</v>
+      </c>
+      <c r="I157" t="s">
+        <v>368</v>
+      </c>
+      <c r="J157" t="s">
+        <v>813</v>
+      </c>
+      <c r="K157" t="s">
         <v>814</v>
       </c>
-      <c r="F157" t="s">
-[...9 lines deleted...]
-      <c r="J157" t="s">
+      <c r="L157" t="s">
         <v>815</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="M157">
         <v>3</v>
       </c>
       <c r="N157" t="s">
+        <v>816</v>
+      </c>
+      <c r="O157" t="s">
+        <v>33</v>
+      </c>
+      <c r="P157" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>816</v>
+      </c>
+      <c r="R157" t="s">
+        <v>33</v>
+      </c>
+      <c r="S157" t="s">
+        <v>33</v>
+      </c>
+      <c r="T157" t="s">
+        <v>33</v>
+      </c>
+      <c r="U157" t="s">
+        <v>33</v>
+      </c>
+      <c r="V157"/>
+      <c r="W157" t="s">
         <v>817</v>
       </c>
-      <c r="O157" t="s">
-[...21 lines deleted...]
-      <c r="W157"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C158" t="s">
         <v>24</v>
       </c>
       <c r="D158" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E158" t="s">
         <v>818</v>
       </c>
       <c r="F158" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G158" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="H158">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="I158"/>
       <c r="J158" t="s">
         <v>819</v>
       </c>
       <c r="K158" t="s">
         <v>820</v>
       </c>
       <c r="L158" t="s">
         <v>821</v>
       </c>
       <c r="M158">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="N158" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="O158" t="s">
         <v>33</v>
       </c>
       <c r="P158" t="s">
         <v>33</v>
       </c>
       <c r="Q158" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="R158" t="s">
         <v>33</v>
       </c>
       <c r="S158" t="s">
         <v>33</v>
       </c>
       <c r="T158" t="s">
         <v>33</v>
       </c>
       <c r="U158" t="s">
         <v>33</v>
       </c>
       <c r="V158"/>
       <c r="W158"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>23</v>
       </c>
       <c r="C159" t="s">
         <v>24</v>
       </c>
       <c r="D159" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E159" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F159" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G159" t="s">
-        <v>362</v>
+        <v>824</v>
       </c>
       <c r="H159">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="K159" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="L159" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="M159">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="N159" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="O159" t="s">
         <v>33</v>
       </c>
       <c r="P159" t="s">
         <v>33</v>
       </c>
       <c r="Q159" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="R159" t="s">
         <v>33</v>
       </c>
       <c r="S159" t="s">
         <v>33</v>
       </c>
       <c r="T159" t="s">
         <v>33</v>
       </c>
       <c r="U159" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="V159"/>
       <c r="W159"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>23</v>
       </c>
       <c r="C160" t="s">
-        <v>827</v>
+        <v>24</v>
       </c>
       <c r="D160" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E160" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="F160" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G160" t="s">
-        <v>142</v>
+        <v>202</v>
       </c>
       <c r="H160">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="I160"/>
       <c r="J160" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="K160" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="L160" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="M160">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="N160" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="O160" t="s">
         <v>33</v>
       </c>
       <c r="P160" t="s">
         <v>33</v>
       </c>
       <c r="Q160" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="R160" t="s">
         <v>33</v>
       </c>
       <c r="S160" t="s">
         <v>33</v>
       </c>
       <c r="T160" t="s">
         <v>33</v>
       </c>
       <c r="U160" t="s">
-        <v>832</v>
+        <v>33</v>
       </c>
       <c r="V160"/>
       <c r="W160"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>23</v>
       </c>
       <c r="C161" t="s">
-        <v>833</v>
+        <v>24</v>
       </c>
       <c r="D161" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>834</v>
       </c>
       <c r="F161" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G161" t="s">
-        <v>424</v>
+        <v>835</v>
       </c>
       <c r="H161">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="I161"/>
       <c r="J161" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="K161" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="L161" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M161">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="N161" t="s">
-        <v>797</v>
+        <v>413</v>
       </c>
       <c r="O161" t="s">
         <v>33</v>
       </c>
       <c r="P161" t="s">
         <v>33</v>
       </c>
       <c r="Q161" t="s">
-        <v>797</v>
+        <v>413</v>
       </c>
       <c r="R161" t="s">
         <v>33</v>
       </c>
       <c r="S161" t="s">
         <v>33</v>
       </c>
       <c r="T161" t="s">
         <v>33</v>
       </c>
       <c r="U161" t="s">
-        <v>797</v>
+        <v>33</v>
       </c>
       <c r="V161"/>
       <c r="W161"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>23</v>
       </c>
       <c r="C162" t="s">
         <v>24</v>
       </c>
       <c r="D162" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E162" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F162" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G162" t="s">
-        <v>424</v>
+        <v>226</v>
       </c>
       <c r="H162">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I162"/>
       <c r="J162" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="K162" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="L162" t="s">
-        <v>841</v>
+        <v>33</v>
       </c>
       <c r="M162">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="N162" t="s">
-        <v>797</v>
+        <v>842</v>
       </c>
       <c r="O162" t="s">
         <v>33</v>
       </c>
       <c r="P162" t="s">
         <v>33</v>
       </c>
       <c r="Q162" t="s">
-        <v>797</v>
+        <v>842</v>
       </c>
       <c r="R162" t="s">
         <v>33</v>
       </c>
       <c r="S162" t="s">
         <v>33</v>
       </c>
       <c r="T162" t="s">
         <v>33</v>
       </c>
       <c r="U162" t="s">
-        <v>797</v>
+        <v>33</v>
       </c>
       <c r="V162"/>
       <c r="W162"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>23</v>
       </c>
       <c r="C163" t="s">
         <v>24</v>
       </c>
       <c r="D163" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F163" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G163" t="s">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="H163">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="I163"/>
       <c r="J163" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="K163" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="L163" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M163">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="N163" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="O163" t="s">
         <v>33</v>
       </c>
       <c r="P163" t="s">
         <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="R163" t="s">
         <v>33</v>
       </c>
       <c r="S163" t="s">
         <v>33</v>
       </c>
       <c r="T163" t="s">
         <v>33</v>
       </c>
       <c r="U163" t="s">
-        <v>846</v>
+        <v>33</v>
       </c>
       <c r="V163"/>
       <c r="W163"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>23</v>
       </c>
       <c r="C164" t="s">
         <v>24</v>
       </c>
       <c r="D164" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E164" t="s">
         <v>847</v>
       </c>
       <c r="F164" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="G164" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="H164">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
         <v>848</v>
       </c>
       <c r="K164" t="s">
         <v>849</v>
       </c>
       <c r="L164" t="s">
         <v>850</v>
       </c>
       <c r="M164">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="N164" t="s">
         <v>851</v>
       </c>
       <c r="O164" t="s">
         <v>33</v>
       </c>
       <c r="P164" t="s">
         <v>33</v>
       </c>
       <c r="Q164" t="s">
         <v>851</v>
       </c>
       <c r="R164" t="s">
         <v>33</v>
       </c>
       <c r="S164" t="s">
         <v>33</v>
       </c>
       <c r="T164" t="s">
         <v>33</v>
       </c>
       <c r="U164" t="s">
         <v>851</v>
       </c>
       <c r="V164"/>
       <c r="W164"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>23</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>852</v>
       </c>
       <c r="D165" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E165" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F165" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G165" t="s">
-        <v>853</v>
+        <v>170</v>
       </c>
       <c r="H165">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
         <v>854</v>
       </c>
       <c r="K165" t="s">
         <v>855</v>
       </c>
       <c r="L165" t="s">
         <v>856</v>
       </c>
       <c r="M165">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="N165" t="s">
         <v>857</v>
       </c>
       <c r="O165" t="s">
         <v>33</v>
       </c>
       <c r="P165" t="s">
         <v>33</v>
       </c>
       <c r="Q165" t="s">
         <v>857</v>
       </c>
       <c r="R165" t="s">
         <v>33</v>
       </c>
       <c r="S165" t="s">
         <v>33</v>
       </c>
       <c r="T165" t="s">
         <v>33</v>
       </c>
       <c r="U165" t="s">
-        <v>33</v>
+        <v>857</v>
       </c>
       <c r="V165"/>
       <c r="W165"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>23</v>
       </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>858</v>
       </c>
       <c r="D166" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E166" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F166" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G166" t="s">
-        <v>853</v>
+        <v>451</v>
       </c>
       <c r="H166">
         <v>2024</v>
       </c>
       <c r="I166"/>
       <c r="J166" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="K166" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="L166" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="M166">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="N166" t="s">
-        <v>857</v>
+        <v>822</v>
       </c>
       <c r="O166" t="s">
         <v>33</v>
       </c>
       <c r="P166" t="s">
-        <v>857</v>
+        <v>33</v>
       </c>
       <c r="Q166" t="s">
-        <v>857</v>
+        <v>822</v>
       </c>
       <c r="R166" t="s">
         <v>33</v>
       </c>
       <c r="S166" t="s">
         <v>33</v>
       </c>
       <c r="T166" t="s">
         <v>33</v>
       </c>
       <c r="U166" t="s">
-        <v>33</v>
+        <v>822</v>
       </c>
       <c r="V166"/>
       <c r="W166"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>23</v>
       </c>
       <c r="C167" t="s">
         <v>24</v>
       </c>
       <c r="D167" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E167" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F167" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G167" t="s">
-        <v>424</v>
+        <v>451</v>
       </c>
       <c r="H167">
         <v>2024</v>
       </c>
       <c r="I167"/>
       <c r="J167" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="K167" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="L167" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M167">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="N167" t="s">
-        <v>422</v>
+        <v>822</v>
       </c>
       <c r="O167" t="s">
         <v>33</v>
       </c>
       <c r="P167" t="s">
         <v>33</v>
       </c>
       <c r="Q167" t="s">
-        <v>422</v>
+        <v>822</v>
       </c>
       <c r="R167" t="s">
         <v>33</v>
       </c>
       <c r="S167" t="s">
         <v>33</v>
       </c>
       <c r="T167" t="s">
         <v>33</v>
       </c>
       <c r="U167" t="s">
-        <v>422</v>
+        <v>822</v>
       </c>
       <c r="V167"/>
       <c r="W167"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>23</v>
       </c>
       <c r="C168" t="s">
-        <v>833</v>
+        <v>24</v>
       </c>
       <c r="D168" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E168" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F168" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G168" t="s">
-        <v>799</v>
+        <v>451</v>
       </c>
       <c r="H168">
         <v>2023</v>
       </c>
       <c r="I168"/>
       <c r="J168" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="K168" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="L168" t="s">
-        <v>869</v>
+        <v>386</v>
       </c>
       <c r="M168">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="N168" t="s">
         <v>870</v>
       </c>
       <c r="O168" t="s">
         <v>33</v>
       </c>
       <c r="P168" t="s">
         <v>33</v>
       </c>
       <c r="Q168" t="s">
         <v>870</v>
       </c>
       <c r="R168" t="s">
         <v>33</v>
       </c>
       <c r="S168" t="s">
         <v>33</v>
       </c>
       <c r="T168" t="s">
         <v>33</v>
       </c>
       <c r="U168" t="s">
-        <v>33</v>
+        <v>870</v>
       </c>
       <c r="V168"/>
       <c r="W168"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>23</v>
       </c>
       <c r="C169" t="s">
         <v>24</v>
       </c>
       <c r="D169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E169" t="s">
         <v>871</v>
       </c>
       <c r="F169" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G169" t="s">
-        <v>872</v>
+        <v>451</v>
       </c>
       <c r="H169">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I169"/>
       <c r="J169" t="s">
+        <v>872</v>
+      </c>
+      <c r="K169" t="s">
         <v>873</v>
       </c>
-      <c r="K169" t="s">
+      <c r="L169" t="s">
         <v>874</v>
       </c>
-      <c r="L169" t="s">
+      <c r="M169">
+        <v>50</v>
+      </c>
+      <c r="N169" t="s">
         <v>875</v>
       </c>
-      <c r="M169">
-[...4 lines deleted...]
-      </c>
       <c r="O169" t="s">
         <v>33</v>
       </c>
       <c r="P169" t="s">
         <v>33</v>
       </c>
       <c r="Q169" t="s">
-        <v>50</v>
+        <v>875</v>
       </c>
       <c r="R169" t="s">
         <v>33</v>
       </c>
       <c r="S169" t="s">
         <v>33</v>
       </c>
       <c r="T169" t="s">
         <v>33</v>
       </c>
       <c r="U169" t="s">
-        <v>50</v>
+        <v>875</v>
       </c>
       <c r="V169"/>
       <c r="W169"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>23</v>
       </c>
       <c r="C170" t="s">
         <v>24</v>
       </c>
       <c r="D170" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E170" t="s">
         <v>876</v>
       </c>
       <c r="F170" t="s">
         <v>27</v>
       </c>
       <c r="G170" t="s">
-        <v>424</v>
+        <v>877</v>
       </c>
       <c r="H170">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="K170" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="L170" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="M170">
         <v>3</v>
       </c>
       <c r="N170" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="O170" t="s">
         <v>33</v>
       </c>
       <c r="P170" t="s">
         <v>33</v>
       </c>
       <c r="Q170" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="R170" t="s">
         <v>33</v>
       </c>
       <c r="S170" t="s">
         <v>33</v>
       </c>
       <c r="T170" t="s">
         <v>33</v>
       </c>
       <c r="U170" t="s">
         <v>33</v>
       </c>
       <c r="V170"/>
       <c r="W170"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C171"/>
+        <v>23</v>
+      </c>
+      <c r="C171" t="s">
+        <v>24</v>
+      </c>
       <c r="D171" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E171" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F171" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G171" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="H171">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
         <v>883</v>
       </c>
       <c r="K171" t="s">
         <v>884</v>
       </c>
       <c r="L171" t="s">
         <v>885</v>
       </c>
       <c r="M171">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N171" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="O171" t="s">
         <v>33</v>
       </c>
       <c r="P171" t="s">
-        <v>33</v>
+        <v>881</v>
       </c>
       <c r="Q171" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="R171" t="s">
         <v>33</v>
       </c>
       <c r="S171" t="s">
         <v>33</v>
       </c>
       <c r="T171" t="s">
         <v>33</v>
       </c>
       <c r="U171" t="s">
         <v>33</v>
       </c>
       <c r="V171"/>
       <c r="W171"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C172" t="s">
         <v>24</v>
       </c>
       <c r="D172" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E172" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="F172" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G172" t="s">
-        <v>888</v>
+        <v>451</v>
       </c>
       <c r="H172">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
+        <v>887</v>
+      </c>
+      <c r="K172" t="s">
+        <v>888</v>
+      </c>
+      <c r="L172" t="s">
         <v>889</v>
       </c>
-      <c r="K172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M172">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N172" t="s">
-        <v>892</v>
+        <v>449</v>
       </c>
       <c r="O172" t="s">
         <v>33</v>
       </c>
       <c r="P172" t="s">
         <v>33</v>
       </c>
       <c r="Q172" t="s">
-        <v>892</v>
+        <v>449</v>
       </c>
       <c r="R172" t="s">
         <v>33</v>
       </c>
       <c r="S172" t="s">
         <v>33</v>
       </c>
       <c r="T172" t="s">
         <v>33</v>
       </c>
       <c r="U172" t="s">
-        <v>33</v>
+        <v>449</v>
       </c>
       <c r="V172"/>
       <c r="W172"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C173" t="s">
-        <v>24</v>
+        <v>858</v>
       </c>
       <c r="D173" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E173" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="F173" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G173" t="s">
-        <v>175</v>
+        <v>824</v>
       </c>
       <c r="H173">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
+        <v>891</v>
+      </c>
+      <c r="K173" t="s">
+        <v>892</v>
+      </c>
+      <c r="L173" t="s">
+        <v>893</v>
+      </c>
+      <c r="M173">
+        <v>12</v>
+      </c>
+      <c r="N173" t="s">
         <v>894</v>
       </c>
-      <c r="K173" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O173" t="s">
         <v>33</v>
       </c>
       <c r="P173" t="s">
         <v>33</v>
       </c>
       <c r="Q173" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="R173" t="s">
         <v>33</v>
       </c>
       <c r="S173" t="s">
         <v>33</v>
       </c>
       <c r="T173" t="s">
         <v>33</v>
       </c>
       <c r="U173" t="s">
         <v>33</v>
       </c>
       <c r="V173"/>
       <c r="W173"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C174"/>
+        <v>23</v>
+      </c>
+      <c r="C174" t="s">
+        <v>24</v>
+      </c>
       <c r="D174" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E174" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F174" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G174" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="H174">
         <v>2021</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
+        <v>897</v>
+      </c>
+      <c r="K174" t="s">
+        <v>898</v>
+      </c>
+      <c r="L174" t="s">
         <v>899</v>
       </c>
-      <c r="K174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M174">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N174" t="s">
-        <v>892</v>
+        <v>77</v>
       </c>
       <c r="O174" t="s">
         <v>33</v>
       </c>
       <c r="P174" t="s">
         <v>33</v>
       </c>
       <c r="Q174" t="s">
-        <v>892</v>
+        <v>77</v>
       </c>
       <c r="R174" t="s">
         <v>33</v>
       </c>
       <c r="S174" t="s">
         <v>33</v>
       </c>
       <c r="T174" t="s">
         <v>33</v>
       </c>
       <c r="U174" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="V174"/>
       <c r="W174"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C175" t="s">
         <v>24</v>
       </c>
       <c r="D175" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E175" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="F175" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G175" t="s">
-        <v>142</v>
+        <v>451</v>
       </c>
       <c r="H175">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
+        <v>901</v>
+      </c>
+      <c r="K175" t="s">
+        <v>902</v>
+      </c>
+      <c r="L175" t="s">
         <v>903</v>
       </c>
-      <c r="K175" t="s">
+      <c r="M175">
+        <v>3</v>
+      </c>
+      <c r="N175" t="s">
         <v>904</v>
       </c>
-      <c r="L175" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O175" t="s">
         <v>33</v>
       </c>
       <c r="P175" t="s">
         <v>33</v>
       </c>
       <c r="Q175" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="R175" t="s">
         <v>33</v>
       </c>
       <c r="S175" t="s">
         <v>33</v>
       </c>
       <c r="T175" t="s">
         <v>33</v>
       </c>
       <c r="U175" t="s">
         <v>33</v>
       </c>
       <c r="V175"/>
       <c r="W175"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C176"/>
       <c r="D176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E176" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F176" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G176" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="H176">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
+        <v>907</v>
+      </c>
+      <c r="K176" t="s">
         <v>908</v>
       </c>
-      <c r="K176" t="s">
+      <c r="L176" t="s">
+        <v>386</v>
+      </c>
+      <c r="M176">
+        <v>7</v>
+      </c>
+      <c r="N176" t="s">
         <v>909</v>
       </c>
-      <c r="L176" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O176" t="s">
         <v>33</v>
       </c>
       <c r="P176" t="s">
         <v>33</v>
       </c>
       <c r="Q176" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="R176" t="s">
         <v>33</v>
       </c>
       <c r="S176" t="s">
         <v>33</v>
       </c>
       <c r="T176" t="s">
         <v>33</v>
       </c>
       <c r="U176" t="s">
         <v>33</v>
       </c>
       <c r="V176"/>
       <c r="W176"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C177"/>
+        <v>49</v>
+      </c>
+      <c r="C177" t="s">
+        <v>24</v>
+      </c>
       <c r="D177" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E177" t="s">
+        <v>910</v>
+      </c>
+      <c r="F177" t="s">
+        <v>44</v>
+      </c>
+      <c r="G177" t="s">
         <v>911</v>
       </c>
-      <c r="F177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H177">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
+        <v>912</v>
+      </c>
+      <c r="K177" t="s">
         <v>913</v>
       </c>
-      <c r="K177" t="s">
+      <c r="L177" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="M177">
         <v>5</v>
       </c>
       <c r="N177" t="s">
-        <v>892</v>
+        <v>915</v>
       </c>
       <c r="O177" t="s">
         <v>33</v>
       </c>
       <c r="P177" t="s">
         <v>33</v>
       </c>
       <c r="Q177" t="s">
-        <v>892</v>
+        <v>915</v>
       </c>
       <c r="R177" t="s">
         <v>33</v>
       </c>
       <c r="S177" t="s">
         <v>33</v>
       </c>
       <c r="T177" t="s">
         <v>33</v>
       </c>
       <c r="U177" t="s">
         <v>33</v>
       </c>
       <c r="V177"/>
       <c r="W177"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C178"/>
+        <v>49</v>
+      </c>
+      <c r="C178" t="s">
+        <v>24</v>
+      </c>
       <c r="D178" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E178" t="s">
         <v>916</v>
       </c>
       <c r="F178" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G178" t="s">
+        <v>202</v>
+      </c>
+      <c r="H178">
+        <v>2022</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178" t="s">
         <v>917</v>
-      </c>
-[...5 lines deleted...]
-        <v>6569298003711</v>
       </c>
       <c r="K178" t="s">
         <v>918</v>
       </c>
       <c r="L178" t="s">
         <v>919</v>
       </c>
       <c r="M178">
         <v>5</v>
       </c>
       <c r="N178" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="O178" t="s">
         <v>33</v>
       </c>
       <c r="P178" t="s">
         <v>33</v>
       </c>
       <c r="Q178" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="R178" t="s">
         <v>33</v>
       </c>
       <c r="S178" t="s">
         <v>33</v>
       </c>
       <c r="T178" t="s">
         <v>33</v>
       </c>
       <c r="U178" t="s">
         <v>33</v>
       </c>
       <c r="V178"/>
       <c r="W178"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C179"/>
       <c r="D179" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E179" t="s">
+        <v>920</v>
+      </c>
+      <c r="F179" t="s">
+        <v>44</v>
+      </c>
+      <c r="G179" t="s">
         <v>921</v>
-      </c>
-[...4 lines deleted...]
-        <v>898</v>
       </c>
       <c r="H179">
         <v>2021</v>
       </c>
-      <c r="I179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I179"/>
       <c r="J179" t="s">
         <v>922</v>
       </c>
       <c r="K179" t="s">
         <v>923</v>
       </c>
       <c r="L179" t="s">
         <v>924</v>
       </c>
       <c r="M179">
         <v>5</v>
       </c>
       <c r="N179" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="O179" t="s">
         <v>33</v>
       </c>
       <c r="P179" t="s">
         <v>33</v>
       </c>
       <c r="Q179" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="R179" t="s">
         <v>33</v>
       </c>
       <c r="S179" t="s">
         <v>33</v>
       </c>
       <c r="T179" t="s">
         <v>33</v>
       </c>
       <c r="U179" t="s">
         <v>33</v>
       </c>
       <c r="V179"/>
       <c r="W179"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C180"/>
+        <v>49</v>
+      </c>
+      <c r="C180" t="s">
+        <v>24</v>
+      </c>
       <c r="D180" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E180" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="F180" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G180" t="s">
-        <v>888</v>
+        <v>170</v>
       </c>
       <c r="H180">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="I180"/>
       <c r="J180" t="s">
+        <v>926</v>
+      </c>
+      <c r="K180" t="s">
         <v>927</v>
       </c>
-      <c r="K180" t="s">
+      <c r="L180" t="s">
         <v>928</v>
       </c>
-      <c r="L180" t="s">
+      <c r="M180">
+        <v>7</v>
+      </c>
+      <c r="N180" t="s">
         <v>929</v>
       </c>
-      <c r="M180">
-[...4 lines deleted...]
-      </c>
       <c r="O180" t="s">
         <v>33</v>
       </c>
       <c r="P180" t="s">
         <v>33</v>
       </c>
       <c r="Q180" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="R180" t="s">
         <v>33</v>
       </c>
       <c r="S180" t="s">
         <v>33</v>
       </c>
       <c r="T180" t="s">
         <v>33</v>
       </c>
       <c r="U180" t="s">
         <v>33</v>
       </c>
       <c r="V180"/>
-      <c r="W180" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W180"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="C181"/>
+        <v>42</v>
+      </c>
+      <c r="C181" t="s">
+        <v>24</v>
+      </c>
       <c r="D181" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E181" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="F181" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G181" t="s">
-        <v>713</v>
+        <v>906</v>
       </c>
       <c r="H181">
         <v>2016</v>
       </c>
       <c r="I181"/>
       <c r="J181" t="s">
+        <v>931</v>
+      </c>
+      <c r="K181" t="s">
+        <v>932</v>
+      </c>
+      <c r="L181" t="s">
         <v>933</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="M181">
         <v>5</v>
       </c>
       <c r="N181" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="O181" t="s">
         <v>33</v>
       </c>
       <c r="P181" t="s">
         <v>33</v>
       </c>
       <c r="Q181" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="R181" t="s">
         <v>33</v>
       </c>
       <c r="S181" t="s">
         <v>33</v>
       </c>
       <c r="T181" t="s">
         <v>33</v>
       </c>
       <c r="U181" t="s">
         <v>33</v>
       </c>
       <c r="V181"/>
       <c r="W181"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>42</v>
+      </c>
+      <c r="C182"/>
+      <c r="D182" t="s">
+        <v>35</v>
+      </c>
+      <c r="E182" t="s">
+        <v>934</v>
+      </c>
+      <c r="F182" t="s">
+        <v>44</v>
+      </c>
+      <c r="G182" t="s">
         <v>935</v>
       </c>
-      <c r="C182" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H182">
-        <v>345</v>
+        <v>2019</v>
       </c>
       <c r="I182"/>
       <c r="J182" t="s">
+        <v>936</v>
+      </c>
+      <c r="K182" t="s">
         <v>937</v>
       </c>
-      <c r="K182" t="s">
+      <c r="L182" t="s">
         <v>938</v>
       </c>
-      <c r="L182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M182">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="N182" t="s">
-        <v>939</v>
+        <v>915</v>
       </c>
       <c r="O182" t="s">
         <v>33</v>
       </c>
       <c r="P182" t="s">
-        <v>939</v>
+        <v>33</v>
       </c>
       <c r="Q182" t="s">
-        <v>939</v>
+        <v>915</v>
       </c>
       <c r="R182" t="s">
-        <v>939</v>
+        <v>33</v>
       </c>
       <c r="S182" t="s">
-        <v>939</v>
+        <v>33</v>
       </c>
       <c r="T182" t="s">
         <v>33</v>
       </c>
       <c r="U182" t="s">
-        <v>939</v>
+        <v>33</v>
       </c>
       <c r="V182"/>
       <c r="W182"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C183"/>
       <c r="D183" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E183" t="s">
+        <v>939</v>
+      </c>
+      <c r="F183" t="s">
+        <v>44</v>
+      </c>
+      <c r="G183" t="s">
         <v>940</v>
       </c>
-      <c r="F183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H183">
-        <v>2344</v>
+        <v>2021</v>
       </c>
       <c r="I183"/>
-      <c r="J183" t="s">
+      <c r="J183">
+        <v>6569298003711</v>
+      </c>
+      <c r="K183" t="s">
         <v>941</v>
       </c>
-      <c r="K183" t="s">
+      <c r="L183" t="s">
         <v>942</v>
       </c>
-      <c r="L183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M183">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="N183" t="s">
         <v>943</v>
       </c>
       <c r="O183" t="s">
         <v>33</v>
       </c>
       <c r="P183" t="s">
         <v>33</v>
       </c>
       <c r="Q183" t="s">
         <v>943</v>
       </c>
       <c r="R183" t="s">
         <v>33</v>
       </c>
       <c r="S183" t="s">
         <v>33</v>
       </c>
       <c r="T183" t="s">
         <v>33</v>
       </c>
       <c r="U183" t="s">
         <v>33</v>
       </c>
       <c r="V183"/>
       <c r="W183"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C184" t="s">
         <v>24</v>
       </c>
       <c r="D184" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E184" t="s">
         <v>944</v>
       </c>
       <c r="F184" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G184" t="s">
-        <v>48</v>
+        <v>921</v>
       </c>
       <c r="H184">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="I184"/>
+        <v>2021</v>
+      </c>
+      <c r="I184" t="s">
+        <v>290</v>
+      </c>
       <c r="J184" t="s">
         <v>945</v>
       </c>
       <c r="K184" t="s">
         <v>946</v>
       </c>
       <c r="L184" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="M184" t="s">
         <v>947</v>
       </c>
+      <c r="M184">
+        <v>5</v>
+      </c>
       <c r="N184" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="O184" t="s">
         <v>33</v>
       </c>
       <c r="P184" t="s">
         <v>33</v>
       </c>
       <c r="Q184" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="R184" t="s">
         <v>33</v>
       </c>
       <c r="S184" t="s">
         <v>33</v>
       </c>
       <c r="T184" t="s">
         <v>33</v>
       </c>
       <c r="U184" t="s">
         <v>33</v>
       </c>
       <c r="V184"/>
       <c r="W184"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E185" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F185" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
       <c r="G185" t="s">
-        <v>949</v>
+        <v>911</v>
       </c>
       <c r="H185">
-        <v>7987</v>
+        <v>2021</v>
       </c>
       <c r="I185"/>
       <c r="J185" t="s">
         <v>950</v>
       </c>
       <c r="K185" t="s">
         <v>951</v>
       </c>
       <c r="L185" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="M185" t="s">
         <v>952</v>
       </c>
+      <c r="M185">
+        <v>5</v>
+      </c>
       <c r="N185" t="s">
-        <v>939</v>
+        <v>953</v>
       </c>
       <c r="O185" t="s">
         <v>33</v>
       </c>
       <c r="P185" t="s">
         <v>33</v>
       </c>
       <c r="Q185" t="s">
-        <v>939</v>
+        <v>953</v>
       </c>
       <c r="R185" t="s">
         <v>33</v>
       </c>
       <c r="S185" t="s">
         <v>33</v>
       </c>
       <c r="T185" t="s">
         <v>33</v>
       </c>
       <c r="U185" t="s">
         <v>33</v>
       </c>
       <c r="V185"/>
-      <c r="W185"/>
+      <c r="W185" t="s">
+        <v>954</v>
+      </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="C186"/>
       <c r="D186" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E186" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F186" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>44</v>
+      </c>
+      <c r="G186" t="s">
+        <v>739</v>
       </c>
       <c r="H186">
-        <v>2344</v>
+        <v>2016</v>
       </c>
       <c r="I186"/>
       <c r="J186" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="K186" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="L186" t="s">
-        <v>33</v>
+        <v>386</v>
       </c>
       <c r="M186">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="N186" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="O186" t="s">
         <v>33</v>
       </c>
       <c r="P186" t="s">
         <v>33</v>
       </c>
       <c r="Q186" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="R186" t="s">
         <v>33</v>
       </c>
       <c r="S186" t="s">
         <v>33</v>
       </c>
       <c r="T186" t="s">
         <v>33</v>
       </c>
       <c r="U186" t="s">
         <v>33</v>
       </c>
       <c r="V186"/>
       <c r="W186"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>23</v>
+        <v>958</v>
       </c>
       <c r="C187" t="s">
         <v>24</v>
       </c>
       <c r="D187" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="F187" t="s">
         <v>27</v>
       </c>
       <c r="G187" t="s">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="H187">
-        <v>2022</v>
+        <v>345</v>
       </c>
       <c r="I187"/>
       <c r="J187" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="K187" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="L187" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="M187">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="N187" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="O187" t="s">
         <v>33</v>
       </c>
       <c r="P187" t="s">
-        <v>33</v>
+        <v>963</v>
       </c>
       <c r="Q187" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="R187" t="s">
-        <v>33</v>
+        <v>963</v>
       </c>
       <c r="S187" t="s">
-        <v>33</v>
+        <v>963</v>
       </c>
       <c r="T187" t="s">
         <v>33</v>
       </c>
       <c r="U187" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="V187"/>
       <c r="W187"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>23</v>
       </c>
       <c r="C188" t="s">
         <v>24</v>
       </c>
       <c r="D188" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="F188" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>67</v>
+      </c>
+      <c r="G188">
+        <v>323</v>
       </c>
       <c r="H188">
-        <v>2016</v>
-[...3 lines deleted...]
-      </c>
+        <v>2344</v>
+      </c>
+      <c r="I188"/>
       <c r="J188" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="K188" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="L188" t="s">
-        <v>962</v>
+        <v>33</v>
       </c>
       <c r="M188">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="N188" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="O188" t="s">
         <v>33</v>
       </c>
       <c r="P188" t="s">
         <v>33</v>
       </c>
       <c r="Q188" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="R188" t="s">
         <v>33</v>
       </c>
       <c r="S188" t="s">
         <v>33</v>
       </c>
       <c r="T188" t="s">
         <v>33</v>
       </c>
       <c r="U188" t="s">
-        <v>963</v>
+        <v>33</v>
       </c>
       <c r="V188"/>
       <c r="W188"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>23</v>
       </c>
       <c r="C189" t="s">
         <v>24</v>
       </c>
       <c r="D189" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E189" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F189" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G189" t="s">
-        <v>424</v>
+        <v>75</v>
       </c>
       <c r="H189">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="I189"/>
       <c r="J189" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="K189" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="L189" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>33</v>
+      </c>
+      <c r="M189" t="s">
+        <v>971</v>
       </c>
       <c r="N189" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="O189" t="s">
         <v>33</v>
       </c>
       <c r="P189" t="s">
         <v>33</v>
       </c>
       <c r="Q189" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="R189" t="s">
         <v>33</v>
       </c>
       <c r="S189" t="s">
         <v>33</v>
       </c>
       <c r="T189" t="s">
         <v>33</v>
       </c>
       <c r="U189" t="s">
-        <v>968</v>
+        <v>33</v>
       </c>
       <c r="V189"/>
       <c r="W189"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>23</v>
       </c>
-      <c r="C190" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C190"/>
       <c r="D190" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E190" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="F190" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G190" t="s">
-        <v>142</v>
+        <v>973</v>
       </c>
       <c r="H190">
-        <v>2021</v>
+        <v>7987</v>
       </c>
       <c r="I190"/>
       <c r="J190" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="K190" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="L190" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>33</v>
+      </c>
+      <c r="M190" t="s">
+        <v>976</v>
       </c>
       <c r="N190" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="O190" t="s">
         <v>33</v>
       </c>
       <c r="P190" t="s">
         <v>33</v>
       </c>
       <c r="Q190" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="R190" t="s">
         <v>33</v>
       </c>
       <c r="S190" t="s">
         <v>33</v>
       </c>
       <c r="T190" t="s">
         <v>33</v>
       </c>
       <c r="U190" t="s">
         <v>33</v>
       </c>
       <c r="V190"/>
       <c r="W190"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C191" t="s">
         <v>24</v>
       </c>
       <c r="D191" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E191" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F191" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>67</v>
+      </c>
+      <c r="G191">
+        <v>323</v>
       </c>
       <c r="H191">
-        <v>2021</v>
+        <v>2344</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="K191" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="L191" t="s">
-        <v>977</v>
+        <v>33</v>
       </c>
       <c r="M191">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="N191" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="O191" t="s">
         <v>33</v>
       </c>
       <c r="P191" t="s">
         <v>33</v>
       </c>
       <c r="Q191" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="R191" t="s">
         <v>33</v>
       </c>
       <c r="S191" t="s">
         <v>33</v>
       </c>
       <c r="T191" t="s">
         <v>33</v>
       </c>
       <c r="U191" t="s">
         <v>33</v>
       </c>
       <c r="V191"/>
       <c r="W191"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>23</v>
       </c>
       <c r="C192" t="s">
         <v>24</v>
       </c>
       <c r="D192" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E192" t="s">
         <v>978</v>
       </c>
       <c r="F192" t="s">
         <v>27</v>
       </c>
       <c r="G192" t="s">
-        <v>131</v>
+        <v>226</v>
       </c>
       <c r="H192">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I192"/>
       <c r="J192" t="s">
         <v>979</v>
       </c>
       <c r="K192" t="s">
         <v>980</v>
       </c>
       <c r="L192" t="s">
         <v>981</v>
       </c>
       <c r="M192">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N192" t="s">
         <v>982</v>
       </c>
       <c r="O192" t="s">
         <v>33</v>
       </c>
       <c r="P192" t="s">
         <v>33</v>
       </c>
       <c r="Q192" t="s">
         <v>982</v>
       </c>
       <c r="R192" t="s">
         <v>33</v>
       </c>
       <c r="S192" t="s">
         <v>33</v>
       </c>
       <c r="T192" t="s">
         <v>33</v>
       </c>
       <c r="U192" t="s">
-        <v>33</v>
+        <v>982</v>
       </c>
       <c r="V192"/>
       <c r="W192"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C193" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D193" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E193" t="s">
         <v>983</v>
       </c>
       <c r="F193" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G193" t="s">
-        <v>131</v>
+        <v>226</v>
       </c>
       <c r="H193">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="I193"/>
+        <v>2016</v>
+      </c>
+      <c r="I193" t="s">
+        <v>722</v>
+      </c>
       <c r="J193" t="s">
         <v>984</v>
       </c>
       <c r="K193" t="s">
         <v>985</v>
       </c>
       <c r="L193" t="s">
         <v>986</v>
       </c>
       <c r="M193">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="N193" t="s">
         <v>987</v>
       </c>
       <c r="O193" t="s">
         <v>33</v>
       </c>
       <c r="P193" t="s">
         <v>33</v>
       </c>
       <c r="Q193" t="s">
         <v>987</v>
       </c>
       <c r="R193" t="s">
         <v>33</v>
       </c>
       <c r="S193" t="s">
         <v>33</v>
       </c>
       <c r="T193" t="s">
         <v>33</v>
       </c>
       <c r="U193" t="s">
-        <v>33</v>
+        <v>987</v>
       </c>
       <c r="V193"/>
       <c r="W193"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C194" t="s">
         <v>24</v>
       </c>
       <c r="D194" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E194" t="s">
         <v>988</v>
       </c>
       <c r="F194" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G194" t="s">
-        <v>142</v>
+        <v>451</v>
       </c>
       <c r="H194">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="I194"/>
       <c r="J194" t="s">
         <v>989</v>
       </c>
       <c r="K194" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="L194" t="s">
-        <v>990</v>
+        <v>386</v>
       </c>
       <c r="M194">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="N194" t="s">
         <v>991</v>
       </c>
       <c r="O194" t="s">
         <v>33</v>
       </c>
       <c r="P194" t="s">
         <v>33</v>
       </c>
       <c r="Q194" t="s">
         <v>991</v>
       </c>
       <c r="R194" t="s">
         <v>33</v>
       </c>
       <c r="S194" t="s">
         <v>33</v>
       </c>
       <c r="T194" t="s">
         <v>33</v>
       </c>
       <c r="U194" t="s">
-        <v>33</v>
+        <v>991</v>
       </c>
       <c r="V194"/>
       <c r="W194"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D195" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E195" t="s">
         <v>992</v>
       </c>
       <c r="F195" t="s">
         <v>27</v>
       </c>
       <c r="G195" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H195">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
         <v>993</v>
       </c>
       <c r="K195" t="s">
         <v>994</v>
       </c>
       <c r="L195" t="s">
-        <v>33</v>
+        <v>386</v>
       </c>
       <c r="M195">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N195" t="s">
         <v>995</v>
       </c>
       <c r="O195" t="s">
         <v>33</v>
       </c>
       <c r="P195" t="s">
         <v>33</v>
       </c>
       <c r="Q195" t="s">
         <v>995</v>
       </c>
       <c r="R195" t="s">
         <v>33</v>
       </c>
       <c r="S195" t="s">
         <v>33</v>
       </c>
       <c r="T195" t="s">
         <v>33</v>
       </c>
       <c r="U195" t="s">
         <v>33</v>
       </c>
       <c r="V195"/>
       <c r="W195"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>23</v>
       </c>
       <c r="C196" t="s">
         <v>24</v>
       </c>
       <c r="D196" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E196" t="s">
         <v>996</v>
       </c>
       <c r="F196" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G196" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="H196">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="I196"/>
       <c r="J196" t="s">
         <v>997</v>
       </c>
       <c r="K196" t="s">
         <v>998</v>
       </c>
       <c r="L196" t="s">
         <v>999</v>
       </c>
       <c r="M196">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="N196" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="O196" t="s">
         <v>33</v>
       </c>
       <c r="P196" t="s">
         <v>33</v>
       </c>
       <c r="Q196" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="R196" t="s">
         <v>33</v>
       </c>
       <c r="S196" t="s">
         <v>33</v>
       </c>
       <c r="T196" t="s">
         <v>33</v>
       </c>
       <c r="U196" t="s">
         <v>33</v>
       </c>
       <c r="V196"/>
       <c r="W196"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>23</v>
       </c>
       <c r="C197" t="s">
         <v>24</v>
       </c>
       <c r="D197" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E197" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="F197" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G197" t="s">
-        <v>199</v>
+        <v>159</v>
       </c>
       <c r="H197">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
+        <v>1001</v>
+      </c>
+      <c r="K197" t="s">
         <v>1002</v>
       </c>
-      <c r="K197" t="s">
+      <c r="L197" t="s">
         <v>1003</v>
       </c>
-      <c r="L197" t="s">
+      <c r="M197">
+        <v>1</v>
+      </c>
+      <c r="N197" t="s">
         <v>1004</v>
       </c>
-      <c r="M197">
-[...4 lines deleted...]
-      </c>
       <c r="O197" t="s">
         <v>33</v>
       </c>
       <c r="P197" t="s">
         <v>33</v>
       </c>
       <c r="Q197" t="s">
-        <v>254</v>
+        <v>1004</v>
       </c>
       <c r="R197" t="s">
         <v>33</v>
       </c>
       <c r="S197" t="s">
         <v>33</v>
       </c>
       <c r="T197" t="s">
         <v>33</v>
       </c>
       <c r="U197" t="s">
-        <v>254</v>
+        <v>33</v>
       </c>
       <c r="V197"/>
       <c r="W197"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C198" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D198" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E198" t="s">
         <v>1005</v>
       </c>
       <c r="F198" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G198" t="s">
-        <v>199</v>
+        <v>159</v>
       </c>
       <c r="H198">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I198"/>
       <c r="J198" t="s">
         <v>1006</v>
       </c>
       <c r="K198" t="s">
         <v>1007</v>
       </c>
       <c r="L198" t="s">
         <v>1008</v>
       </c>
       <c r="M198">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="N198" t="s">
         <v>1009</v>
       </c>
       <c r="O198" t="s">
         <v>33</v>
       </c>
       <c r="P198" t="s">
         <v>33</v>
       </c>
       <c r="Q198" t="s">
         <v>1009</v>
       </c>
       <c r="R198" t="s">
         <v>33</v>
       </c>
       <c r="S198" t="s">
         <v>33</v>
       </c>
       <c r="T198" t="s">
         <v>33</v>
       </c>
       <c r="U198" t="s">
-        <v>1009</v>
+        <v>33</v>
       </c>
       <c r="V198"/>
       <c r="W198"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C199" t="s">
         <v>24</v>
       </c>
       <c r="D199" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E199" t="s">
         <v>1010</v>
       </c>
       <c r="F199" t="s">
         <v>27</v>
       </c>
       <c r="G199" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="H199">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I199"/>
       <c r="J199" t="s">
         <v>1011</v>
       </c>
       <c r="K199" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L199" t="s">
         <v>1012</v>
       </c>
-      <c r="L199" t="s">
+      <c r="M199">
+        <v>2</v>
+      </c>
+      <c r="N199" t="s">
         <v>1013</v>
       </c>
-      <c r="M199">
-[...4 lines deleted...]
-      </c>
       <c r="O199" t="s">
         <v>33</v>
       </c>
       <c r="P199" t="s">
         <v>33</v>
       </c>
       <c r="Q199" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="R199" t="s">
         <v>33</v>
       </c>
       <c r="S199" t="s">
         <v>33</v>
       </c>
       <c r="T199" t="s">
         <v>33</v>
       </c>
       <c r="U199" t="s">
         <v>33</v>
       </c>
       <c r="V199"/>
       <c r="W199"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C200" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D200" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E200" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="F200" t="s">
         <v>27</v>
       </c>
       <c r="G200" t="s">
-        <v>362</v>
+        <v>170</v>
       </c>
       <c r="H200">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="I200"/>
       <c r="J200" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K200" t="s">
         <v>1016</v>
       </c>
-      <c r="K200" t="s">
+      <c r="L200" t="s">
+        <v>33</v>
+      </c>
+      <c r="M200">
+        <v>2</v>
+      </c>
+      <c r="N200" t="s">
         <v>1017</v>
       </c>
-      <c r="L200" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O200" t="s">
         <v>33</v>
       </c>
       <c r="P200" t="s">
         <v>33</v>
       </c>
       <c r="Q200" t="s">
-        <v>145</v>
+        <v>1017</v>
       </c>
       <c r="R200" t="s">
         <v>33</v>
       </c>
       <c r="S200" t="s">
         <v>33</v>
       </c>
       <c r="T200" t="s">
         <v>33</v>
       </c>
       <c r="U200" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="V200"/>
       <c r="W200"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C201" t="s">
         <v>24</v>
       </c>
       <c r="D201" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E201" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="F201" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G201" t="s">
-        <v>362</v>
+        <v>261</v>
       </c>
       <c r="H201">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="I201"/>
       <c r="J201" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K201" t="s">
         <v>1020</v>
       </c>
-      <c r="K201" t="s">
+      <c r="L201" t="s">
         <v>1021</v>
       </c>
-      <c r="L201" t="s">
+      <c r="M201">
+        <v>20</v>
+      </c>
+      <c r="N201" t="s">
         <v>1022</v>
       </c>
-      <c r="M201">
-[...4 lines deleted...]
-      </c>
       <c r="O201" t="s">
         <v>33</v>
       </c>
       <c r="P201" t="s">
         <v>33</v>
       </c>
       <c r="Q201" t="s">
-        <v>145</v>
+        <v>1022</v>
       </c>
       <c r="R201" t="s">
         <v>33</v>
       </c>
       <c r="S201" t="s">
         <v>33</v>
       </c>
       <c r="T201" t="s">
         <v>33</v>
       </c>
       <c r="U201" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="V201"/>
       <c r="W201"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>23</v>
       </c>
       <c r="C202" t="s">
         <v>24</v>
       </c>
       <c r="D202" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E202" t="s">
         <v>1023</v>
       </c>
       <c r="F202" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G202" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="H202">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
         <v>1024</v>
       </c>
       <c r="K202" t="s">
         <v>1025</v>
       </c>
       <c r="L202" t="s">
         <v>1026</v>
       </c>
       <c r="M202">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="N202" t="s">
-        <v>1027</v>
+        <v>281</v>
       </c>
       <c r="O202" t="s">
         <v>33</v>
       </c>
       <c r="P202" t="s">
         <v>33</v>
       </c>
       <c r="Q202" t="s">
-        <v>1027</v>
+        <v>281</v>
       </c>
       <c r="R202" t="s">
         <v>33</v>
       </c>
       <c r="S202" t="s">
         <v>33</v>
       </c>
       <c r="T202" t="s">
         <v>33</v>
       </c>
       <c r="U202" t="s">
-        <v>33</v>
+        <v>281</v>
       </c>
       <c r="V202"/>
       <c r="W202"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C203" t="s">
         <v>24</v>
       </c>
       <c r="D203" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E203" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F203" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G203" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="H203">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="I203"/>
       <c r="J203" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K203" t="s">
         <v>1029</v>
       </c>
-      <c r="K203" t="s">
+      <c r="L203" t="s">
         <v>1030</v>
       </c>
-      <c r="L203" t="s">
+      <c r="M203">
+        <v>60</v>
+      </c>
+      <c r="N203" t="s">
         <v>1031</v>
       </c>
-      <c r="M203">
-[...4 lines deleted...]
-      </c>
       <c r="O203" t="s">
         <v>33</v>
       </c>
       <c r="P203" t="s">
         <v>33</v>
       </c>
       <c r="Q203" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="R203" t="s">
         <v>33</v>
       </c>
       <c r="S203" t="s">
         <v>33</v>
       </c>
       <c r="T203" t="s">
         <v>33</v>
       </c>
       <c r="U203" t="s">
-        <v>33</v>
+        <v>1031</v>
       </c>
       <c r="V203"/>
       <c r="W203"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C204" t="s">
         <v>24</v>
       </c>
       <c r="D204" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E204" t="s">
         <v>1032</v>
       </c>
       <c r="F204" t="s">
         <v>27</v>
       </c>
       <c r="G204" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="H204">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
         <v>1033</v>
       </c>
       <c r="K204" t="s">
         <v>1034</v>
       </c>
       <c r="L204" t="s">
         <v>1035</v>
       </c>
       <c r="M204">
         <v>3</v>
       </c>
       <c r="N204" t="s">
-        <v>1014</v>
+        <v>1036</v>
       </c>
       <c r="O204" t="s">
         <v>33</v>
       </c>
       <c r="P204" t="s">
         <v>33</v>
       </c>
       <c r="Q204" t="s">
-        <v>1014</v>
+        <v>1036</v>
       </c>
       <c r="R204" t="s">
         <v>33</v>
       </c>
       <c r="S204" t="s">
         <v>33</v>
       </c>
       <c r="T204" t="s">
         <v>33</v>
       </c>
       <c r="U204" t="s">
         <v>33</v>
       </c>
       <c r="V204"/>
       <c r="W204"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C205" t="s">
         <v>24</v>
       </c>
       <c r="D205" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E205" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="F205" t="s">
         <v>27</v>
       </c>
       <c r="G205" t="s">
-        <v>199</v>
+        <v>389</v>
       </c>
       <c r="H205">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="I205"/>
       <c r="J205" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="K205" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="L205" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="M205">
         <v>3</v>
       </c>
       <c r="N205" t="s">
-        <v>1040</v>
+        <v>173</v>
       </c>
       <c r="O205" t="s">
         <v>33</v>
       </c>
       <c r="P205" t="s">
         <v>33</v>
       </c>
       <c r="Q205" t="s">
-        <v>1040</v>
+        <v>173</v>
       </c>
       <c r="R205" t="s">
         <v>33</v>
       </c>
       <c r="S205" t="s">
         <v>33</v>
       </c>
       <c r="T205" t="s">
         <v>33</v>
       </c>
       <c r="U205" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="V205"/>
       <c r="W205"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C206" t="s">
         <v>24</v>
       </c>
       <c r="D206" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E206" t="s">
         <v>1041</v>
       </c>
       <c r="F206" t="s">
         <v>27</v>
       </c>
       <c r="G206" t="s">
-        <v>424</v>
+        <v>389</v>
       </c>
       <c r="H206">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="I206"/>
       <c r="J206" t="s">
         <v>1042</v>
       </c>
       <c r="K206" t="s">
         <v>1043</v>
       </c>
       <c r="L206" t="s">
         <v>1044</v>
       </c>
       <c r="M206">
         <v>3</v>
       </c>
       <c r="N206" t="s">
-        <v>1045</v>
+        <v>173</v>
       </c>
       <c r="O206" t="s">
         <v>33</v>
       </c>
       <c r="P206" t="s">
         <v>33</v>
       </c>
       <c r="Q206" t="s">
-        <v>1045</v>
+        <v>173</v>
       </c>
       <c r="R206" t="s">
         <v>33</v>
       </c>
       <c r="S206" t="s">
         <v>33</v>
       </c>
       <c r="T206" t="s">
         <v>33</v>
       </c>
       <c r="U206" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="V206"/>
       <c r="W206"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>23</v>
       </c>
-      <c r="C207"/>
+      <c r="C207" t="s">
+        <v>24</v>
+      </c>
       <c r="D207" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E207" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F207" t="s">
         <v>27</v>
       </c>
       <c r="G207" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="H207">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I207"/>
       <c r="J207" t="s">
+        <v>1046</v>
+      </c>
+      <c r="K207" t="s">
         <v>1047</v>
       </c>
-      <c r="K207" t="s">
+      <c r="L207" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M207">
         <v>3</v>
       </c>
       <c r="N207" t="s">
         <v>1049</v>
       </c>
       <c r="O207" t="s">
         <v>33</v>
       </c>
       <c r="P207" t="s">
         <v>33</v>
       </c>
       <c r="Q207" t="s">
         <v>1049</v>
       </c>
       <c r="R207" t="s">
         <v>33</v>
       </c>
       <c r="S207" t="s">
         <v>33</v>
       </c>
       <c r="T207" t="s">
         <v>33</v>
       </c>
       <c r="U207" t="s">
         <v>33</v>
       </c>
       <c r="V207"/>
       <c r="W207"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C208" t="s">
         <v>24</v>
       </c>
       <c r="D208" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E208" t="s">
         <v>1050</v>
       </c>
       <c r="F208" t="s">
         <v>27</v>
       </c>
       <c r="G208" t="s">
-        <v>424</v>
+        <v>226</v>
       </c>
       <c r="H208">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="I208"/>
       <c r="J208" t="s">
         <v>1051</v>
       </c>
       <c r="K208" t="s">
         <v>1052</v>
       </c>
       <c r="L208" t="s">
         <v>1053</v>
       </c>
       <c r="M208">
         <v>3</v>
       </c>
       <c r="N208" t="s">
-        <v>963</v>
+        <v>1049</v>
       </c>
       <c r="O208" t="s">
         <v>33</v>
       </c>
       <c r="P208" t="s">
         <v>33</v>
       </c>
       <c r="Q208" t="s">
-        <v>963</v>
+        <v>1049</v>
       </c>
       <c r="R208" t="s">
         <v>33</v>
       </c>
       <c r="S208" t="s">
         <v>33</v>
       </c>
       <c r="T208" t="s">
         <v>33</v>
       </c>
       <c r="U208" t="s">
         <v>33</v>
       </c>
       <c r="V208"/>
       <c r="W208"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C209" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D209" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E209" t="s">
         <v>1054</v>
       </c>
       <c r="F209" t="s">
         <v>27</v>
       </c>
       <c r="G209" t="s">
-        <v>424</v>
+        <v>226</v>
       </c>
       <c r="H209">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="I209"/>
       <c r="J209" t="s">
         <v>1055</v>
       </c>
       <c r="K209" t="s">
         <v>1056</v>
       </c>
       <c r="L209" t="s">
         <v>1057</v>
       </c>
       <c r="M209">
         <v>3</v>
       </c>
       <c r="N209" t="s">
-        <v>1058</v>
+        <v>1036</v>
       </c>
       <c r="O209" t="s">
         <v>33</v>
       </c>
       <c r="P209" t="s">
         <v>33</v>
       </c>
       <c r="Q209" t="s">
-        <v>1058</v>
+        <v>1036</v>
       </c>
       <c r="R209" t="s">
         <v>33</v>
       </c>
       <c r="S209" t="s">
         <v>33</v>
       </c>
       <c r="T209" t="s">
         <v>33</v>
       </c>
       <c r="U209" t="s">
         <v>33</v>
       </c>
       <c r="V209"/>
       <c r="W209"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C210" t="s">
         <v>24</v>
       </c>
       <c r="D210" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E210" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F210" t="s">
+        <v>27</v>
+      </c>
+      <c r="G210" t="s">
+        <v>226</v>
+      </c>
+      <c r="H210">
+        <v>2013</v>
+      </c>
+      <c r="I210" t="s">
+        <v>28</v>
+      </c>
+      <c r="J210" t="s">
         <v>1059</v>
       </c>
-      <c r="F210" t="s">
-[...9 lines deleted...]
-      <c r="J210" t="s">
+      <c r="K210" t="s">
         <v>1060</v>
       </c>
-      <c r="K210" t="s">
+      <c r="L210" t="s">
         <v>1061</v>
       </c>
-      <c r="L210" t="s">
+      <c r="M210">
+        <v>3</v>
+      </c>
+      <c r="N210" t="s">
         <v>1062</v>
       </c>
-      <c r="M210">
-[...4 lines deleted...]
-      </c>
       <c r="O210" t="s">
         <v>33</v>
       </c>
       <c r="P210" t="s">
-        <v>1063</v>
+        <v>33</v>
       </c>
       <c r="Q210" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="R210" t="s">
-        <v>1063</v>
+        <v>33</v>
       </c>
       <c r="S210" t="s">
-        <v>1063</v>
+        <v>33</v>
       </c>
       <c r="T210" t="s">
         <v>33</v>
       </c>
       <c r="U210" t="s">
-        <v>1063</v>
+        <v>33</v>
       </c>
       <c r="V210"/>
       <c r="W210"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C211" t="s">
         <v>24</v>
       </c>
       <c r="D211" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E211" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F211" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G211" t="s">
-        <v>1065</v>
+        <v>451</v>
       </c>
       <c r="H211">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L211" t="s">
         <v>1066</v>
       </c>
-      <c r="K211" t="s">
+      <c r="M211">
+        <v>3</v>
+      </c>
+      <c r="N211" t="s">
         <v>1067</v>
       </c>
-      <c r="L211" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O211" t="s">
         <v>33</v>
       </c>
       <c r="P211" t="s">
         <v>33</v>
       </c>
       <c r="Q211" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="R211" t="s">
         <v>33</v>
       </c>
       <c r="S211" t="s">
         <v>33</v>
       </c>
       <c r="T211" t="s">
         <v>33</v>
       </c>
       <c r="U211" t="s">
         <v>33</v>
       </c>
       <c r="V211"/>
       <c r="W211"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>23</v>
       </c>
-      <c r="C212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C212"/>
       <c r="D212" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E212" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="F212" t="s">
         <v>27</v>
       </c>
       <c r="G212" t="s">
-        <v>1070</v>
+        <v>226</v>
       </c>
       <c r="H212">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="I212"/>
       <c r="J212" t="s">
-        <v>1020</v>
+        <v>1069</v>
       </c>
       <c r="K212" t="s">
-        <v>1021</v>
+        <v>1070</v>
       </c>
       <c r="L212" t="s">
+        <v>121</v>
+      </c>
+      <c r="M212">
+        <v>3</v>
+      </c>
+      <c r="N212" t="s">
         <v>1071</v>
       </c>
-      <c r="M212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O212" t="s">
         <v>33</v>
       </c>
       <c r="P212" t="s">
         <v>33</v>
       </c>
       <c r="Q212" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="R212" t="s">
         <v>33</v>
       </c>
       <c r="S212" t="s">
         <v>33</v>
       </c>
       <c r="T212" t="s">
         <v>33</v>
       </c>
       <c r="U212" t="s">
-        <v>1073</v>
+        <v>33</v>
       </c>
       <c r="V212"/>
-      <c r="W212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W212"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C213" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D213" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E213" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="F213" t="s">
         <v>27</v>
       </c>
       <c r="G213" t="s">
-        <v>1076</v>
+        <v>451</v>
       </c>
       <c r="H213">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I213"/>
       <c r="J213" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="K213" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="L213" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1075</v>
+      </c>
+      <c r="M213">
+        <v>3</v>
       </c>
       <c r="N213" t="s">
-        <v>1081</v>
+        <v>987</v>
       </c>
       <c r="O213" t="s">
         <v>33</v>
       </c>
       <c r="P213" t="s">
         <v>33</v>
       </c>
       <c r="Q213" t="s">
-        <v>1081</v>
+        <v>987</v>
       </c>
       <c r="R213" t="s">
         <v>33</v>
       </c>
       <c r="S213" t="s">
         <v>33</v>
       </c>
       <c r="T213" t="s">
         <v>33</v>
       </c>
       <c r="U213" t="s">
-        <v>1081</v>
+        <v>33</v>
       </c>
       <c r="V213"/>
-      <c r="W213" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W213"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C214" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D214" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E214" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="F214" t="s">
         <v>27</v>
       </c>
       <c r="G214" t="s">
-        <v>1070</v>
+        <v>451</v>
       </c>
       <c r="H214">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="I214"/>
       <c r="J214" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="K214" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="L214" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>1079</v>
+      </c>
+      <c r="M214">
+        <v>3</v>
       </c>
       <c r="N214" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="O214" t="s">
         <v>33</v>
       </c>
       <c r="P214" t="s">
         <v>33</v>
       </c>
       <c r="Q214" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="R214" t="s">
         <v>33</v>
       </c>
       <c r="S214" t="s">
         <v>33</v>
       </c>
       <c r="T214" t="s">
         <v>33</v>
       </c>
       <c r="U214" t="s">
-        <v>1087</v>
+        <v>33</v>
       </c>
       <c r="V214"/>
-      <c r="W214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W214"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C215" t="s">
         <v>24</v>
       </c>
       <c r="D215" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E215" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="F215" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G215" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="H215">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="K215" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="L215" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1084</v>
+      </c>
+      <c r="M215">
+        <v>25</v>
       </c>
       <c r="N215" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="O215" t="s">
         <v>33</v>
       </c>
       <c r="P215" t="s">
-        <v>33</v>
+        <v>1085</v>
       </c>
       <c r="Q215" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="R215" t="s">
-        <v>33</v>
+        <v>1085</v>
       </c>
       <c r="S215" t="s">
-        <v>33</v>
+        <v>1085</v>
       </c>
       <c r="T215" t="s">
         <v>33</v>
       </c>
       <c r="U215" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="V215"/>
-      <c r="W215" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W215"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="C216" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D216" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E216" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="F216" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G216" t="s">
-        <v>362</v>
+        <v>1087</v>
       </c>
       <c r="H216">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="K216" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="L216" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>33</v>
+      </c>
+      <c r="M216">
+        <v>434</v>
       </c>
       <c r="N216" t="s">
-        <v>76</v>
+        <v>1090</v>
       </c>
       <c r="O216" t="s">
         <v>33</v>
       </c>
       <c r="P216" t="s">
         <v>33</v>
       </c>
       <c r="Q216" t="s">
-        <v>76</v>
+        <v>1090</v>
       </c>
       <c r="R216" t="s">
         <v>33</v>
       </c>
       <c r="S216" t="s">
         <v>33</v>
       </c>
       <c r="T216" t="s">
         <v>33</v>
       </c>
       <c r="U216" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="V216"/>
-      <c r="W216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W216"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C217" t="s">
         <v>24</v>
       </c>
       <c r="D217" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E217" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F217" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G217" t="s">
-        <v>500</v>
+        <v>1092</v>
       </c>
       <c r="H217">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="I217"/>
       <c r="J217" t="s">
-        <v>501</v>
+        <v>1042</v>
       </c>
       <c r="K217" t="s">
-        <v>502</v>
+        <v>1043</v>
       </c>
       <c r="L217" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="M217" t="s">
-        <v>504</v>
+        <v>1094</v>
       </c>
       <c r="N217" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="O217" t="s">
         <v>33</v>
       </c>
       <c r="P217" t="s">
         <v>33</v>
       </c>
       <c r="Q217" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="R217" t="s">
         <v>33</v>
       </c>
       <c r="S217" t="s">
         <v>33</v>
       </c>
       <c r="T217" t="s">
         <v>33</v>
       </c>
       <c r="U217" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="V217"/>
       <c r="W217" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C218" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="D218" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E218" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="F218" t="s">
-        <v>174</v>
+        <v>27</v>
       </c>
       <c r="G218" t="s">
-        <v>500</v>
+        <v>1098</v>
       </c>
       <c r="H218">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I218"/>
       <c r="J218" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K218" t="s">
+        <v>1100</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1101</v>
+      </c>
+      <c r="M218" t="s">
         <v>1102</v>
       </c>
-      <c r="K218" t="s">
+      <c r="N218" t="s">
         <v>1103</v>
       </c>
-      <c r="L218" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O218" t="s">
         <v>33</v>
       </c>
       <c r="P218" t="s">
         <v>33</v>
       </c>
       <c r="Q218" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="R218" t="s">
         <v>33</v>
       </c>
       <c r="S218" t="s">
         <v>33</v>
       </c>
       <c r="T218" t="s">
         <v>33</v>
       </c>
       <c r="U218" t="s">
-        <v>33</v>
+        <v>1103</v>
       </c>
       <c r="V218"/>
       <c r="W218" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>23</v>
       </c>
       <c r="C219" t="s">
         <v>24</v>
       </c>
       <c r="D219" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E219" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="F219" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G219" t="s">
-        <v>1109</v>
+        <v>1092</v>
       </c>
       <c r="H219">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="I219"/>
       <c r="J219" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="K219" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="L219" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>1108</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1094</v>
       </c>
       <c r="N219" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="O219" t="s">
         <v>33</v>
       </c>
       <c r="P219" t="s">
         <v>33</v>
       </c>
       <c r="Q219" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="R219" t="s">
         <v>33</v>
       </c>
       <c r="S219" t="s">
         <v>33</v>
       </c>
       <c r="T219" t="s">
         <v>33</v>
       </c>
       <c r="U219" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="V219"/>
-      <c r="W219"/>
+      <c r="W219" t="s">
+        <v>1096</v>
+      </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C220" t="s">
         <v>24</v>
       </c>
       <c r="D220" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E220" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="F220" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G220" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="H220">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="I220"/>
       <c r="J220" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1112</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1113</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1102</v>
+      </c>
+      <c r="N220" t="s">
         <v>1114</v>
       </c>
-      <c r="K220" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O220" t="s">
         <v>33</v>
       </c>
       <c r="P220" t="s">
         <v>33</v>
       </c>
       <c r="Q220" t="s">
-        <v>100</v>
+        <v>1114</v>
       </c>
       <c r="R220" t="s">
         <v>33</v>
       </c>
       <c r="S220" t="s">
         <v>33</v>
       </c>
       <c r="T220" t="s">
         <v>33</v>
       </c>
       <c r="U220" t="s">
-        <v>100</v>
+        <v>1114</v>
       </c>
       <c r="V220"/>
-      <c r="W220"/>
+      <c r="W220" t="s">
+        <v>1104</v>
+      </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="C221" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D221" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E221" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
       <c r="F221" t="s">
         <v>27</v>
       </c>
       <c r="G221" t="s">
-        <v>199</v>
+        <v>389</v>
       </c>
       <c r="H221">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="I221"/>
       <c r="J221" t="s">
-        <v>501</v>
+        <v>1116</v>
       </c>
       <c r="K221" t="s">
-        <v>502</v>
+        <v>1117</v>
       </c>
       <c r="L221" t="s">
         <v>1118</v>
       </c>
       <c r="M221" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
       <c r="N221" t="s">
-        <v>1119</v>
+        <v>103</v>
       </c>
       <c r="O221" t="s">
         <v>33</v>
       </c>
       <c r="P221" t="s">
         <v>33</v>
       </c>
       <c r="Q221" t="s">
-        <v>1119</v>
+        <v>103</v>
       </c>
       <c r="R221" t="s">
         <v>33</v>
       </c>
       <c r="S221" t="s">
         <v>33</v>
       </c>
       <c r="T221" t="s">
         <v>33</v>
       </c>
       <c r="U221" t="s">
-        <v>1119</v>
+        <v>103</v>
       </c>
       <c r="V221"/>
-      <c r="W221"/>
+      <c r="W221" t="s">
+        <v>1104</v>
+      </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C222" t="s">
         <v>24</v>
       </c>
       <c r="D222" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E222" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="F222" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G222" t="s">
-        <v>1109</v>
+        <v>526</v>
       </c>
       <c r="H222">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="I222"/>
       <c r="J222" t="s">
+        <v>527</v>
+      </c>
+      <c r="K222" t="s">
+        <v>528</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1120</v>
+      </c>
+      <c r="M222" t="s">
+        <v>530</v>
+      </c>
+      <c r="N222" t="s">
         <v>1121</v>
       </c>
-      <c r="K222" t="s">
+      <c r="O222" t="s">
+        <v>33</v>
+      </c>
+      <c r="P222" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>1121</v>
+      </c>
+      <c r="R222" t="s">
+        <v>33</v>
+      </c>
+      <c r="S222" t="s">
+        <v>33</v>
+      </c>
+      <c r="T222" t="s">
+        <v>33</v>
+      </c>
+      <c r="U222" t="s">
+        <v>1121</v>
+      </c>
+      <c r="V222"/>
+      <c r="W222" t="s">
         <v>1122</v>
       </c>
-      <c r="L222" t="s">
-[...30 lines deleted...]
-      <c r="W222"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>23</v>
       </c>
       <c r="C223" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D223" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E223" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="F223" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G223" t="s">
-        <v>199</v>
+        <v>526</v>
       </c>
       <c r="H223">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
+        <v>1124</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L223" t="s">
         <v>1126</v>
       </c>
-      <c r="K223" t="s">
+      <c r="M223" t="s">
         <v>1127</v>
       </c>
-      <c r="L223" t="s">
+      <c r="N223" t="s">
         <v>1128</v>
       </c>
-      <c r="M223">
-[...2 lines deleted...]
-      <c r="N223" t="s">
+      <c r="O223" t="s">
+        <v>33</v>
+      </c>
+      <c r="P223" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>1128</v>
+      </c>
+      <c r="R223" t="s">
+        <v>33</v>
+      </c>
+      <c r="S223" t="s">
+        <v>33</v>
+      </c>
+      <c r="T223" t="s">
+        <v>33</v>
+      </c>
+      <c r="U223" t="s">
+        <v>33</v>
+      </c>
+      <c r="V223"/>
+      <c r="W223" t="s">
         <v>1129</v>
       </c>
-      <c r="O223" t="s">
-[...21 lines deleted...]
-      <c r="W223"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="C224" t="s">
         <v>24</v>
       </c>
       <c r="D224" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E224" t="s">
         <v>1130</v>
       </c>
       <c r="F224" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="G224" t="s">
         <v>1131</v>
       </c>
       <c r="H224">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
         <v>1132</v>
       </c>
       <c r="K224" t="s">
         <v>1133</v>
       </c>
       <c r="L224" t="s">
         <v>1134</v>
       </c>
-      <c r="M224" t="s">
-        <v>1135</v>
+      <c r="M224">
+        <v>40</v>
       </c>
       <c r="N224" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="O224" t="s">
         <v>33</v>
       </c>
       <c r="P224" t="s">
-        <v>1136</v>
+        <v>33</v>
       </c>
       <c r="Q224" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="R224" t="s">
         <v>33</v>
       </c>
       <c r="S224" t="s">
         <v>33</v>
       </c>
       <c r="T224" t="s">
         <v>33</v>
       </c>
       <c r="U224" t="s">
-        <v>1136</v>
+        <v>1128</v>
       </c>
       <c r="V224"/>
-      <c r="W224" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W224"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C225"/>
+        <v>23</v>
+      </c>
+      <c r="C225" t="s">
+        <v>24</v>
+      </c>
       <c r="D225" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E225" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="F225" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="G225" t="s">
-        <v>1139</v>
+        <v>389</v>
       </c>
       <c r="H225">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="K225" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="L225" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>1143</v>
+        <v>1138</v>
+      </c>
+      <c r="M225">
+        <v>40</v>
       </c>
       <c r="N225" t="s">
-        <v>1144</v>
+        <v>127</v>
       </c>
       <c r="O225" t="s">
         <v>33</v>
       </c>
       <c r="P225" t="s">
         <v>33</v>
       </c>
       <c r="Q225" t="s">
-        <v>1144</v>
+        <v>127</v>
       </c>
       <c r="R225" t="s">
         <v>33</v>
       </c>
       <c r="S225" t="s">
         <v>33</v>
       </c>
       <c r="T225" t="s">
         <v>33</v>
       </c>
       <c r="U225" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="V225"/>
-      <c r="W225" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W225"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="C226" t="s">
         <v>24</v>
       </c>
       <c r="D226" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E226" t="s">
-        <v>1146</v>
+        <v>1139</v>
       </c>
       <c r="F226" t="s">
         <v>27</v>
       </c>
       <c r="G226" t="s">
-        <v>1147</v>
+        <v>226</v>
       </c>
       <c r="H226">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
-        <v>1148</v>
+        <v>527</v>
       </c>
       <c r="K226" t="s">
-        <v>1149</v>
+        <v>528</v>
       </c>
       <c r="L226" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1140</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1102</v>
       </c>
       <c r="N226" t="s">
-        <v>1151</v>
+        <v>1141</v>
       </c>
       <c r="O226" t="s">
         <v>33</v>
       </c>
       <c r="P226" t="s">
         <v>33</v>
       </c>
       <c r="Q226" t="s">
-        <v>1151</v>
+        <v>1141</v>
       </c>
       <c r="R226" t="s">
         <v>33</v>
       </c>
       <c r="S226" t="s">
         <v>33</v>
       </c>
       <c r="T226" t="s">
         <v>33</v>
       </c>
       <c r="U226" t="s">
-        <v>33</v>
+        <v>1141</v>
       </c>
       <c r="V226"/>
       <c r="W226"/>
+    </row>
+    <row r="227" spans="1:23">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="s">
+        <v>23</v>
+      </c>
+      <c r="C227" t="s">
+        <v>24</v>
+      </c>
+      <c r="D227" t="s">
+        <v>35</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F227" t="s">
+        <v>95</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H227">
+        <v>2010</v>
+      </c>
+      <c r="I227"/>
+      <c r="J227" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L227" t="s">
+        <v>386</v>
+      </c>
+      <c r="M227">
+        <v>40</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1145</v>
+      </c>
+      <c r="O227" t="s">
+        <v>33</v>
+      </c>
+      <c r="P227" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>1145</v>
+      </c>
+      <c r="R227" t="s">
+        <v>33</v>
+      </c>
+      <c r="S227" t="s">
+        <v>33</v>
+      </c>
+      <c r="T227" t="s">
+        <v>33</v>
+      </c>
+      <c r="U227" t="s">
+        <v>1145</v>
+      </c>
+      <c r="V227"/>
+      <c r="W227"/>
+    </row>
+    <row r="228" spans="1:23">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="s">
+        <v>23</v>
+      </c>
+      <c r="C228" t="s">
+        <v>24</v>
+      </c>
+      <c r="D228" t="s">
+        <v>35</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F228" t="s">
+        <v>95</v>
+      </c>
+      <c r="G228" t="s">
+        <v>226</v>
+      </c>
+      <c r="H228">
+        <v>2003</v>
+      </c>
+      <c r="I228"/>
+      <c r="J228" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M228">
+        <v>60</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1150</v>
+      </c>
+      <c r="O228" t="s">
+        <v>33</v>
+      </c>
+      <c r="P228" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>1150</v>
+      </c>
+      <c r="R228" t="s">
+        <v>33</v>
+      </c>
+      <c r="S228" t="s">
+        <v>1150</v>
+      </c>
+      <c r="T228" t="s">
+        <v>33</v>
+      </c>
+      <c r="U228" t="s">
+        <v>1150</v>
+      </c>
+      <c r="V228"/>
+      <c r="W228"/>
+    </row>
+    <row r="229" spans="1:23">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="s">
+        <v>65</v>
+      </c>
+      <c r="C229" t="s">
+        <v>24</v>
+      </c>
+      <c r="D229" t="s">
+        <v>35</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F229" t="s">
+        <v>27</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H229">
+        <v>2021</v>
+      </c>
+      <c r="I229"/>
+      <c r="J229" t="s">
+        <v>1153</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N229" t="s">
+        <v>1157</v>
+      </c>
+      <c r="O229" t="s">
+        <v>33</v>
+      </c>
+      <c r="P229" t="s">
+        <v>1157</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>1157</v>
+      </c>
+      <c r="R229" t="s">
+        <v>33</v>
+      </c>
+      <c r="S229" t="s">
+        <v>33</v>
+      </c>
+      <c r="T229" t="s">
+        <v>33</v>
+      </c>
+      <c r="U229" t="s">
+        <v>1157</v>
+      </c>
+      <c r="V229"/>
+      <c r="W229" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="230" spans="1:23">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="s">
+        <v>49</v>
+      </c>
+      <c r="C230"/>
+      <c r="D230" t="s">
+        <v>35</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F230" t="s">
+        <v>44</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H230">
+        <v>2021</v>
+      </c>
+      <c r="I230"/>
+      <c r="J230" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1163</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1164</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1165</v>
+      </c>
+      <c r="O230" t="s">
+        <v>33</v>
+      </c>
+      <c r="P230" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>1165</v>
+      </c>
+      <c r="R230" t="s">
+        <v>33</v>
+      </c>
+      <c r="S230" t="s">
+        <v>33</v>
+      </c>
+      <c r="T230" t="s">
+        <v>33</v>
+      </c>
+      <c r="U230" t="s">
+        <v>33</v>
+      </c>
+      <c r="V230"/>
+      <c r="W230" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="231" spans="1:23">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="s">
+        <v>23</v>
+      </c>
+      <c r="C231" t="s">
+        <v>24</v>
+      </c>
+      <c r="D231" t="s">
+        <v>35</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F231" t="s">
+        <v>27</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H231">
+        <v>2015</v>
+      </c>
+      <c r="I231"/>
+      <c r="J231" t="s">
+        <v>1169</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M231">
+        <v>3</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1172</v>
+      </c>
+      <c r="O231" t="s">
+        <v>33</v>
+      </c>
+      <c r="P231" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>1172</v>
+      </c>
+      <c r="R231" t="s">
+        <v>33</v>
+      </c>
+      <c r="S231" t="s">
+        <v>33</v>
+      </c>
+      <c r="T231" t="s">
+        <v>33</v>
+      </c>
+      <c r="U231" t="s">
+        <v>33</v>
+      </c>
+      <c r="V231"/>
+      <c r="W231"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>